--- v0 (2026-04-26)
+++ v1 (2026-06-14)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G508"/>
+  <dimension ref="A1:G510"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>paper_id</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>title</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>doi</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -2873,13239 +2873,13213 @@
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>41478672</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>The Journal of Pharmacology and Experimental Therapeutics</t>
         </is>
       </c>
       <c r="F79" t="n">
         <v>2025</v>
       </c>
       <c r="G79" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>PAPER000079</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Introducing a Single‑Point Modification to the Cell‑Penetrating Peptide PepFect14 Analogue Sequence for Optimising Oligonucleotide Delivery</t>
+          <t>Polymer Nanoparticle-Mediated Delivery of MicroRNA Inhibition and Alternative Splicing</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>10.1007/s12668-025-02002-5</t>
-[...2 lines deleted...]
-      <c r="D80" t="inlineStr"/>
+          <t>10.1021/mp300081s</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>22482958</t>
+        </is>
+      </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>BioNanoScience</t>
+          <t>Molecular Pharmaceutics</t>
         </is>
       </c>
       <c r="F80" t="n">
-        <v>2025</v>
+        <v>2012</v>
       </c>
       <c r="G80" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>PAPER000080</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Polymer Nanoparticle-Mediated Delivery of MicroRNA Inhibition and Alternative Splicing</t>
+          <t>Efficient Liposomal Nanocarrier-mediated Oligodeoxynucleotide Delivery Involving Dual Use of a Cell-Penetrating Peptide as a Packaging and Intracellular Delivery Agent</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>10.1021/mp300081s</t>
+          <t>10.1002/marc.200900861</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>22482958</t>
+          <t>21590869</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Molecular Pharmaceutics</t>
+          <t>Macromolecular Rapid Communications</t>
         </is>
       </c>
       <c r="F81" t="n">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="G81" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>PAPER000081</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Efficient Liposomal Nanocarrier-mediated Oligodeoxynucleotide Delivery Involving Dual Use of a Cell-Penetrating Peptide as a Packaging and Intracellular Delivery Agent</t>
+          <t>Rational modification of oligoarginine for highly efficient siRNA delivery</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>10.1002/marc.200900861</t>
+          <t>10.1016/j.nano.2014.08.007</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>21590869</t>
+          <t>25193363</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Macromolecular Rapid Communications</t>
+          <t>Nanomedicine: Nanotechnology, Biology and Medicine</t>
         </is>
       </c>
       <c r="F82" t="n">
-        <v>2010</v>
+        <v>2015</v>
       </c>
       <c r="G82" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>PAPER000082</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Rational modification of oligoarginine for highly efficient siRNA delivery</t>
+          <t>Trileucine residues in a ligand-CPP-based siRNA delivery platform improve endosomal escape of siRNA</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>10.1016/j.nano.2014.08.007</t>
+          <t>10.1080/1061186x.2016.1258566</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>25193363</t>
+          <t>27820977</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Nanomedicine: Nanotechnology, Biology and Medicine</t>
+          <t>Journal of Drug Targeting</t>
         </is>
       </c>
       <c r="F83" t="n">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="G83" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>PAPER000083</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Trileucine residues in a ligand-CPP-based siRNA delivery platform improve endosomal escape of siRNA</t>
+          <t>A short peptide for efficient cellular mRNA delivery: A potential application for inducing an immune response</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>10.1080/1061186x.2016.1258566</t>
+          <t>10.1016/j.omtn.2025.102650</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>27820977</t>
+          <t>40832628</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Journal of Drug Targeting</t>
+          <t>Molecular Therapy Nucleic Acids</t>
         </is>
       </c>
       <c r="F84" t="n">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="G84" t="inlineStr"/>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>PAPER000084</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>A short peptide for efficient cellular mRNA delivery: A potential application for inducing an immune response</t>
+          <t>Enhancing siRNA-based cancer therapy using a new pH-responsive activatable cell-penetrating peptide-modified liposomal system</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>10.1016/j.omtn.2025.102650</t>
+          <t>10.2147/ijn.s129574</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>40832628</t>
+          <t>28405163</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Molecular Therapy Nucleic Acids</t>
+          <t>International Journal of Nanomedicine</t>
         </is>
       </c>
       <c r="F85" t="n">
-        <v>2025</v>
+        <v>2017</v>
       </c>
       <c r="G85" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>PAPER000085</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Enhancing siRNA-based cancer therapy using a new pH-responsive activatable cell-penetrating peptide-modified liposomal system</t>
+          <t>Oligohistidine and targeting peptide functionalized TAT‑NLS for enhancing cellular uptake and promoting angiogenesis in vivo</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>10.2147/ijn.s129574</t>
+          <t>10.1186/s12951-018-0358-x</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>28405163</t>
+          <t>29580233</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>International Journal of Nanomedicine</t>
+          <t>Journal of Nanobiotechnology</t>
         </is>
       </c>
       <c r="F86" t="n">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="G86" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>PAPER000086</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Oligohistidine and targeting peptide functionalized TAT‑NLS for enhancing cellular uptake and promoting angiogenesis in vivo</t>
+          <t>A self-accelerating endosomal escape siRNA delivery nanosystem for suppressing hyperplasia</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>10.1186/s12951-018-0358-x</t>
+          <t>10.1039/c9bm00451c</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>29580233</t>
+          <t>31204746</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Journal of Nanobiotechnology</t>
+          <t>Biomaterials Science</t>
         </is>
       </c>
       <c r="F87" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="G87" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>PAPER000087</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>A self-accelerating endosomal escape siRNA delivery nanosystem for suppressing hyperplasia</t>
+          <t>PSA-responsive and PSMA-mediated multifunctional liposomes for targeted therapy of prostate cancer</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>10.1039/c9bm00451c</t>
+          <t>10.1016/j.biomaterials.2013.05.055</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>31204746</t>
+          <t>23777916</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Biomaterials Science</t>
+          <t>Biomaterials</t>
         </is>
       </c>
       <c r="F88" t="n">
-        <v>2019</v>
+        <v>2013</v>
       </c>
       <c r="G88" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>PAPER000088</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>PSA-responsive and PSMA-mediated multifunctional liposomes for targeted therapy of prostate cancer</t>
+          <t>Peptide-Based Nanoparticles to Rapidly and Efficiently “Wrap ’n Roll” siRNA into Cells</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>10.1016/j.biomaterials.2013.05.055</t>
-[...6 lines deleted...]
-      </c>
+          <t>10.1021/acs.bioconjchem.8b00776</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr"/>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Biomaterials</t>
+          <t>Bioconjugate Chemistry</t>
         </is>
       </c>
       <c r="F89" t="n">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="G89" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>PAPER000089</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Peptide-Based Nanoparticles to Rapidly and Efficiently “Wrap ’n Roll” siRNA into Cells</t>
+          <t>Intracellular Delivery of Short Interfering RNA in Rat Organ of Corti Using a Cell-penetrating Peptide PepFect6</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>10.1021/acs.bioconjchem.8b00776</t>
+          <t>10.1038/mtna.2012.50</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>30586303</t>
+          <t>23232329</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Bioconjugate Chemistry</t>
+          <t>Molecular Therapy - Nucleic Acids</t>
         </is>
       </c>
       <c r="F90" t="n">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="G90" t="inlineStr"/>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>PAPER000090</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Intracellular Delivery of Short Interfering RNA in Rat Organ of Corti Using a Cell-penetrating Peptide PepFect6</t>
+          <t>Acylation of the S413-PV cell-penetrating peptide as a means of enhancing its capacity to mediate nucleic acid delivery</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>10.1038/mtna.2012.50</t>
+          <t>10.1016/j.bbamem.2018.10.002</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>23232329</t>
+          <t>30291923</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Molecular Therapy - Nucleic Acids</t>
+          <t>Biochimica et Biophysica Acta (BBA) - Biomembranes</t>
         </is>
       </c>
       <c r="F91" t="n">
-        <v>2012</v>
+        <v>2018</v>
       </c>
       <c r="G91" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>PAPER000091</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Acylation of the S413-PV cell-penetrating peptide as a means of enhancing its capacity to mediate nucleic acid delivery</t>
+          <t>Impact of Peptide Sequence on Functional siRNA Delivery and Gene Knockdown with Cyclic Amphipathic Peptide Delivery Agents</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>10.1016/j.bbamem.2018.10.002</t>
+          <t>10.1021/acs.molpharmaceut.3c00455</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>30291923</t>
+          <t>37963105</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Biochimica et Biophysica Acta (BBA) - Biomembranes</t>
+          <t>Molecular Pharmaceutics</t>
         </is>
       </c>
       <c r="F92" t="n">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="G92" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>PAPER000092</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Impact of Peptide Sequence on Functional siRNA Delivery and Gene Knockdown with Cyclic Amphipathic Peptide Delivery Agents</t>
+          <t>Peptide-mediated intracellular delivery of miRNA-29b for osteogenic stem cell differentiation</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>10.1021/acs.molpharmaceut.3c00455</t>
+          <t>10.1016/j.biomaterials.2013.02.039</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>37963105</t>
+          <t>23478036</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Molecular Pharmaceutics</t>
+          <t>Biomaterials</t>
         </is>
       </c>
       <c r="F93" t="n">
-        <v>2023</v>
+        <v>2013</v>
       </c>
       <c r="G93" t="inlineStr"/>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>PAPER000093</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Peptide-mediated intracellular delivery of miRNA-29b for osteogenic stem cell differentiation</t>
+          <t>Development and characterization of chitosan-PEG-TAT nanoparticles for the intracellular delivery of siRNA</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>10.1016/j.biomaterials.2013.02.039</t>
+          <t>10.2147/ijn.s43683</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>23478036</t>
+          <t>23723699</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Biomaterials</t>
+          <t>International Journal of Nanomedicine</t>
         </is>
       </c>
       <c r="F94" t="n">
         <v>2013</v>
       </c>
       <c r="G94" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>PAPER000094</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Development and characterization of chitosan-PEG-TAT nanoparticles for the intracellular delivery of siRNA</t>
+          <t>Lipoplex and peptide-based strategies for the delivery of steric-block oligonucleotides</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>10.2147/ijn.s43683</t>
+          <t>10.1016/j.ijpharm.2007.04.039</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>23723699</t>
+          <t>17600642</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>International Journal of Nanomedicine</t>
+          <t>International Journal of Pharmaceutics</t>
         </is>
       </c>
       <c r="F95" t="n">
-        <v>2013</v>
+        <v>2007</v>
       </c>
       <c r="G95" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>PAPER000095</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Lipoplex and peptide-based strategies for the delivery of steric-block oligonucleotides</t>
+          <t>Human-protein-derived peptides for intracellular delivery of biomolecules</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>10.1016/j.ijpharm.2007.04.039</t>
+          <t>10.1042/bj20111973</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>17600642</t>
+          <t>22150630</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>International Journal of Pharmaceutics</t>
+          <t>Biochemical Journal</t>
         </is>
       </c>
       <c r="F96" t="n">
-        <v>2007</v>
+        <v>2012</v>
       </c>
       <c r="G96" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>PAPER000096</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Human-protein-derived peptides for intracellular delivery of biomolecules</t>
+          <t>Smart, tumor-targeted, and responsive intracellular delivery engineering (STRIDE) nanoplatform: co-delivery of siGLI1 and cisplatin prodrug to overcome lung adenocarcinoma chemoresistance</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>10.1042/bj20111973</t>
-[...6 lines deleted...]
-      </c>
+          <t>10.1016/j.cej.2025.172159</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr"/>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Biochemical Journal</t>
+          <t>Chemical Engineering Journal</t>
         </is>
       </c>
       <c r="F97" t="n">
-        <v>2012</v>
+        <v>2026</v>
       </c>
       <c r="G97" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>PAPER000097</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Smart, tumor-targeted, and responsive intracellular delivery engineering (STRIDE) nanoplatform: co-delivery of siGLI1 and cisplatin prodrug to overcome lung adenocarcinoma chemoresistance</t>
+          <t>RNA targeting with peptide conjugates of oligonucleotides, siRNA and PNA</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>10.1016/j.cej.2025.172159</t>
-[...2 lines deleted...]
-      <c r="D98" t="inlineStr"/>
+          <t>10.1016/j.bcmd.2006.10.003</t>
+        </is>
+      </c>
+      <c r="D98" t="inlineStr">
+        <is>
+          <t>17113327</t>
+        </is>
+      </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Chemical Engineering Journal</t>
+          <t>Blood Cells, Molecules, and Diseases</t>
         </is>
       </c>
       <c r="F98" t="n">
-        <v>2026</v>
+        <v>2007</v>
       </c>
       <c r="G98" t="inlineStr"/>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>PAPER000098</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Molecular Parameters of siRNA–Cell Penetrating Peptide Nanocomplexes for Efficient Cellular Delivery</t>
+          <t>Enhanced Lysosomal Escape of pH-Responsive Polyethylenimine–Betaine Functionalized Carbon Nanotube for the Codelivery of Survivin siRNA and Doxorubicin</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>10.1021/nn305754c</t>
+          <t>10.1021/acsami.8b20810</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>23600610</t>
+          <t>30776886</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>ACS Nano</t>
+          <t>ACS Applied Materials &amp;amp; Interfaces</t>
         </is>
       </c>
       <c r="F99" t="n">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="G99" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>PAPER000099</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>RNA targeting with peptide conjugates of oligonucleotides, siRNA and PNA</t>
+          <t>Development of elastin-like polypeptide for targeted specific gene delivery in vivo</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>10.1016/j.bcmd.2006.10.003</t>
+          <t>10.1186/s12951-020-0574-z</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>17113327</t>
+          <t>31952530</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Blood Cells, Molecules, and Diseases</t>
+          <t>Journal of Nanobiotechnology</t>
         </is>
       </c>
       <c r="F100" t="n">
-        <v>2007</v>
+        <v>2020</v>
       </c>
       <c r="G100" t="inlineStr"/>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>PAPER000100</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Enhanced Lysosomal Escape of pH-Responsive Polyethylenimine–Betaine Functionalized Carbon Nanotube for the Codelivery of Survivin siRNA and Doxorubicin</t>
+          <t>Knockdown of a G protein-coupled receptor through efficient peptide-mediated siRNA delivery</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>10.1021/acsami.8b20810</t>
+          <t>10.1016/j.jconrel.2012.05.017</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>30776886</t>
+          <t>22626516</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>ACS Applied Materials &amp;amp; Interfaces</t>
+          <t>Journal of Controlled Release</t>
         </is>
       </c>
       <c r="F101" t="n">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="G101" t="inlineStr"/>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>PAPER000101</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Development of elastin-like polypeptide for targeted specific gene delivery in vivo</t>
+          <t>Optimized luciferase assay for cell-penetrating peptide-mediated delivery of short oligonucleotides</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>10.1186/s12951-020-0574-z</t>
+          <t>10.1016/j.ab.2015.05.023</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>31952530</t>
+          <t>26049099</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Journal of Nanobiotechnology</t>
+          <t>Analytical Biochemistry</t>
         </is>
       </c>
       <c r="F102" t="n">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="G102" t="inlineStr"/>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>PAPER000102</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Knockdown of a G protein-coupled receptor through efficient peptide-mediated siRNA delivery</t>
+          <t>A Straightforward Method for the Development of Positively Charged Gold Nanoparticle-Based Vectors for Effective siRNA Delivery</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>10.1016/j.jconrel.2012.05.017</t>
+          <t>10.3390/molecules28083318</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>22626516</t>
+          <t>37110552</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Journal of Controlled Release</t>
+          <t>Molecules</t>
         </is>
       </c>
       <c r="F103" t="n">
-        <v>2012</v>
+        <v>2023</v>
       </c>
       <c r="G103" t="inlineStr"/>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>PAPER000103</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Optimized luciferase assay for cell-penetrating peptide-mediated delivery of short oligonucleotides</t>
+          <t>Dual-Blockade Immune Checkpoint for Breast Cancer Treatment Based on a Tumor-Penetrating Peptide Assembling Nanoparticle</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>10.1016/j.ab.2015.05.023</t>
+          <t>10.1021/acsami.9b13354</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>26049099</t>
+          <t>31599562</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Analytical Biochemistry</t>
+          <t>ACS Applied Materials &amp;amp; Interfaces</t>
         </is>
       </c>
       <c r="F104" t="n">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="G104" t="inlineStr"/>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>PAPER000104</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>A Straightforward Method for the Development of Positively Charged Gold Nanoparticle-Based Vectors for Effective siRNA Delivery</t>
+          <t>Dual stimulus of hyperthermia and intracellular redox environment triggered release of siRNA for tumor-specific therapy</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>10.3390/molecules28083318</t>
+          <t>10.1016/j.ijpharm.2016.04.035</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>37110552</t>
+          <t>27106526</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Molecules</t>
+          <t>International Journal of Pharmaceutics</t>
         </is>
       </c>
       <c r="F105" t="n">
-        <v>2023</v>
+        <v>2016</v>
       </c>
       <c r="G105" t="inlineStr"/>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>PAPER000105</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Dual-Blockade Immune Checkpoint for Breast Cancer Treatment Based on a Tumor-Penetrating Peptide Assembling Nanoparticle</t>
+          <t>Novel cell penetrating peptides with multiple motifs composed of RGD and its analogs</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>10.1021/acsami.9b13354</t>
+          <t>10.1016/j.bbrc.2013.01.096</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>31599562</t>
+          <t>23384441</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>ACS Applied Materials &amp;amp; Interfaces</t>
+          <t>Biochemical and Biophysical Research Communications</t>
         </is>
       </c>
       <c r="F106" t="n">
-        <v>2019</v>
+        <v>2013</v>
       </c>
       <c r="G106" t="inlineStr"/>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>PAPER000106</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Dual stimulus of hyperthermia and intracellular redox environment triggered release of siRNA for tumor-specific therapy</t>
+          <t>Efficient systemic CNS delivery of a therapeutic antisense oligonucleotide with a blood-brain barrier-penetrating ApoE-derived peptide</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>10.1016/j.ijpharm.2016.04.035</t>
+          <t>10.1016/j.biopha.2024.116737</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>27106526</t>
+          <t>38749176</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>International Journal of Pharmaceutics</t>
+          <t>Biomedicine &amp;amp; Pharmacotherapy</t>
         </is>
       </c>
       <c r="F107" t="n">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="G107" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>PAPER000107</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Novel cell penetrating peptides with multiple motifs composed of RGD and its analogs</t>
+          <t>A novel multitargeted self-assembling peptide-siRNA complex for simultaneous inhibition of SARS-CoV-2-host cell interaction and replication</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>10.1016/j.bbrc.2013.01.096</t>
+          <t>10.1016/j.omtn.2024.102227</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>23384441</t>
+          <t>38939051</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Biochemical and Biophysical Research Communications</t>
+          <t>Molecular Therapy - Nucleic Acids</t>
         </is>
       </c>
       <c r="F108" t="n">
-        <v>2013</v>
+        <v>2024</v>
       </c>
       <c r="G108" t="inlineStr"/>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>PAPER000108</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Efficient systemic CNS delivery of a therapeutic antisense oligonucleotide with a blood-brain barrier-penetrating ApoE-derived peptide</t>
+          <t>Enhancing Endosomal Escape for Intracellular Delivery of Macromolecular Biologic Therapeutics</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>10.1016/j.biopha.2024.116737</t>
+          <t>10.1038/srep32301</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>38749176</t>
+          <t>27604151</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Biomedicine &amp;amp; Pharmacotherapy</t>
+          <t>Scientific Reports</t>
         </is>
       </c>
       <c r="F109" t="n">
-        <v>2024</v>
+        <v>2016</v>
       </c>
       <c r="G109" t="inlineStr"/>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>PAPER000109</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>A novel multitargeted self-assembling peptide-siRNA complex for simultaneous inhibition of SARS-CoV-2-host cell interaction and replication</t>
+          <t>Comparison of Cationic and Amphipathic Cell Penetrating Peptides for siRNA Delivery and Efficacy</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>10.1016/j.omtn.2024.102227</t>
+          <t>10.1021/mp200481g</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>38939051</t>
+          <t>22171592</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Molecular Therapy - Nucleic Acids</t>
+          <t>Molecular Pharmaceutics</t>
         </is>
       </c>
       <c r="F110" t="n">
-        <v>2024</v>
+        <v>2012</v>
       </c>
       <c r="G110" t="inlineStr"/>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>PAPER000110</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Enhancing Endosomal Escape for Intracellular Delivery of Macromolecular Biologic Therapeutics</t>
+          <t>Identification and Characterization of Receptor-Specific Peptides for siRNA Delivery</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>10.1038/srep32301</t>
+          <t>10.1021/nn301975s</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>27604151</t>
+          <t>22909216</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Scientific Reports</t>
+          <t>ACS Nano</t>
         </is>
       </c>
       <c r="F111" t="n">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="G111" t="inlineStr"/>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>PAPER000111</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Comparison of Cationic and Amphipathic Cell Penetrating Peptides for siRNA Delivery and Efficacy</t>
+          <t>A Cell-Penetrating Helical Polymer for siRNA Delivery to Mammalian Cells</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>10.1021/mp200481g</t>
+          <t>10.1038/mt.2012.78</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>22171592</t>
+          <t>22643866</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Molecular Pharmaceutics</t>
+          <t>Molecular Therapy</t>
         </is>
       </c>
       <c r="F112" t="n">
         <v>2012</v>
       </c>
       <c r="G112" t="inlineStr"/>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>PAPER000112</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Identification and Characterization of Receptor-Specific Peptides for siRNA Delivery</t>
+          <t>Effective siRNA delivery and target mRNA degradation using an amphipathic peptide to facilitate pH-dependent endosomal escape</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>10.1021/nn301975s</t>
+          <t>10.1042/bj20101021</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>22909216</t>
+          <t>21265735</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>ACS Nano</t>
+          <t>Biochemical Journal</t>
         </is>
       </c>
       <c r="F113" t="n">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="G113" t="inlineStr"/>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>PAPER000113</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>A Cell-Penetrating Helical Polymer for siRNA Delivery to Mammalian Cells</t>
+          <t>Lipid-modified cell-penetrating peptide-based self-assembly micelles for co-delivery of narciclasine and siULK1 in hepatocellular carcinoma therapy</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>10.1038/mt.2012.78</t>
+          <t>10.1016/j.actbio.2018.05.030</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>22643866</t>
+          <t>29787814</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Molecular Therapy</t>
+          <t>Acta Biomaterialia</t>
         </is>
       </c>
       <c r="F114" t="n">
-        <v>2012</v>
+        <v>2018</v>
       </c>
       <c r="G114" t="inlineStr"/>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>PAPER000114</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Effective siRNA delivery and target mRNA degradation using an amphipathic peptide to facilitate pH-dependent endosomal escape</t>
+          <t>The spacer arm length in cell-penetrating peptides influences chitosan/siRNA nanoparticle delivery for pulmonary inflammation treatment</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>10.1042/bj20101021</t>
+          <t>10.1039/c5nr06903c</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>21265735</t>
+          <t>26568525</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Biochemical Journal</t>
+          <t>Nanoscale</t>
         </is>
       </c>
       <c r="F115" t="n">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="G115" t="inlineStr"/>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>PAPER000115</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Lipid-modified cell-penetrating peptide-based self-assembly micelles for co-delivery of narciclasine and siULK1 in hepatocellular carcinoma therapy</t>
+          <t>Arginine-rich cell-penetrating peptides facilitate delivery of antisense oligomers into murine leukocytes and alter pre-mRNA splicing</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>10.1016/j.actbio.2018.05.030</t>
+          <t>10.1016/j.jim.2007.06.009</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>29787814</t>
+          <t>17673254</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Acta Biomaterialia</t>
+          <t>Journal of Immunological Methods</t>
         </is>
       </c>
       <c r="F116" t="n">
-        <v>2018</v>
+        <v>2007</v>
       </c>
       <c r="G116" t="inlineStr"/>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>PAPER000116</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>The spacer arm length in cell-penetrating peptides influences chitosan/siRNA nanoparticle delivery for pulmonary inflammation treatment</t>
+          <t>Conjugates of HA2 with octaarginine-grafted HPMA copolymer offer effective siRNA delivery and gene silencing in cancer cells</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>10.1039/c5nr06903c</t>
+          <t>10.1016/j.ejpb.2016.09.017</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>26568525</t>
+          <t>27702685</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Nanoscale</t>
+          <t>European Journal of Pharmaceutics and Biopharmaceutics</t>
         </is>
       </c>
       <c r="F117" t="n">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="G117" t="inlineStr"/>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>PAPER000117</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Arginine-rich cell-penetrating peptides facilitate delivery of antisense oligomers into murine leukocytes and alter pre-mRNA splicing</t>
+          <t>Deciphering the internalization mechanism of WRAP:siRNA nanoparticles</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>10.1016/j.jim.2007.06.009</t>
+          <t>10.1016/j.bbamem.2020.183252</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>17673254</t>
+          <t>32135145</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Journal of Immunological Methods</t>
+          <t>Biochimica et Biophysica Acta (BBA) - Biomembranes</t>
         </is>
       </c>
       <c r="F118" t="n">
-        <v>2007</v>
+        <v>2020</v>
       </c>
       <c r="G118" t="inlineStr"/>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>PAPER000118</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Conjugates of HA2 with octaarginine-grafted HPMA copolymer offer effective siRNA delivery and gene silencing in cancer cells</t>
+          <t>Cooperative Cellular Uptake and Activity of Octaarginine Antisense Peptide Nucleic Acid (PNA) Conjugates</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>10.1016/j.ejpb.2016.09.017</t>
+          <t>10.3390/biom9100554</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>27702685</t>
+          <t>31581514</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>European Journal of Pharmaceutics and Biopharmaceutics</t>
+          <t>Biomolecules</t>
         </is>
       </c>
       <c r="F119" t="n">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="G119" t="inlineStr"/>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>PAPER000119</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Deciphering the internalization mechanism of WRAP:siRNA nanoparticles</t>
+          <t>Cytoplasmic delivery of siRNA using human-derived membrane penetration-enhancing peptide</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>10.1016/j.bbamem.2020.183252</t>
+          <t>10.1186/s12951-022-01667-4</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>32135145</t>
+          <t>36303212</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Biochimica et Biophysica Acta (BBA) - Biomembranes</t>
+          <t>Journal of Nanobiotechnology</t>
         </is>
       </c>
       <c r="F120" t="n">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="G120" t="inlineStr"/>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>PAPER000120</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Cooperative Cellular Uptake and Activity of Octaarginine Antisense Peptide Nucleic Acid (PNA) Conjugates</t>
+          <t>Engineered PepFect14 analog for efficient cellular delivery of oligonucleotides</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>10.3390/biom9100554</t>
+          <t>10.1016/j.biopha.2025.117872</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>31581514</t>
+          <t>39891949</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Biomolecules</t>
+          <t>Biomedicine &amp;amp; Pharmacotherapy</t>
         </is>
       </c>
       <c r="F121" t="n">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="G121" t="inlineStr"/>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>PAPER000121</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Cytoplasmic delivery of siRNA using human-derived membrane penetration-enhancing peptide</t>
+          <t>Tumor suppressor protein-inspired peptide for siRNA delivery and synergistic cancer therapy</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>10.1186/s12951-022-01667-4</t>
+          <t>10.1016/j.fmre.2025.03.006</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>36303212</t>
+          <t>41613447</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Journal of Nanobiotechnology</t>
+          <t>Fundamental Research</t>
         </is>
       </c>
       <c r="F122" t="n">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="G122" t="inlineStr"/>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>PAPER000122</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Engineered PepFect14 analog for efficient cellular delivery of oligonucleotides</t>
+          <t>WRAP-based nanoparticles for siRNA delivery in zebrafish embryos by simple bath immersion</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>10.1016/j.biopha.2025.117872</t>
+          <t>10.1016/j.omtm.2025.101458</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>39891949</t>
+          <t>40297760</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Biomedicine &amp;amp; Pharmacotherapy</t>
+          <t>Molecular Therapy Methods &amp;amp; Clinical Development</t>
         </is>
       </c>
       <c r="F123" t="n">
         <v>2025</v>
       </c>
       <c r="G123" t="inlineStr"/>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>PAPER000123</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Tumor suppressor protein-inspired peptide for siRNA delivery and synergistic cancer therapy</t>
+          <t>Tumor microenvironment-activated cancer cell membrane-liposome hybrid nanoparticle-mediated synergistic metabolic therapy and chemotherapy for NSCLC</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>10.1016/j.fmre.2025.03.006</t>
+          <t>10.1186/s12951-021-01085-y</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>41613447</t>
+          <t>34689761</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Fundamental Research</t>
+          <t>Journal of Nanobiotechnology</t>
         </is>
       </c>
       <c r="F124" t="n">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c r="G124" t="inlineStr"/>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>PAPER000124</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>WRAP-based nanoparticles for siRNA delivery in zebrafish embryos by simple bath immersion</t>
+          <t>Systemic siRNA delivery to tumors by cell-penetrating α-helical polypeptide-based metastable nanoparticles</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>10.1016/j.omtm.2025.101458</t>
+          <t>10.1039/c8nr03976c</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>40297760</t>
+          <t>30070662</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Molecular Therapy Methods &amp;amp; Clinical Development</t>
+          <t>Nanoscale</t>
         </is>
       </c>
       <c r="F125" t="n">
-        <v>2025</v>
+        <v>2018</v>
       </c>
       <c r="G125" t="inlineStr"/>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>PAPER000125</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Tumor microenvironment-activated cancer cell membrane-liposome hybrid nanoparticle-mediated synergistic metabolic therapy and chemotherapy for NSCLC</t>
+          <t>siRNA–cell-penetrating peptide complexes as a combinatorial therapy against chronic myeloid leukemia</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>10.1186/s12951-021-01085-y</t>
+          <t>10.1016/j.jconrel.2016.11.027</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>34689761</t>
+          <t>27890856</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Journal of Nanobiotechnology</t>
+          <t>Journal of Controlled Release</t>
         </is>
       </c>
       <c r="F126" t="n">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="G126" t="inlineStr"/>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>PAPER000126</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Systemic siRNA delivery to tumors by cell-penetrating α-helical polypeptide-based metastable nanoparticles</t>
+          <t>Erythroid-Progenitor-Targeted Gene Therapy Using Bifunctional TFR1 Ligand-Peptides in Human Erythropoietic Protoporphyria</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>10.1039/c8nr03976c</t>
+          <t>10.1016/j.ajhg.2018.12.021</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>30070662</t>
+          <t>30712775</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Nanoscale</t>
+          <t>The American Journal of Human Genetics</t>
         </is>
       </c>
       <c r="F127" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="G127" t="inlineStr"/>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>PAPER000127</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>siRNA–cell-penetrating peptide complexes as a combinatorial therapy against chronic myeloid leukemia</t>
+          <t>Design of a new cell penetrating peptide for DNA, siRNA and mRNA delivery</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>10.1016/j.jconrel.2016.11.027</t>
+          <t>10.1002/jgm.3401</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>27890856</t>
+          <t>34856643</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Journal of Controlled Release</t>
+          <t>The Journal of Gene Medicine</t>
         </is>
       </c>
       <c r="F128" t="n">
-        <v>2017</v>
+        <v>2022</v>
       </c>
       <c r="G128" t="inlineStr"/>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>PAPER000128</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Erythroid-Progenitor-Targeted Gene Therapy Using Bifunctional TFR1 Ligand-Peptides in Human Erythropoietic Protoporphyria</t>
+          <t>Design of cyclic RGD-conjugated Aib-containing amphipathic helical peptides for targeted delivery of small interfering RNA</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>10.1016/j.ajhg.2018.12.021</t>
+          <t>10.1016/j.bmc.2016.07.040</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>30712775</t>
+          <t>27480031</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>The American Journal of Human Genetics</t>
+          <t>Bioorganic &amp;amp; Medicinal Chemistry</t>
         </is>
       </c>
       <c r="F129" t="n">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="G129" t="inlineStr"/>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>PAPER000129</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Design of a new cell penetrating peptide for DNA, siRNA and mRNA delivery</t>
+          <t>Comparison of the Efficiency of Complexes Based on S413-PV Cell-Penetrating Peptides in Plasmid DNA and siRNA Delivery</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>10.1002/jgm.3401</t>
+          <t>10.1021/mp400078h</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>34856643</t>
+          <t>23697649</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>The Journal of Gene Medicine</t>
+          <t>Molecular Pharmaceutics</t>
         </is>
       </c>
       <c r="F130" t="n">
-        <v>2022</v>
+        <v>2013</v>
       </c>
       <c r="G130" t="inlineStr"/>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>PAPER000130</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Design of cyclic RGD-conjugated Aib-containing amphipathic helical peptides for targeted delivery of small interfering RNA</t>
+          <t>Delivery of antisense oligonucleotides for splice-correction of androgen receptor pre-mRNA in castration-resistant prostate cancer models using cell-penetrating peptides</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>10.1016/j.bmc.2016.07.040</t>
+          <t>10.1002/pros.24309</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>27480031</t>
+          <t>35098567</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Bioorganic &amp;amp; Medicinal Chemistry</t>
+          <t>The Prostate</t>
         </is>
       </c>
       <c r="F131" t="n">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="G131" t="inlineStr"/>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>PAPER000131</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Comparison of the Efficiency of Complexes Based on S413-PV Cell-Penetrating Peptides in Plasmid DNA and siRNA Delivery</t>
+          <t>Cell mimetic liposomal nanocarriers for tailored delivery of vascular therapeutics</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>10.1021/mp400078h</t>
+          <t>10.1016/j.chemphyslip.2018.12.009</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>23697649</t>
+          <t>30582896</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Molecular Pharmaceutics</t>
+          <t>Chemistry and Physics of Lipids</t>
         </is>
       </c>
       <c r="F132" t="n">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="G132" t="inlineStr"/>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>PAPER000132</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Investigation of enhanced intracellular delivery of nanomaterials modified with novel cell-penetrating zwitterionic peptide-lipid derivatives</t>
+          <t>Cell-penetrating peptide and cationic liposomes mediated siRNA delivery to arrest growth of chronic myeloid leukemia cells in vitro</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>10.1080/10717544.2023.2191891</t>
+          <t>10.1016/j.biochi.2024.01.006</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>36964673</t>
+          <t>38215931</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Drug Delivery</t>
+          <t>Biochimie</t>
         </is>
       </c>
       <c r="F133" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G133" t="inlineStr"/>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>PAPER000133</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Delivery of antisense oligonucleotides for splice-correction of androgen receptor pre-mRNA in castration-resistant prostate cancer models using cell-penetrating peptides</t>
+          <t>Direct Cytosolic Delivery of siRNA Conjugates: A Paradigm in Antiangiogenic Therapy for Choroidal Neovascularization</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>10.1002/pros.24309</t>
+          <t>10.1021/acsnano.4c18924</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>35098567</t>
+          <t>40072892</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>The Prostate</t>
+          <t>ACS Nano</t>
         </is>
       </c>
       <c r="F134" t="n">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="G134" t="inlineStr"/>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>PAPER000134</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Cell mimetic liposomal nanocarriers for tailored delivery of vascular therapeutics</t>
+          <t>Cell-penetrating peptide-conjugated lipid nanoparticles for siRNA delivery</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>10.1016/j.chemphyslip.2018.12.009</t>
+          <t>10.1016/j.bbrc.2014.01.107</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>30582896</t>
+          <t>24486551</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Chemistry and Physics of Lipids</t>
+          <t>Biochemical and Biophysical Research Communications</t>
         </is>
       </c>
       <c r="F135" t="n">
-        <v>2019</v>
+        <v>2014</v>
       </c>
       <c r="G135" t="inlineStr"/>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>PAPER000135</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Cell-penetrating peptide and cationic liposomes mediated siRNA delivery to arrest growth of chronic myeloid leukemia cells in vitro</t>
+          <t>Functional Delivery of siRNA by Disulfide-Constrained Cyclic Amphipathic Peptides</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>10.1016/j.biochi.2024.01.006</t>
+          <t>10.1021/acsmedchemlett.6b00031</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>38215931</t>
+          <t>27326331</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Biochimie</t>
+          <t>ACS Medicinal Chemistry Letters</t>
         </is>
       </c>
       <c r="F136" t="n">
-        <v>2024</v>
+        <v>2016</v>
       </c>
       <c r="G136" t="inlineStr"/>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>PAPER000136</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Direct Cytosolic Delivery of siRNA Conjugates: A Paradigm in Antiangiogenic Therapy for Choroidal Neovascularization</t>
+          <t>Rationally designed cationic amphiphilic peptides for selective gene delivery to cancer cells</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>10.1021/acsnano.4c18924</t>
+          <t>10.1016/j.ijpharm.2022.121619</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>40072892</t>
+          <t>35218898</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>ACS Nano</t>
+          <t>International Journal of Pharmaceutics</t>
         </is>
       </c>
       <c r="F137" t="n">
-        <v>2025</v>
+        <v>2022</v>
       </c>
       <c r="G137" t="inlineStr"/>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>PAPER000137</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Cell-penetrating peptide-conjugated lipid nanoparticles for siRNA delivery</t>
+          <t>WRAP-based nanoparticles for siRNA delivery: a SAR study and a comparison with lipid-based transfection reagents</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>10.1016/j.bbrc.2014.01.107</t>
+          <t>10.1186/s12951-021-00972-8</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>24486551</t>
+          <t>34380479</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Biochemical and Biophysical Research Communications</t>
+          <t>Journal of Nanobiotechnology</t>
         </is>
       </c>
       <c r="F138" t="n">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="G138" t="inlineStr"/>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>PAPER000138</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Functional Delivery of siRNA by Disulfide-Constrained Cyclic Amphipathic Peptides</t>
+          <t>Discovery of a new class of cell-penetrating peptides by novel phage display platform</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>10.1021/acsmedchemlett.6b00031</t>
+          <t>10.1038/s41598-024-64405-w</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>27326331</t>
+          <t>38862601</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>ACS Medicinal Chemistry Letters</t>
+          <t>Scientific Reports</t>
         </is>
       </c>
       <c r="F139" t="n">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="G139" t="inlineStr"/>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>PAPER000139</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Rationally designed cationic amphiphilic peptides for selective gene delivery to cancer cells</t>
+          <t>Coadministration of iRGD peptide with ROS-sensitive nanoparticles co-delivering siFGL1 and siPD-L1 enhanced tumor immunotherapy</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>10.1016/j.ijpharm.2022.121619</t>
+          <t>10.1016/j.actbio.2021.09.040</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>35218898</t>
+          <t>34571271</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>International Journal of Pharmaceutics</t>
+          <t>Acta Biomaterialia</t>
         </is>
       </c>
       <c r="F140" t="n">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="G140" t="inlineStr"/>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>PAPER000140</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>WRAP-based nanoparticles for siRNA delivery: a SAR study and a comparison with lipid-based transfection reagents</t>
+          <t>Lactosome-Conjugated siRNA Nanoparticles for Photo-Enhanced Gene Silencing in Cancer Cells</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>10.1186/s12951-021-00972-8</t>
+          <t>10.1016/j.xphs.2021.01.026</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>34380479</t>
+          <t>33529684</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Journal of Nanobiotechnology</t>
+          <t>Journal of Pharmaceutical Sciences</t>
         </is>
       </c>
       <c r="F141" t="n">
         <v>2021</v>
       </c>
       <c r="G141" t="inlineStr"/>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>PAPER000141</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Discovery of a new class of cell-penetrating peptides by novel phage display platform</t>
+          <t>Fluorinated Cell-Penetrating Peptide for Co-Delivering siHIF-1α and Sorafenib to Enhance In Vitro Anti-Tumor Efficacy</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>10.1038/s41598-024-64405-w</t>
+          <t>10.3390/pharmaceutics15122789</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>38862601</t>
+          <t>38140129</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Scientific Reports</t>
+          <t>Pharmaceutics</t>
         </is>
       </c>
       <c r="F142" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="G142" t="inlineStr"/>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>PAPER000142</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Coadministration of iRGD peptide with ROS-sensitive nanoparticles co-delivering siFGL1 and siPD-L1 enhanced tumor immunotherapy</t>
+          <t>Endosomolytic and Tumor-Penetrating Mesoporous Silica Nanoparticles for siRNA/miRNA Combination Cancer Therapy</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>10.1016/j.actbio.2021.09.040</t>
+          <t>10.1021/acsami.9b21214</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>34571271</t>
+          <t>31939276</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Acta Biomaterialia</t>
+          <t>ACS Applied Materials &amp;amp; Interfaces</t>
         </is>
       </c>
       <c r="F143" t="n">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="G143" t="inlineStr"/>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>PAPER000143</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Lactosome-Conjugated siRNA Nanoparticles for Photo-Enhanced Gene Silencing in Cancer Cells</t>
+          <t>Virus-mimetic polymeric micelles for targeted siRNA delivery</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>10.1016/j.xphs.2021.01.026</t>
+          <t>10.1016/j.biomaterials.2010.03.075</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>33529684</t>
+          <t>20427082</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Journal of Pharmaceutical Sciences</t>
+          <t>Biomaterials</t>
         </is>
       </c>
       <c r="F144" t="n">
-        <v>2021</v>
+        <v>2010</v>
       </c>
       <c r="G144" t="inlineStr"/>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>PAPER000144</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Fluorinated Cell-Penetrating Peptide for Co-Delivering siHIF-1α and Sorafenib to Enhance In Vitro Anti-Tumor Efficacy</t>
+          <t>Thermal and magnetic dual-responsive liposomes with a cell-penetrating peptide–siRNA conjugate for enhanced and targeted cancer therapy</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>10.3390/pharmaceutics15122789</t>
+          <t>10.1016/j.colsurfb.2016.07.002</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>38140129</t>
+          <t>27429294</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Pharmaceutics</t>
+          <t>Colloids and Surfaces B: Biointerfaces</t>
         </is>
       </c>
       <c r="F145" t="n">
-        <v>2023</v>
+        <v>2016</v>
       </c>
       <c r="G145" t="inlineStr"/>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>PAPER000145</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Endosomolytic and Tumor-Penetrating Mesoporous Silica Nanoparticles for siRNA/miRNA Combination Cancer Therapy</t>
+          <t>PepFect15, a novel endosomolytic cell-penetrating peptide for oligonucleotide delivery via scavenger receptors</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>10.1021/acsami.9b21214</t>
+          <t>10.1016/j.ijpharm.2012.11.037</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>31939276</t>
+          <t>23200958</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>ACS Applied Materials &amp;amp; Interfaces</t>
+          <t>International Journal of Pharmaceutics</t>
         </is>
       </c>
       <c r="F146" t="n">
-        <v>2020</v>
+        <v>2013</v>
       </c>
       <c r="G146" t="inlineStr"/>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>PAPER000146</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Virus-mimetic polymeric micelles for targeted siRNA delivery</t>
+          <t>Self-assembled miRNA-switch nanoparticles target denuded regions and prevent restenosis</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>10.1016/j.biomaterials.2010.03.075</t>
+          <t>10.1016/j.ymthe.2021.01.032</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>20427082</t>
+          <t>33545360</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Biomaterials</t>
+          <t>Molecular Therapy</t>
         </is>
       </c>
       <c r="F147" t="n">
-        <v>2010</v>
+        <v>2021</v>
       </c>
       <c r="G147" t="inlineStr"/>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>PAPER000147</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Thermal and magnetic dual-responsive liposomes with a cell-penetrating peptide–siRNA conjugate for enhanced and targeted cancer therapy</t>
+          <t>LipoParticles: Lipid-Coated PLA Nanoparticles Enhanced In Vitro mRNA Transfection Compared to Liposomes</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>10.1016/j.colsurfb.2016.07.002</t>
+          <t>10.3390/pharmaceutics13030377</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>27429294</t>
+          <t>33809164</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Colloids and Surfaces B: Biointerfaces</t>
+          <t>Pharmaceutics</t>
         </is>
       </c>
       <c r="F148" t="n">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="G148" t="inlineStr"/>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>PAPER000148</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>PepFect15, a novel endosomolytic cell-penetrating peptide for oligonucleotide delivery via scavenger receptors</t>
+          <t>Construction of histidine-containing hydrocarbon stapled cell penetrating peptides for in vitro and in vivo delivery of siRNAs</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>10.1016/j.ijpharm.2012.11.037</t>
+          <t>10.1039/c8sc00074c</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>23200958</t>
+          <t>29780514</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>International Journal of Pharmaceutics</t>
+          <t>Chemical Science</t>
         </is>
       </c>
       <c r="F149" t="n">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="G149" t="inlineStr"/>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>PAPER000149</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Self-assembled miRNA-switch nanoparticles target denuded regions and prevent restenosis</t>
+          <t>Effects of cargo molecules on membrane perturbation caused by transportan10 based cell-penetrating peptides</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>10.1016/j.ymthe.2021.01.032</t>
+          <t>10.1016/j.bbamem.2014.08.011</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>33545360</t>
+          <t>25135660</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Molecular Therapy</t>
+          <t>Biochimica et Biophysica Acta (BBA) - Biomembranes</t>
         </is>
       </c>
       <c r="F150" t="n">
-        <v>2021</v>
+        <v>2014</v>
       </c>
       <c r="G150" t="inlineStr"/>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>PAPER000150</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>LipoParticles: Lipid-Coated PLA Nanoparticles Enhanced In Vitro mRNA Transfection Compared to Liposomes</t>
+          <t>Development of a Novel Nanoparticle by Dual Modification With the Pluripotential Cell-Penetrating Peptide PepFect6 for Cellular Uptake, Endosomal Escape, and Decondensation of an siRNA Core Complex</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>10.3390/pharmaceutics13030377</t>
+          <t>10.1002/bip.22310</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>33809164</t>
+          <t>23893316</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Pharmaceutics</t>
+          <t>Peptide Science</t>
         </is>
       </c>
       <c r="F151" t="n">
-        <v>2021</v>
+        <v>2013</v>
       </c>
       <c r="G151" t="inlineStr"/>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>PAPER000151</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Construction of histidine-containing hydrocarbon stapled cell penetrating peptides for in vitro and in vivo delivery of siRNAs</t>
+          <t>Influence of lysine residue in amphipathic helical peptides on targeted delivery of RNA into cancer cells</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>10.1039/c8sc00074c</t>
+          <t>10.1016/j.bmcl.2019.05.044</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>29780514</t>
+          <t>31133532</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>Chemical Science</t>
+          <t>Bioorganic &amp;amp; Medicinal Chemistry Letters</t>
         </is>
       </c>
       <c r="F152" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="G152" t="inlineStr"/>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>PAPER000152</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Effects of cargo molecules on membrane perturbation caused by transportan10 based cell-penetrating peptides</t>
+          <t>Perfluoroalkyl Chain-Modified Artificial Viral Capsid for Enhanced Intracellular Delivery of mRNA</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>10.1016/j.bbamem.2014.08.011</t>
+          <t>10.1021/acs.bioconjchem.5c00477</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>25135660</t>
+          <t>41312663</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>Biochimica et Biophysica Acta (BBA) - Biomembranes</t>
+          <t>Bioconjugate Chemistry</t>
         </is>
       </c>
       <c r="F153" t="n">
-        <v>2014</v>
+        <v>2025</v>
       </c>
       <c r="G153" t="inlineStr"/>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>PAPER000153</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Development of a Novel Nanoparticle by Dual Modification With the Pluripotential Cell-Penetrating Peptide PepFect6 for Cellular Uptake, Endosomal Escape, and Decondensation of an siRNA Core Complex</t>
+          <t>Elucidating cell-penetrating peptide mechanisms of action for membrane interaction, cellular uptake, and translocation utilizing the hydrophobic counter-anion pyrenebutyrate</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>10.1002/bip.22310</t>
+          <t>10.1016/j.bbamem.2009.09.014</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>23893316</t>
+          <t>19796627</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>Peptide Science</t>
+          <t>Biochimica et Biophysica Acta (BBA) - Biomembranes</t>
         </is>
       </c>
       <c r="F154" t="n">
-        <v>2013</v>
+        <v>2009</v>
       </c>
       <c r="G154" t="inlineStr"/>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>PAPER000154</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Influence of lysine residue in amphipathic helical peptides on targeted delivery of RNA into cancer cells</t>
+          <t>Structural effects of oligomerization of arginine-rich peptides on cellular uptake and cytotoxicity</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>10.1016/j.bmcl.2019.05.044</t>
+          <t>10.1016/j.jconrel.2016.03.021</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>31133532</t>
+          <t>26993426</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>Bioorganic &amp;amp; Medicinal Chemistry Letters</t>
+          <t>Journal of Controlled Release</t>
         </is>
       </c>
       <c r="F155" t="n">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="G155" t="inlineStr"/>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>PAPER000155</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Matrix metalloproteinase-1 induces cleavage of exogenous alphaB-crystallin transduced by a cell-penetrating peptide</t>
+          <t>An intracellular delivery method for siRNA by an arginine-rich peptide</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>10.1002/jcb.23167</t>
+          <t>10.1016/j.jbbm.2007.01.010</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>21538481</t>
+          <t>17320189</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>Journal of Cellular Biochemistry</t>
+          <t>Journal of Biochemical and Biophysical Methods</t>
         </is>
       </c>
       <c r="F156" t="n">
-        <v>2011</v>
+        <v>2007</v>
       </c>
       <c r="G156" t="inlineStr"/>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>PAPER000156</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Perfluoroalkyl Chain-Modified Artificial Viral Capsid for Enhanced Intracellular Delivery of mRNA</t>
+          <t>Polymer nanoparticles modified with photo- and pH-dual-responsive polypeptides for enhanced and targeted cancer therapy</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>10.1021/acs.bioconjchem.5c00477</t>
+          <t>10.1021/acs.molpharmaceut.5b00977</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>41312663</t>
+          <t>27043442</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>Bioconjugate Chemistry</t>
+          <t>Molecular Pharmaceutics</t>
         </is>
       </c>
       <c r="F157" t="n">
-        <v>2025</v>
+        <v>2016</v>
       </c>
       <c r="G157" t="inlineStr"/>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>PAPER000157</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Elucidating cell-penetrating peptide mechanisms of action for membrane interaction, cellular uptake, and translocation utilizing the hydrophobic counter-anion pyrenebutyrate</t>
+          <t>Polyethylene glycol and octaarginine dual-functionalized nano-graphene oxide: An optimization for efficient nucleic acids delivery</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>10.1016/j.bbamem.2009.09.014</t>
+          <t>10.1039/c8bm00058a</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>19796627</t>
+          <t>29757340</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>Biochimica et Biophysica Acta (BBA) - Biomembranes</t>
+          <t>Biomaterials Science</t>
         </is>
       </c>
       <c r="F158" t="n">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="G158" t="inlineStr"/>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>PAPER000158</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Acylation of octaarginine: Implication to the use of intracellular delivery vectors</t>
+          <t>Modification of a Designed Amphipathic Cell Penetrating Peptide and Its Effect on Solubility, Secondary Structure and Uptake Efficiency</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>10.1016/j.jconrel.2010.02.004</t>
+          <t>10.1021/bi4001326</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>20144669</t>
+          <t>23614788</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>Journal of Controlled Release</t>
+          <t>Biochemistry</t>
         </is>
       </c>
       <c r="F159" t="n">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="G159" t="inlineStr"/>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>PAPER000159</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Structural effects of oligomerization of arginine-rich peptides on cellular uptake and cytotoxicity</t>
+          <t>The six amino acid antimicrobial peptide bLFcin6 penetrates cells and delivers siRNA</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>10.1016/j.jconrel.2016.03.021</t>
+          <t>10.1111/febs.12093</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>26993426</t>
+          <t>23241223</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>Journal of Controlled Release</t>
+          <t>The FEBS Journal</t>
         </is>
       </c>
       <c r="F160" t="n">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="G160" t="inlineStr"/>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>PAPER000160</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Structural effects of oligomerization of arginine-rich peptides on cellular uptake and cytotoxicity</t>
+          <t>Amphiphilic lipopeptide significantly enhances uptake of charge-neutral splice switching morpholino oligonucleotide in spinal muscular atrophy patient-derived fibroblasts</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>10.1016/j.jconrel.2016.03.021</t>
+          <t>10.1016/j.ijpharm.2017.08.116</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>26993426</t>
+          <t>28864392</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>Journal of Controlled Release</t>
+          <t>International Journal of Pharmaceutics</t>
         </is>
       </c>
       <c r="F161" t="n">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="G161" t="inlineStr"/>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>PAPER000161</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>An intracellular delivery method for siRNA by an arginine-rich peptide</t>
+          <t>Photolabile-caged peptide-conjugated liposomes for siRNA delivery</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>10.1016/j.jbbm.2007.01.010</t>
+          <t>10.3109/1061186x.2015.1009077</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>17320189</t>
+          <t>25675844</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>Journal of Biochemical and Biophysical Methods</t>
+          <t>Journal of Drug Targeting</t>
         </is>
       </c>
       <c r="F162" t="n">
-        <v>2007</v>
+        <v>2015</v>
       </c>
       <c r="G162" t="inlineStr"/>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>PAPER000162</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Polymer nanoparticles modified with photo- and pH-dual-responsive polypeptides for enhanced and targeted cancer therapy</t>
+          <t>Targeting IgE polyadenylation signal with antisense oligonucleotides decreases IgE secretion and plasma cell viability</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>10.1021/acs.molpharmaceut.5b00977</t>
+          <t>10.1016/j.jaci.2021.09.039</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>27043442</t>
+          <t>34740604</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>Molecular Pharmaceutics</t>
+          <t>Journal of Allergy and Clinical Immunology</t>
         </is>
       </c>
       <c r="F163" t="n">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="G163" t="inlineStr"/>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>PAPER000163</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Polyethylene glycol and octaarginine dual-functionalized nano-graphene oxide: An optimization for efficient nucleic acids delivery</t>
+          <t>Structure-activity relationship study of Aib-containing amphipathic helical peptide-cyclic RGD conjugates as carriers for siRNA delivery</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>10.1039/c8bm00058a</t>
+          <t>10.1016/j.bmcl.2017.11.018</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>29757340</t>
+          <t>29157863</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>Biomaterials Science</t>
+          <t>Bioorganic &amp;amp; Medicinal Chemistry Letters</t>
         </is>
       </c>
       <c r="F164" t="n">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="G164" t="inlineStr"/>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>PAPER000164</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Modification of a Designed Amphipathic Cell Penetrating Peptide and Its Effect on Solubility, Secondary Structure and Uptake Efficiency</t>
+          <t>N-terminal modification of an LAH4-derived peptide increases mRNA delivery in the presence of serum</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>10.1021/bi4001326</t>
+          <t>10.1002/psc.3597</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>23614788</t>
+          <t>38523558</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>Biochemistry</t>
+          <t>Journal of Peptide Science</t>
         </is>
       </c>
       <c r="F165" t="n">
-        <v>2013</v>
+        <v>2024</v>
       </c>
       <c r="G165" t="inlineStr"/>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>PAPER000165</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>The six amino acid antimicrobial peptide bLFcin6 penetrates cells and delivers siRNA</t>
+          <t>Modified Linear Peptides Effectively Silence STAT-3 in Breast Cancer and Ovarian Cancer Cell Lines</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>10.1111/febs.12093</t>
+          <t>10.3390/pharmaceutics15020666</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>23241223</t>
+          <t>36839988</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>The FEBS Journal</t>
+          <t>Pharmaceutics</t>
         </is>
       </c>
       <c r="F166" t="n">
-        <v>2013</v>
+        <v>2023</v>
       </c>
       <c r="G166" t="inlineStr"/>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>PAPER000166</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Amphiphilic lipopeptide significantly enhances uptake of charge-neutral splice switching morpholino oligonucleotide in spinal muscular atrophy patient-derived fibroblasts</t>
+          <t>MicroRNA delivery by arginine-rich cell-penetrating peptides: An investigation on expression and the cellular uptake mechanisms</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>10.1016/j.ijpharm.2017.08.116</t>
-[...6 lines deleted...]
-      </c>
+          <t>10.1016/j.colsurfa.2024.134749</t>
+        </is>
+      </c>
+      <c r="D167" t="inlineStr"/>
       <c r="E167" t="inlineStr">
         <is>
-          <t>International Journal of Pharmaceutics</t>
+          <t>Colloids and Surfaces A: Physicochemical and Engineering Aspects</t>
         </is>
       </c>
       <c r="F167" t="n">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="G167" t="inlineStr"/>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>PAPER000167</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Photolabile-caged peptide-conjugated liposomes for siRNA delivery</t>
+          <t>Induction of splice correction by cell-penetrating peptide nucleic acids</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>10.3109/1061186x.2015.1009077</t>
+          <t>10.1002/jgm.950</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>25675844</t>
+          <t>16900561</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>Journal of Drug Targeting</t>
+          <t>The Journal of Gene Medicine</t>
         </is>
       </c>
       <c r="F168" t="n">
-        <v>2015</v>
+        <v>2006</v>
       </c>
       <c r="G168" t="inlineStr"/>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>PAPER000168</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Targeting IgE polyadenylation signal with antisense oligonucleotides decreases IgE secretion and plasma cell viability</t>
+          <t>Development of a lipoplex-type mRNA carrier composed of an ionizable lipid with a vitamin E scaffold and the KALA peptide for use as an ex vivo dendritic cell-based cancer vaccine</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>10.1016/j.jaci.2021.09.039</t>
+          <t>10.1016/j.jconrel.2019.08.002</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>34740604</t>
+          <t>31386869</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>Journal of Allergy and Clinical Immunology</t>
+          <t>Journal of Controlled Release</t>
         </is>
       </c>
       <c r="F169" t="n">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="G169" t="inlineStr"/>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>PAPER000169</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Structure-activity relationship study of Aib-containing amphipathic helical peptide-cyclic RGD conjugates as carriers for siRNA delivery</t>
+          <t>Delivery of steric block morpholino oligomers by (R-X-R)4 peptides: structure–activity studies</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>10.1016/j.bmcl.2017.11.018</t>
+          <t>10.1093/nar/gkn541</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>29157863</t>
+          <t>18796528</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>Bioorganic &amp;amp; Medicinal Chemistry Letters</t>
+          <t>Nucleic Acids Research</t>
         </is>
       </c>
       <c r="F170" t="n">
-        <v>2017</v>
+        <v>2008</v>
       </c>
       <c r="G170" t="inlineStr"/>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>PAPER000170</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>N-terminal modification of an LAH4-derived peptide increases mRNA delivery in the presence of serum</t>
+          <t>Structural Requirements for Cellular Uptake and Antisense Activity of Peptide Nucleic Acids Conjugated with Various Peptides</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>10.1002/psc.3597</t>
+          <t>10.1021/bi0606896</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>38523558</t>
+          <t>17154532</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>Journal of Peptide Science</t>
+          <t>Biochemistry</t>
         </is>
       </c>
       <c r="F171" t="n">
-        <v>2024</v>
+        <v>2006</v>
       </c>
       <c r="G171" t="inlineStr"/>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>PAPER000171</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Modified Linear Peptides Effectively Silence STAT-3 in Breast Cancer and Ovarian Cancer Cell Lines</t>
+          <t>Cell-penetrating peptides for siRNA delivery to glioblastomas</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>10.3390/pharmaceutics15020666</t>
+          <t>10.1016/j.peptides.2018.04.015</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>36839988</t>
+          <t>29684592</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>Pharmaceutics</t>
+          <t>Peptides</t>
         </is>
       </c>
       <c r="F172" t="n">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="G172" t="inlineStr"/>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>PAPER000172</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>MicroRNA delivery by arginine-rich cell-penetrating peptides: An investigation on expression and the cellular uptake mechanisms</t>
+          <t>Cell-Penetrating Peptides and Peptide Nucleic Acid-Coupled MRI Contrast Agents: Evaluation of Cellular Delivery and Target Binding</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>10.1016/j.colsurfa.2024.134749</t>
-[...2 lines deleted...]
-      <c r="D173" t="inlineStr"/>
+          <t>10.1021/bc9000454</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>19788302</t>
+        </is>
+      </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>Colloids and Surfaces A: Physicochemical and Engineering Aspects</t>
+          <t>Bioconjugate Chemistry</t>
         </is>
       </c>
       <c r="F173" t="n">
-        <v>2024</v>
+        <v>2009</v>
       </c>
       <c r="G173" t="inlineStr"/>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>PAPER000173</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Induction of splice correction by cell-penetrating peptide nucleic acids</t>
+          <t>Identification of a Short Cell-Penetrating Peptide from Bovine Lactoferricin for Intracellular Delivery of DNA in Human A549 Cells</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>10.1002/jgm.950</t>
+          <t>10.1371/journal.pone.0150439</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>16900561</t>
+          <t>26942714</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>The Journal of Gene Medicine</t>
+          <t>PLOS ONE</t>
         </is>
       </c>
       <c r="F174" t="n">
-        <v>2006</v>
+        <v>2016</v>
       </c>
       <c r="G174" t="inlineStr"/>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>PAPER000175</t>
+          <t>PAPER000174</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Development of a lipoplex-type mRNA carrier composed of an ionizable lipid with a vitamin E scaffold and the KALA peptide for use as an ex vivo dendritic cell-based cancer vaccine</t>
+          <t>A convergent uptake route for peptide- and polymer-based nucleotide delivery systems</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>10.1016/j.jconrel.2019.08.002</t>
+          <t>10.1016/j.jconrel.2015.03.009</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>31386869</t>
+          <t>25769688</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>Journal of Controlled Release</t>
         </is>
       </c>
       <c r="F175" t="n">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="G175" t="inlineStr"/>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>PAPER000176</t>
+          <t>PAPER000175</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Delivery of steric block morpholino oligomers by (R-X-R)4 peptides: structure–activity studies</t>
+          <t>VEGF siRNA Delivery by a Cancer-Specific Cell-Penetrating Peptide</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>10.1093/nar/gkn541</t>
+          <t>10.4014/jmb.1711.11025</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>18796528</t>
+          <t>29316746</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>Nucleic Acids Research</t>
+          <t>Journal of Microbiology and Biotechnology</t>
         </is>
       </c>
       <c r="F176" t="n">
-        <v>2008</v>
+        <v>2018</v>
       </c>
       <c r="G176" t="inlineStr"/>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>PAPER000177</t>
+          <t>PAPER000176</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Structural Requirements for Cellular Uptake and Antisense Activity of Peptide Nucleic Acids Conjugated with Various Peptides</t>
+          <t>Intracellular delivery of therapeutic antisense oligonucleotides targeting mRNA coding mitochondrial proteins by cell-penetrating peptides</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>10.1021/bi0606896</t>
+          <t>10.1039/d0tb01106a</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>17154532</t>
+          <t>33174901</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>Biochemistry</t>
+          <t>Journal of Materials Chemistry B</t>
         </is>
       </c>
       <c r="F177" t="n">
-        <v>2006</v>
+        <v>2020</v>
       </c>
       <c r="G177" t="inlineStr"/>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>PAPER000178</t>
+          <t>PAPER000177</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Cell-penetrating peptides for siRNA delivery to glioblastomas</t>
+          <t>Enhanced target cell specificity and uptake of lipid nanoparticles using RNA aptamers and peptides</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>10.1016/j.peptides.2018.04.015</t>
+          <t>10.3762/bjoc.17.75</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>29684592</t>
+          <t>33981364</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>Peptides</t>
+          <t>Beilstein Journal of Organic Chemistry</t>
         </is>
       </c>
       <c r="F178" t="n">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="G178" t="inlineStr"/>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>PAPER000179</t>
+          <t>PAPER000178</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Cell-Penetrating Peptides and Peptide Nucleic Acid-Coupled MRI Contrast Agents: Evaluation of Cellular Delivery and Target Binding</t>
+          <t>Thiol-Cyanobenzothiazole Ligation for the Efficient Preparation of Peptide-PNA Conjugates</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>10.1021/bc9000454</t>
+          <t>10.1021/acs.bioconjchem.8b00908</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>19788302</t>
+          <t>30645945</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>Bioconjugate Chemistry</t>
         </is>
       </c>
       <c r="F179" t="n">
-        <v>2009</v>
+        <v>2019</v>
       </c>
       <c r="G179" t="inlineStr"/>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>PAPER000180</t>
+          <t>PAPER000179</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Identification of a Short Cell-Penetrating Peptide from Bovine Lactoferricin for Intracellular Delivery of DNA in Human A549 Cells</t>
+          <t>Intracellular delivery of nucleic acid by cell‐permeable hPP10 peptide</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>10.1371/journal.pone.0150439</t>
+          <t>10.1002/jcp.27826</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>26942714</t>
+          <t>30515802</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>PLOS ONE</t>
+          <t>Journal of Cellular Physiology</t>
         </is>
       </c>
       <c r="F180" t="n">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="G180" t="inlineStr"/>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>PAPER000181</t>
+          <t>PAPER000180</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>A convergent uptake route for peptide- and polymer-based nucleotide delivery systems</t>
+          <t>Peptide Nanoparticle Delivery of Charge-Neutral Splice-Switching Morpholino Oligonucleotides</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>10.1016/j.jconrel.2015.03.009</t>
+          <t>10.1089/nat.2014.0511</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>25769688</t>
+          <t>25594433</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>Journal of Controlled Release</t>
+          <t>Nucleic Acid Therapeutics</t>
         </is>
       </c>
       <c r="F181" t="n">
         <v>2015</v>
       </c>
       <c r="G181" t="inlineStr"/>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>PAPER000182</t>
+          <t>PAPER000181</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>VEGF siRNA Delivery by a Cancer-Specific Cell-Penetrating Peptide</t>
+          <t>A one-pot modular assembly strategy for triple-play enhanced cytosolic siRNA delivery</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>10.4014/jmb.1711.11025</t>
+          <t>10.1039/c8bm01454j</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>29316746</t>
+          <t>30575823</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>Journal of Microbiology and Biotechnology</t>
+          <t>Biomaterials Science</t>
         </is>
       </c>
       <c r="F182" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="G182" t="inlineStr"/>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>PAPER000183</t>
+          <t>PAPER000182</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Intracellular delivery of therapeutic antisense oligonucleotides targeting mRNA coding mitochondrial proteins by cell-penetrating peptides</t>
+          <t>Peptide-conjugated antimiRs improve myotonic dystrophy type 1 phenotypes by promoting endogenous MBNL1 expression</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>10.1039/d0tb01106a</t>
+          <t>10.1016/j.omtn.2023.09.001</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>33174901</t>
+          <t>37744174</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>Journal of Materials Chemistry B</t>
+          <t>Molecular Therapy Nucleic Acids</t>
         </is>
       </c>
       <c r="F183" t="n">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="G183" t="inlineStr"/>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>PAPER000184</t>
+          <t>PAPER000183</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Enhanced target cell specificity and uptake of lipid nanoparticles using RNA aptamers and peptides</t>
+          <t>Hydrophobic CPP/HDO conjugates: a new frontier in oligonucleotide-warheaded PROTAC delivery</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>10.3762/bjoc.17.75</t>
+          <t>10.1039/d4md00546e</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>33981364</t>
+          <t>39421539</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>Beilstein Journal of Organic Chemistry</t>
+          <t>RSC Medicinal Chemistry</t>
         </is>
       </c>
       <c r="F184" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="G184" t="inlineStr"/>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>PAPER000185</t>
+          <t>PAPER000184</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Thiol-Cyanobenzothiazole Ligation for the Efficient Preparation of Peptide-PNA Conjugates</t>
+          <t>Cell-Penetrating Peptide-Mediated Delivery of Gene-Silencing Nucleic Acids to the Invasive Common Reed Phragmites australis via Foliar Application</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>10.1021/acs.bioconjchem.8b00908</t>
+          <t>10.3390/plants14030458</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>30645945</t>
+          <t>39943020</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>Bioconjugate Chemistry</t>
+          <t>Plants</t>
         </is>
       </c>
       <c r="F185" t="n">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="G185" t="inlineStr"/>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>PAPER000186</t>
+          <t>PAPER000185</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Intracellular delivery of nucleic acid by cell‐permeable hPP10 peptide</t>
+          <t>Identifying Antisense Oligonucleotides to Disrupt Small RNA Regulated Antibiotic Resistance via a Cell-Free Transcription−Translation Platform</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>10.1002/jcp.27826</t>
+          <t>10.1021/acssynbio.3c00245</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>30515802</t>
+          <t>37540186</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>Journal of Cellular Physiology</t>
+          <t>ACS Synthetic Biology</t>
         </is>
       </c>
       <c r="F186" t="n">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="G186" t="inlineStr"/>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>PAPER000187</t>
+          <t>PAPER000186</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Peptide Nanoparticle Delivery of Charge-Neutral Splice-Switching Morpholino Oligonucleotides</t>
+          <t>Designing siRNA for silencing the human ERBB2 gene in cancer treatment: Evaluating intracellular delivery strategies</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>10.1089/nat.2014.0511</t>
+          <t>10.1016/j.compbiomed.2025.109663</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>25594433</t>
+          <t>39809083</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>Nucleic Acid Therapeutics</t>
+          <t>Computers in Biology and Medicine</t>
         </is>
       </c>
       <c r="F187" t="n">
-        <v>2015</v>
+        <v>2025</v>
       </c>
       <c r="G187" t="inlineStr"/>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>PAPER000188</t>
+          <t>PAPER000187</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>A one-pot modular assembly strategy for triple-play enhanced cytosolic siRNA delivery</t>
+          <t>Hybridization-Sensitive Fluorescent Oligonucleotide Probe Conjugated with Cell-Penetrating Peptides for Enhanced Cellular Uptake</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>10.1039/c8bm01454j</t>
-[...6 lines deleted...]
-      </c>
+          <t>10.1246/cl.170813</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr"/>
       <c r="E188" t="inlineStr">
         <is>
-          <t>Biomaterials Science</t>
+          <t>Chemistry Letters</t>
         </is>
       </c>
       <c r="F188" t="n">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="G188" t="inlineStr"/>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>PAPER000189</t>
+          <t>PAPER000188</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Peptide-conjugated antimiRs improve myotonic dystrophy type 1 phenotypes by promoting endogenous MBNL1 expression</t>
+          <t>RNA toehold switch-based reporter assay to assess bacterial uptake of antisense oligomers</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>10.1016/j.omtn.2023.09.001</t>
+          <t>10.1128/mbio.03983-24</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>37744174</t>
+          <t>40035593</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>Molecular Therapy Nucleic Acids</t>
+          <t>mBio</t>
         </is>
       </c>
       <c r="F189" t="n">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="G189" t="inlineStr"/>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>PAPER000190</t>
+          <t>PAPER000189</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Hydrophobic CPP/HDO conjugates: a new frontier in oligonucleotide-warheaded PROTAC delivery</t>
+          <t>To conjugate or not to conjugate? evaluating the potential use of cell-penetrating peptides for conjugation or complexation with oligonucleotides by surface plasmon resonance</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>10.1039/d4md00546e</t>
+          <t>10.1016/j.ijpharm.2025.125198</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>39421539</t>
+          <t>39793637</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>RSC Medicinal Chemistry</t>
+          <t>International Journal of Pharmaceutics</t>
         </is>
       </c>
       <c r="F190" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G190" t="inlineStr"/>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>PAPER000192</t>
+          <t>PAPER000190</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Cell-Penetrating Peptide-Mediated Delivery of Gene-Silencing Nucleic Acids to the Invasive Common Reed Phragmites australis via Foliar Application</t>
+          <t>HER2 RNA Aptamer- and Cell Penetrating Peptide-Mediated Delivery of Multimeric Antisense Strands of siRNAs for Gene Silencing</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>10.3390/plants14030458</t>
-[...6 lines deleted...]
-      </c>
+          <t>10.1002/bkcs.10886</t>
+        </is>
+      </c>
+      <c r="D191" t="inlineStr"/>
       <c r="E191" t="inlineStr">
         <is>
-          <t>Plants</t>
+          <t>Bulletin of the Korean Chemical Society</t>
         </is>
       </c>
       <c r="F191" t="n">
-        <v>2025</v>
+        <v>2016</v>
       </c>
       <c r="G191" t="inlineStr"/>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>PAPER000193</t>
+          <t>PAPER000191</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Identifying Antisense Oligonucleotides to Disrupt Small RNA Regulated Antibiotic Resistance via a Cell-Free Transcription−Translation Platform</t>
+          <t>Advancing Antisense Oligonucleotide Delivery through Click Chemistry Based Chemical Conjugation with Designed Short Non-Cationic Peptides for Duchenne Muscular Dystrophy</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>10.1021/acssynbio.3c00245</t>
+          <t>10.1016/j.ymeth.2025.09.005</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>37540186</t>
+          <t>40962198</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>ACS Synthetic Biology</t>
+          <t>Methods</t>
         </is>
       </c>
       <c r="F192" t="n">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="G192" t="inlineStr"/>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>PAPER000194</t>
+          <t>PAPER000192</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Designing siRNA for silencing the human ERBB2 gene in cancer treatment: Evaluating intracellular delivery strategies</t>
+          <t>A biodegradable stearylated peptide with internal disulfide bonds for efficient delivery of siRNA in vitro and in vivo</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>10.1016/j.compbiomed.2025.109663</t>
+          <t>10.1021/bm501777a</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>39809083</t>
+          <t>25686200</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>Computers in Biology and Medicine</t>
+          <t>Biomacromolecules</t>
         </is>
       </c>
       <c r="F193" t="n">
-        <v>2025</v>
+        <v>2015</v>
       </c>
       <c r="G193" t="inlineStr"/>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>PAPER000195</t>
+          <t>PAPER000193</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Hybridization-Sensitive Fluorescent Oligonucleotide Probe Conjugated with Cell-Penetrating Peptides for Enhanced Cellular Uptake</t>
+          <t>Macrophage membrane- and cRGD-functionalized thermosensitive liposomes combined with CPP to realize precise siRNA delivery into tumor cells</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>10.1246/cl.170813</t>
-[...2 lines deleted...]
-      <c r="D194" t="inlineStr"/>
+          <t>10.1016/j.omtn.2021.12.016</t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr">
+        <is>
+          <t>35024246</t>
+        </is>
+      </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>Chemistry Letters</t>
+          <t>Molecular Therapy Nucleic Acids</t>
         </is>
       </c>
       <c r="F194" t="n">
-        <v>2017</v>
+        <v>2022</v>
       </c>
       <c r="G194" t="inlineStr"/>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>PAPER000196</t>
+          <t>PAPER000194</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>RNA toehold switch-based reporter assay to assess bacterial uptake of antisense oligomers</t>
+          <t>Co-delivery of CPP decorated doxorubicin and CPP decorated siRNA by NGR-modified nanobubbles for improving anticancer therapy</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>10.1128/mbio.03983-24</t>
+          <t>10.1080/10837450.2021.1912090</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>40035593</t>
+          <t>33843423</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>mBio</t>
+          <t>Pharmaceutical Development and Technology</t>
         </is>
       </c>
       <c r="F195" t="n">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c r="G195" t="inlineStr"/>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>PAPER000197</t>
+          <t>PAPER000195</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>To conjugate or not to conjugate? evaluating the potential use of cell-penetrating peptides for conjugation or complexation with oligonucleotides by surface plasmon resonance</t>
+          <t>Design and evaluation of a stearylated multicomponent peptide-siRNA nanocomplex for efficient cellular siRNA delivery</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>10.1016/j.ijpharm.2025.125198</t>
+          <t>10.2217/nnm-2016-0354</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>39793637</t>
+          <t>28093948</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>International Journal of Pharmaceutics</t>
+          <t>Nanomedicine</t>
         </is>
       </c>
       <c r="F196" t="n">
-        <v>2025</v>
+        <v>2017</v>
       </c>
       <c r="G196" t="inlineStr"/>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>PAPER000198</t>
+          <t>PAPER000196</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>HER2 RNA Aptamer- and Cell Penetrating Peptide-Mediated Delivery of Multimeric Antisense Strands of siRNAs for Gene Silencing</t>
+          <t>Design, Synthesis, and Evaluation of Oleyl-WRH Peptides for siRNA Delivery</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>10.1002/bkcs.10886</t>
-[...2 lines deleted...]
-      <c r="D197" t="inlineStr"/>
+          <t>10.3390/ph17081083</t>
+        </is>
+      </c>
+      <c r="D197" t="inlineStr">
+        <is>
+          <t>39204188</t>
+        </is>
+      </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>Bulletin of the Korean Chemical Society</t>
+          <t>Pharmaceuticals</t>
         </is>
       </c>
       <c r="F197" t="n">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="G197" t="inlineStr"/>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>PAPER000199</t>
+          <t>PAPER000197</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Advancing Antisense Oligonucleotide Delivery through Click Chemistry Based Chemical Conjugation with Designed Short Non-Cationic Peptides for Duchenne Muscular Dystrophy</t>
+          <t>Sustained Dystrophin Expression Induced by Peptide-conjugated Morpholino Oligomers in the Muscles of mdx Mice</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>10.1016/j.ymeth.2025.09.005</t>
+          <t>10.1038/mt.2008.120</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>40962198</t>
+          <t>18545222</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>Methods</t>
+          <t>Molecular Therapy</t>
         </is>
       </c>
       <c r="F198" t="n">
-        <v>2025</v>
+        <v>2008</v>
       </c>
       <c r="G198" t="inlineStr"/>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>PAPER000200</t>
+          <t>PAPER000198</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>A biodegradable stearylated peptide with internal disulfide bonds for efficient delivery of siRNA in vitro and in vivo</t>
+          <t>Cell-penetrating peptides as transporters for morpholino oligomers: effects of amino acid composition on intracellular delivery and cytotoxicity</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>10.1021/bm501777a</t>
+          <t>10.1093/nar/gkm478</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>25686200</t>
+          <t>17670797</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>Biomacromolecules</t>
+          <t>Nucleic Acids Research</t>
         </is>
       </c>
       <c r="F199" t="n">
-        <v>2015</v>
+        <v>2007</v>
       </c>
       <c r="G199" t="inlineStr"/>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>PAPER000201</t>
+          <t>PAPER000199</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Macrophage membrane- and cRGD-functionalized thermosensitive liposomes combined with CPP to realize precise siRNA delivery into tumor cells</t>
+          <t>Multifunctional siRNA Delivery System: Polyelectrolyte Complex Micelles of Six-arm PEG Conjugate of siRNA and Cell Penetrating Peptide with Crosslinked Fusogenic Peptide</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>10.1016/j.omtn.2021.12.016</t>
+          <t>10.1002/btpr.310</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>35024246</t>
+          <t>19918765</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>Molecular Therapy Nucleic Acids</t>
+          <t>Biotechnology Progress</t>
         </is>
       </c>
       <c r="F200" t="n">
-        <v>2022</v>
+        <v>2010</v>
       </c>
       <c r="G200" t="inlineStr"/>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>PAPER000202</t>
+          <t>PAPER000200</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Co-delivery of CPP decorated doxorubicin and CPP decorated siRNA by NGR-modified nanobubbles for improving anticancer therapy</t>
+          <t>Surfactant Protein B Promotes Cytosolic SiRNA Delivery by Adopting a Virus-like Mechanism of Action</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>10.1080/10837450.2021.1912090</t>
+          <t>10.1021/acsnano.0c04489</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>33843423</t>
+          <t>33724778</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>Pharmaceutical Development and Technology</t>
+          <t>ACS Nano</t>
         </is>
       </c>
       <c r="F201" t="n">
         <v>2021</v>
       </c>
       <c r="G201" t="inlineStr"/>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>PAPER000203</t>
+          <t>PAPER000201</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Design and evaluation of a stearylated multicomponent peptide-siRNA nanocomplex for efficient cellular siRNA delivery</t>
+          <t>Reversal of ovarian cancer multidrug resistance by a combination of LAH4-L1-siMDR1 nanocomplexes with chemotherapeutics</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>10.2217/nnm-2016-0354</t>
+          <t>10.1021/acs.molpharmaceut.8b00031</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>28093948</t>
+          <t>29621396</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>Nanomedicine</t>
+          <t>Molecular Pharmaceutics</t>
         </is>
       </c>
       <c r="F202" t="n">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="G202" t="inlineStr"/>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>PAPER000204</t>
+          <t>PAPER000202</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Design, Synthesis, and Evaluation of Oleyl-WRH Peptides for siRNA Delivery</t>
+          <t>The endosomal escape vehicle platform enhances delivery of oligonucleotides in preclinical models of neuromuscular disorders</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>10.3390/ph17081083</t>
+          <t>10.1016/j.omtn.2023.06.022</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>39204188</t>
+          <t>37538053</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>Pharmaceuticals</t>
+          <t>Molecular Therapy - Nucleic Acids</t>
         </is>
       </c>
       <c r="F203" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="G203" t="inlineStr"/>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>PAPER000205</t>
+          <t>PAPER000203</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Sustained Dystrophin Expression Induced by Peptide-conjugated Morpholino Oligomers in the Muscles of mdx Mice</t>
+          <t>Development of a multi-level pH-responsive lipid nanoplatform for efficient co-delivery of siRNA and small-molecule drugs in tumor treatment</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>10.1038/mt.2008.120</t>
-[...6 lines deleted...]
-      </c>
+          <t>10.1016/j.cclet.2024.109660</t>
+        </is>
+      </c>
+      <c r="D204" t="inlineStr"/>
       <c r="E204" t="inlineStr">
         <is>
-          <t>Molecular Therapy</t>
+          <t>Chinese Chemical Letters</t>
         </is>
       </c>
       <c r="F204" t="n">
-        <v>2008</v>
+        <v>2024</v>
       </c>
       <c r="G204" t="inlineStr"/>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>PAPER000206</t>
+          <t>PAPER000204</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Cell-penetrating peptides as transporters for morpholino oligomers: effects of amino acid composition on intracellular delivery and cytotoxicity</t>
+          <t>Cancer-Targeting Peptides Functionalized With Polyarginine Enables GRP78-Dependent Cell Uptake and siRNA Delivery Within the DU145 Prostate Cancer Cells</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>10.1093/nar/gkm478</t>
+          <t>10.1002/psc.70007</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>17670797</t>
+          <t>39967318</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>Nucleic Acids Research</t>
+          <t>Journal of Peptide Science</t>
         </is>
       </c>
       <c r="F205" t="n">
-        <v>2007</v>
+        <v>2025</v>
       </c>
       <c r="G205" t="inlineStr"/>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>PAPER000207</t>
+          <t>PAPER000205</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Delivery and tracking of quantum dot peptide bioconjugates in an intact developing avian brain</t>
+          <t>Cell-penetrating peptide-conjugated antisense oligonucleotides restore systemic muscle and cardiac dystrophin expression and function</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>10.1021/acschemneuro.5b00022</t>
+          <t>10.1093/hmg/ddn293</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>25688887</t>
+          <t>18784278</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>ACS Chemical Neuroscience</t>
+          <t>Human Molecular Genetics</t>
         </is>
       </c>
       <c r="F206" t="n">
-        <v>2015</v>
+        <v>2008</v>
       </c>
       <c r="G206" t="inlineStr"/>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>PAPER000208</t>
+          <t>PAPER000206</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Multifunctional siRNA Delivery System: Polyelectrolyte Complex Micelles of Six-arm PEG Conjugate of siRNA and Cell Penetrating Peptide with Crosslinked Fusogenic Peptide</t>
+          <t>Fusogenic-Oligoarginine Peptide-Mediated Delivery of siRNAs Targeting the CIP2A Oncogene into Oral Cancer Cells</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>10.1002/btpr.310</t>
+          <t>10.1371/journal.pone.0073348</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>19918765</t>
+          <t>24019920</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>Biotechnology Progress</t>
+          <t>PLoS ONE</t>
         </is>
       </c>
       <c r="F207" t="n">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="G207" t="inlineStr"/>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>PAPER000209</t>
+          <t>PAPER000207</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Surfactant Protein B Promotes Cytosolic SiRNA Delivery by Adopting a Virus-like Mechanism of Action</t>
+          <t>A gene delivery system for insect cells mediated by arginine-rich cell-penetrating peptides</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>10.1021/acsnano.0c04489</t>
+          <t>10.1016/j.gene.2011.11.060</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>33724778</t>
+          <t>22173105</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>ACS Nano</t>
+          <t>Gene</t>
         </is>
       </c>
       <c r="F208" t="n">
-        <v>2021</v>
+        <v>2012</v>
       </c>
       <c r="G208" t="inlineStr"/>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>PAPER000210</t>
+          <t>PAPER000208</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Reversal of ovarian cancer multidrug resistance by a combination of LAH4-L1-siMDR1 nanocomplexes with chemotherapeutics</t>
+          <t>Attachment of Cell-Binding Ligands to Arginine-Rich Cell-Penetrating Peptides Enables Cytosolic Translocation of Complexed siRNA</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>10.1021/acs.molpharmaceut.8b00031</t>
+          <t>10.1016/j.chembiol.2014.11.009</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>29621396</t>
+          <t>25544044</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>Molecular Pharmaceutics</t>
+          <t>Chemistry &amp;amp; Biology</t>
         </is>
       </c>
       <c r="F209" t="n">
-        <v>2018</v>
+        <v>2015</v>
       </c>
       <c r="G209" t="inlineStr"/>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>PAPER000211</t>
+          <t>PAPER000209</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>The endosomal escape vehicle platform enhances delivery of oligonucleotides in preclinical models of neuromuscular disorders</t>
+          <t>The effect of dexamethasone/cell-penetrating peptide nanoparticles on gene delivery for inner ear therapy</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>10.1016/j.omtn.2023.06.022</t>
+          <t>10.2147/ijn.s114241</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>37538053</t>
+          <t>27895484</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>Molecular Therapy - Nucleic Acids</t>
+          <t>International Journal of Nanomedicine</t>
         </is>
       </c>
       <c r="F210" t="n">
-        <v>2023</v>
+        <v>2016</v>
       </c>
       <c r="G210" t="inlineStr"/>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>PAPER000212</t>
+          <t>PAPER000210</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Development of a multi-level pH-responsive lipid nanoplatform for efficient co-delivery of siRNA and small-molecule drugs in tumor treatment</t>
+          <t>Photochemically enhanced delivery of a cell-penetrating peptide nucleic acid conjugate targeting human telomerase reverse transcriptase: effects on telomere status and proliferative potential of human prostate cancer cells</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>10.1016/j.cclet.2024.109660</t>
-[...2 lines deleted...]
-      <c r="D211" t="inlineStr"/>
+          <t>10.1111/j.1365-2184.2007.00470.x</t>
+        </is>
+      </c>
+      <c r="D211" t="inlineStr">
+        <is>
+          <t>18021178</t>
+        </is>
+      </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>Chinese Chemical Letters</t>
+          <t>Cell Proliferation</t>
         </is>
       </c>
       <c r="F211" t="n">
-        <v>2024</v>
+        <v>2007</v>
       </c>
       <c r="G211" t="inlineStr"/>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>PAPER000214</t>
+          <t>PAPER000211</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Cancer-Targeting Peptides Functionalized With Polyarginine Enables GRP78-Dependent Cell Uptake and siRNA Delivery Within the DU145 Prostate Cancer Cells</t>
+          <t>Widespread displacement of DNA- and RNA-binding factors underlies toxicity of arginine-rich cell-penetrating peptides</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>10.1002/psc.70007</t>
+          <t>10.15252/embj.2019103311</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>39967318</t>
+          <t>33978236</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>Journal of Peptide Science</t>
+          <t>The EMBO Journal</t>
         </is>
       </c>
       <c r="F212" t="n">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c r="G212" t="inlineStr"/>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>PAPER000215</t>
+          <t>PAPER000212</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Cell-penetrating peptide-conjugated antisense oligonucleotides restore systemic muscle and cardiac dystrophin expression and function</t>
+          <t>Nucleic Acids Delivery Into the Cells Using Pro-Apoptotic Protein Lactaptin</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>10.1093/hmg/ddn293</t>
+          <t>10.3389/fphar.2019.01043</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>18784278</t>
+          <t>31619993</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>Human Molecular Genetics</t>
+          <t>Frontiers in Pharmacology</t>
         </is>
       </c>
       <c r="F213" t="n">
-        <v>2008</v>
+        <v>2019</v>
       </c>
       <c r="G213" t="inlineStr"/>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>PAPER000216</t>
+          <t>PAPER000213</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Fusogenic-Oligoarginine Peptide-Mediated Delivery of siRNAs Targeting the CIP2A Oncogene into Oral Cancer Cells</t>
+          <t>Efficient antisense inhibition reveals microRNA-155 to restrain a late-myeloid inflammatory programme in primary human phagocytes</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>10.1371/journal.pone.0073348</t>
+          <t>10.1080/15476286.2021.1885209</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>24019920</t>
+          <t>33622174</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>PLoS ONE</t>
+          <t>RNA Biology</t>
         </is>
       </c>
       <c r="F214" t="n">
-        <v>2013</v>
+        <v>2021</v>
       </c>
       <c r="G214" t="inlineStr"/>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>PAPER000217</t>
+          <t>PAPER000214</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>A gene delivery system for insect cells mediated by arginine-rich cell-penetrating peptides</t>
+          <t>Application of Cell-Penetrating Peptides (CPP) to Enhance the Efficacy of Antisense Peptide Nucleic Acids (PNA) Molecules Delivery</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>10.1016/j.gene.2011.11.060</t>
-[...6 lines deleted...]
-      </c>
+          <t>10.1007/s10989-025-10776-1</t>
+        </is>
+      </c>
+      <c r="D215" t="inlineStr"/>
       <c r="E215" t="inlineStr">
         <is>
-          <t>Gene</t>
+          <t>International Journal of Peptide Research and Therapeutics</t>
         </is>
       </c>
       <c r="F215" t="n">
-        <v>2012</v>
+        <v>2025</v>
       </c>
       <c r="G215" t="inlineStr"/>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>PAPER000218</t>
+          <t>PAPER000215</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Attachment of Cell-Binding Ligands to Arginine-Rich Cell-Penetrating Peptides Enables Cytosolic Translocation of Complexed siRNA</t>
+          <t>Amphipathic Octenyl-Alanine Modified Peptides Mediate Effective siRNA Delivery</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>10.1016/j.chembiol.2014.11.009</t>
+          <t>10.1002/psc.70054</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>25544044</t>
+          <t>40915857</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>Chemistry &amp;amp; Biology</t>
+          <t>Journal of Peptide Science</t>
         </is>
       </c>
       <c r="F216" t="n">
-        <v>2015</v>
+        <v>2025</v>
       </c>
       <c r="G216" t="inlineStr"/>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>PAPER000219</t>
+          <t>PAPER000216</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>The effect of dexamethasone/cell-penetrating peptide nanoparticles on gene delivery for inner ear therapy</t>
+          <t>Gene disruption by cell-penetrating peptide-mediated delivery of Cas9 protein and guide RNA</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>10.2147/ijn.s114241</t>
+          <t>10.1101/gr.171264.113</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>27895484</t>
+          <t>24696462</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>International Journal of Nanomedicine</t>
+          <t>Genome Research</t>
         </is>
       </c>
       <c r="F217" t="n">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="G217" t="inlineStr"/>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>PAPER000220</t>
+          <t>PAPER000217</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Photochemically enhanced delivery of a cell-penetrating peptide nucleic acid conjugate targeting human telomerase reverse transcriptase: effects on telomere status and proliferative potential of human prostate cancer cells</t>
+          <t>Cellular delivery of small interfering RNA by a non-covalently attached cell-penetrating peptide: quantitative analysis of uptake and biological effect</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>10.1111/j.1365-2184.2007.00470.x</t>
+          <t>10.1093/nar/gkl941</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>18021178</t>
+          <t>17135188</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>Cell Proliferation</t>
+          <t>Nucleic Acids Research</t>
         </is>
       </c>
       <c r="F218" t="n">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="G218" t="inlineStr"/>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>PAPER000221</t>
+          <t>PAPER000218</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Widespread displacement of DNA- and RNA-binding factors underlies toxicity of arginine-rich cell-penetrating peptides</t>
+          <t>Improved cell-penetrating peptide–PNA conjugates for splicing redirection in HeLa cells and exon skipping in mdx mouse muscle</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>10.15252/embj.2019103311</t>
+          <t>10.1093/nar/gkn671</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>33978236</t>
+          <t>18842625</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>The EMBO Journal</t>
+          <t>Nucleic Acids Research</t>
         </is>
       </c>
       <c r="F219" t="n">
-        <v>2021</v>
+        <v>2008</v>
       </c>
       <c r="G219" t="inlineStr"/>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>PAPER000222</t>
+          <t>PAPER000219</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Nucleic Acids Delivery Into the Cells Using Pro-Apoptotic Protein Lactaptin</t>
+          <t>Gene delivery using cell penetrating peptides-zeolitic imidazolate frameworks</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>10.3389/fphar.2019.01043</t>
-[...6 lines deleted...]
-      </c>
+          <t>10.1016/j.micromeso.2020.110173</t>
+        </is>
+      </c>
+      <c r="D220" t="inlineStr"/>
       <c r="E220" t="inlineStr">
         <is>
-          <t>Frontiers in Pharmacology</t>
+          <t>Microporous and Mesoporous Materials</t>
         </is>
       </c>
       <c r="F220" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="G220" t="inlineStr"/>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>PAPER000223</t>
+          <t>PAPER000220</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Efficient antisense inhibition reveals microRNA-155 to restrain a late-myeloid inflammatory programme in primary human phagocytes</t>
+          <t>Chitosan enhances gene delivery of oligonucleotide complexes with magnetic nanoparticles–cell-penetrating peptide</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>10.1080/15476286.2021.1885209</t>
+          <t>10.1177/0885328218796623</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>33622174</t>
+          <t>30223733</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>RNA Biology</t>
+          <t>Journal of Biomaterials Applications</t>
         </is>
       </c>
       <c r="F221" t="n">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="G221" t="inlineStr"/>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>PAPER000224</t>
+          <t>PAPER000221</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>A novel cell-penetrating peptide to facilitate intercellular transport of fused proteins</t>
+          <t>Vitamin B12 as a carrier of peptide nucleic acid (PNA) into bacterial cells</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>10.1016/j.jconrel.2014.06.003</t>
+          <t>10.1038/s41598-017-08032-8</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>24928321</t>
+          <t>28794451</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>Journal of Controlled Release</t>
+          <t>Scientific Reports</t>
         </is>
       </c>
       <c r="F222" t="n">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="G222" t="inlineStr"/>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>PAPER000225</t>
+          <t>PAPER000222</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Application of Cell-Penetrating Peptides (CPP) to Enhance the Efficacy of Antisense Peptide Nucleic Acids (PNA) Molecules Delivery</t>
+          <t>Therapeutic Effects on Atopic Dermatitis by Anti-RelA Short Interfering RNA Combined with Functional Peptides Tat and AT1002</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>10.1007/s10989-025-10776-1</t>
-[...2 lines deleted...]
-      <c r="D223" t="inlineStr"/>
+          <t>10.1124/jpet.111.180042</t>
+        </is>
+      </c>
+      <c r="D223" t="inlineStr">
+        <is>
+          <t>21531792</t>
+        </is>
+      </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>International Journal of Peptide Research and Therapeutics</t>
+          <t>The Journal of Pharmacology and Experimental Therapeutics</t>
         </is>
       </c>
       <c r="F223" t="n">
-        <v>2025</v>
+        <v>2011</v>
       </c>
       <c r="G223" t="inlineStr"/>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>PAPER000226</t>
+          <t>PAPER000223</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Amphipathic Octenyl-Alanine Modified Peptides Mediate Effective siRNA Delivery</t>
+          <t>Non-transgenic Gene Modulation via Spray Delivery of Nucleic Acid/Peptide Complexes into Plant Nuclei and Chloroplasts</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>10.1002/psc.70054</t>
+          <t>10.1021/acsnano.1c07723</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>40915857</t>
+          <t>35195009</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>Journal of Peptide Science</t>
+          <t>ACS Nano</t>
         </is>
       </c>
       <c r="F224" t="n">
-        <v>2025</v>
+        <v>2022</v>
       </c>
       <c r="G224" t="inlineStr"/>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>PAPER000227</t>
+          <t>PAPER000224</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Gene disruption by cell-penetrating peptide-mediated delivery of Cas9 protein and guide RNA</t>
+          <t>Cell penetrating peptide-mediated systemic siRNA delivery to the liver</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>10.1101/gr.171264.113</t>
+          <t>10.1016/j.ijpharm.2011.07.038</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>24696462</t>
+          <t>21827843</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>Genome Research</t>
+          <t>International Journal of Pharmaceutics</t>
         </is>
       </c>
       <c r="F225" t="n">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="G225" t="inlineStr"/>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>PAPER000228</t>
+          <t>PAPER000225</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Cellular delivery of small interfering RNA by a non-covalently attached cell-penetrating peptide: quantitative analysis of uptake and biological effect</t>
+          <t>Solid formulation of cell-penetrating peptide nanocomplexes with siRNA and their stability in simulated gastric conditions</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>10.1093/nar/gkl941</t>
+          <t>10.1016/j.jconrel.2012.06.006</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>17135188</t>
+          <t>22698942</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>Nucleic Acids Research</t>
+          <t>Journal of Controlled Release</t>
         </is>
       </c>
       <c r="F226" t="n">
-        <v>2006</v>
+        <v>2012</v>
       </c>
       <c r="G226" t="inlineStr"/>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>PAPER000229</t>
+          <t>PAPER000226</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Improved cell-penetrating peptide–PNA conjugates for splicing redirection in HeLa cells and exon skipping in mdx mouse muscle</t>
+          <t>Calcium condensed cell penetrating peptide complexes offer highly efficient, low toxicity gene silencing</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>10.1093/nar/gkn671</t>
+          <t>10.1016/j.ijpharm.2011.08.012</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>18842625</t>
+          <t>21856394</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>Nucleic Acids Research</t>
+          <t>International Journal of Pharmaceutics</t>
         </is>
       </c>
       <c r="F227" t="n">
-        <v>2008</v>
+        <v>2012</v>
       </c>
       <c r="G227" t="inlineStr"/>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>PAPER000230</t>
+          <t>PAPER000227</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Gene delivery using cell penetrating peptides-zeolitic imidazolate frameworks</t>
+          <t>Mitochondrial transgene expression via an artificial mitochondrial DNA vector in cells from a patient with a mitochondrial disease</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>10.1016/j.micromeso.2020.110173</t>
-[...2 lines deleted...]
-      <c r="D228" t="inlineStr"/>
+          <t>10.1016/j.jconrel.2018.02.005</t>
+        </is>
+      </c>
+      <c r="D228" t="inlineStr">
+        <is>
+          <t>29408532</t>
+        </is>
+      </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>Microporous and Mesoporous Materials</t>
+          <t>Journal of Controlled Release</t>
         </is>
       </c>
       <c r="F228" t="n">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="G228" t="inlineStr"/>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>PAPER000231</t>
+          <t>PAPER000228</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Chitosan enhances gene delivery of oligonucleotide complexes with magnetic nanoparticles–cell-penetrating peptide</t>
+          <t>Cell-penetrating peptide-siRNA conjugate loaded YSA-modified nanobubbles for ultrasound triggered siRNA delivery</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>10.1177/0885328218796623</t>
+          <t>10.1016/j.colsurfb.2015.10.004</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>30223733</t>
+          <t>26492155</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>Journal of Biomaterials Applications</t>
+          <t>Colloids and Surfaces B: Biointerfaces</t>
         </is>
       </c>
       <c r="F229" t="n">
-        <v>2018</v>
+        <v>2015</v>
       </c>
       <c r="G229" t="inlineStr"/>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>PAPER000232</t>
+          <t>PAPER000229</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Vitamin B12 as a carrier of peptide nucleic acid (PNA) into bacterial cells</t>
+          <t>Tetrahedral DNA Nanoparticle Vector for Intracellular Delivery of Targeted Peptide Nucleic Acid Antisense Agents to Restore Antibiotic Sensitivity in Cefotaxime-Resistant Escherichia coli</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>10.1038/s41598-017-08032-8</t>
+          <t>10.1089/nat.2016.0644</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>28794451</t>
+          <t>28080251</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>Scientific Reports</t>
+          <t>Nucleic Acid Therapeutics</t>
         </is>
       </c>
       <c r="F230" t="n">
         <v>2017</v>
       </c>
       <c r="G230" t="inlineStr"/>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>PAPER000233</t>
+          <t>PAPER000230</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Therapeutic Effects on Atopic Dermatitis by Anti-RelA Short Interfering RNA Combined with Functional Peptides Tat and AT1002</t>
+          <t>A novel cell-penetrating peptide TAT-A1 delivers siRNA into tumor cells selectively</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>10.1124/jpet.111.180042</t>
+          <t>10.1016/j.biochi.2012.09.020</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>21531792</t>
+          <t>23009929</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>The Journal of Pharmacology and Experimental Therapeutics</t>
+          <t>Biochimie</t>
         </is>
       </c>
       <c r="F231" t="n">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="G231" t="inlineStr"/>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>PAPER000234</t>
+          <t>PAPER000231</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Non-transgenic Gene Modulation via Spray Delivery of Nucleic Acid/Peptide Complexes into Plant Nuclei and Chloroplasts</t>
+          <t>Improving the efficacy of liposome-mediated vascular gene therapy via lipid surface modifications</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>10.1021/acsnano.1c07723</t>
+          <t>10.1016/j.jss.2017.05.111</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>35195009</t>
+          <t>29078873</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>ACS Nano</t>
+          <t>Journal of Surgical Research</t>
         </is>
       </c>
       <c r="F232" t="n">
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="G232" t="inlineStr"/>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>PAPER000235</t>
+          <t>PAPER000232</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Cell penetrating peptide-mediated systemic siRNA delivery to the liver</t>
+          <t>Safer and efficient base editing and prime editing via ribonucleoproteins delivered through optimized lipid-nanoparticle formulations</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>10.1016/j.ijpharm.2011.07.038</t>
+          <t>10.1038/s41551-024-01296-2</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>21827843</t>
+          <t>39609561</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>International Journal of Pharmaceutics</t>
+          <t>Nature Biomedical Engineering</t>
         </is>
       </c>
       <c r="F233" t="n">
-        <v>2011</v>
+        <v>2025</v>
       </c>
       <c r="G233" t="inlineStr"/>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>PAPER000236</t>
+          <t>PAPER000233</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Solid formulation of cell-penetrating peptide nanocomplexes with siRNA and their stability in simulated gastric conditions</t>
+          <t>Super-resolution Imaging of Structure, Molecular Composition, and Stability of Single Oligonucleotide Polyplexes</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>10.1016/j.jconrel.2012.06.006</t>
+          <t>10.1021/acs.nanolett.8b04407</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>22698942</t>
+          <t>31001985</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>Journal of Controlled Release</t>
+          <t>Nano Letters</t>
         </is>
       </c>
       <c r="F234" t="n">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="G234" t="inlineStr"/>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>PAPER000237</t>
+          <t>PAPER000234</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Calcium condensed cell penetrating peptide complexes offer highly efficient, low toxicity gene silencing</t>
+          <t>Iron oxide nanoparticles decorated with functional peptides for a targeted siRNA delivery to glioma cells</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>10.1016/j.ijpharm.2011.08.012</t>
+          <t>10.1021/acsami.2c17802</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>21856394</t>
+          <t>36442077</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>International Journal of Pharmaceutics</t>
+          <t>ACS Applied Materials &amp;amp; Interfaces</t>
         </is>
       </c>
       <c r="F235" t="n">
-        <v>2012</v>
+        <v>2022</v>
       </c>
       <c r="G235" t="inlineStr"/>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>PAPER000238</t>
+          <t>PAPER000235</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Mitochondrial transgene expression via an artificial mitochondrial DNA vector in cells from a patient with a mitochondrial disease</t>
+          <t>Chaperonin–Dendrimer Conjugates for siRNA Delivery</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>10.1016/j.jconrel.2018.02.005</t>
+          <t>10.1002/advs.201600046</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>29408532</t>
+          <t>27840795</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>Journal of Controlled Release</t>
+          <t>Advanced Science</t>
         </is>
       </c>
       <c r="F236" t="n">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="G236" t="inlineStr"/>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>PAPER000239</t>
+          <t>PAPER000236</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Cell-penetrating peptide-siRNA conjugate loaded YSA-modified nanobubbles for ultrasound triggered siRNA delivery</t>
+          <t>Human DMBT1-Derived Cell-Penetrating Peptides for Intracellular siRNA Delivery</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>10.1016/j.colsurfb.2015.10.004</t>
+          <t>10.1016/j.omtn.2017.06.020</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>26492155</t>
+          <t>28918028</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>Colloids and Surfaces B: Biointerfaces</t>
+          <t>Molecular Therapy - Nucleic Acids</t>
         </is>
       </c>
       <c r="F237" t="n">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="G237" t="inlineStr"/>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>PAPER000240</t>
+          <t>PAPER000237</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Tetrahedral DNA Nanoparticle Vector for Intracellular Delivery of Targeted Peptide Nucleic Acid Antisense Agents to Restore Antibiotic Sensitivity in Cefotaxime-Resistant Escherichia coli</t>
+          <t>Cyclic peptide-based nanostructures as efficient siRNA carriers</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>10.1089/nat.2016.0644</t>
+          <t>10.1080/21691401.2018.1511574</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>28080251</t>
+          <t>30311806</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>Nucleic Acid Therapeutics</t>
+          <t>Artificial Cells, Nanomedicine, and Biotechnology</t>
         </is>
       </c>
       <c r="F238" t="n">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="G238" t="inlineStr"/>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>PAPER000241</t>
+          <t>PAPER000238</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>A novel cell-penetrating peptide TAT-A1 delivers siRNA into tumor cells selectively</t>
+          <t>Targeted gene silencing in human embryonic stem cells using cell-penetrating peptide PepFect 14</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>10.1016/j.biochi.2012.09.020</t>
+          <t>10.1186/s13287-019-1144-x</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>23009929</t>
+          <t>30678718</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>Biochimie</t>
+          <t>Stem Cell Research &amp;amp; Therapy</t>
         </is>
       </c>
       <c r="F239" t="n">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="G239" t="inlineStr"/>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>PAPER000242</t>
+          <t>PAPER000239</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Improving the efficacy of liposome-mediated vascular gene therapy via lipid surface modifications</t>
+          <t>Cell-Penetrating Peptide and siRNA-Mediated Therapeutic Effects on Endometriosis and Cancer In Vitro Models</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>10.1016/j.jss.2017.05.111</t>
+          <t>10.3390/pharmaceutics13101618</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>29078873</t>
+          <t>34683911</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>Journal of Surgical Research</t>
+          <t>Pharmaceutics</t>
         </is>
       </c>
       <c r="F240" t="n">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="G240" t="inlineStr"/>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>PAPER000243</t>
+          <t>PAPER000240</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Safer and efficient base editing and prime editing via ribonucleoproteins delivered through optimized lipid-nanoparticle formulations</t>
+          <t>A specific aptamer-cell penetrating peptides complex delivered siRNA efficiently and suppressed prostate tumor growth in vivo</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>10.1038/s41551-024-01296-2</t>
+          <t>10.1080/15384047.2016.1156266</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>39609561</t>
+          <t>26954374</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>Nature Biomedical Engineering</t>
+          <t>Cancer Biology &amp;amp; Therapy</t>
         </is>
       </c>
       <c r="F241" t="n">
-        <v>2025</v>
+        <v>2016</v>
       </c>
       <c r="G241" t="inlineStr"/>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>PAPER000244</t>
+          <t>PAPER000241</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Super-resolution Imaging of Structure, Molecular Composition, and Stability of Single Oligonucleotide Polyplexes</t>
+          <t>Interference of hepatitis C virus replication in cell culture by antisense peptide nucleic acids targeting the X-RNA</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>10.1021/acs.nanolett.8b04407</t>
+          <t>10.1111/j.1365-2893.2010.01416.x</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>31001985</t>
+          <t>21692941</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>Nano Letters</t>
+          <t>Journal of Viral Hepatitis</t>
         </is>
       </c>
       <c r="F242" t="n">
-        <v>2019</v>
+        <v>2011</v>
       </c>
       <c r="G242" t="inlineStr"/>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>PAPER000245</t>
+          <t>PAPER000242</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Iron oxide nanoparticles decorated with functional peptides for a targeted siRNA delivery to glioma cells</t>
+          <t>Combination of valproic acid and morpholino splice-switching oligonucleotide produces improved outcomes in spinal muscular atrophy patient-derived fibroblasts</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>10.1021/acsami.2c17802</t>
+          <t>10.1016/j.neuint.2017.02.016</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>36442077</t>
+          <t>28389270</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>ACS Applied Materials &amp;amp; Interfaces</t>
+          <t>Neurochemistry International</t>
         </is>
       </c>
       <c r="F243" t="n">
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="G243" t="inlineStr"/>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>PAPER000246</t>
+          <t>PAPER000243</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Chaperonin–Dendrimer Conjugates for siRNA Delivery</t>
+          <t>Comparing Agent-Based Delivery of DNA and PNA Forced Intercalation (FIT) Probes for Multicolor mRNA Imaging</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>10.1002/advs.201600046</t>
+          <t>10.1002/cbic.201800526</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>27840795</t>
+          <t>30326174</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>Advanced Science</t>
+          <t>ChemBioChem</t>
         </is>
       </c>
       <c r="F244" t="n">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="G244" t="inlineStr"/>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>PAPER000247</t>
+          <t>PAPER000244</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Human DMBT1-Derived Cell-Penetrating Peptides for Intracellular siRNA Delivery</t>
+          <t>Therapeutic potential of a cell penetrating peptide (CPP, NP1) mediated siRNA delivery: Evidence in 3D spheroids of colon cancer cells</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>10.1016/j.omtn.2017.06.020</t>
-[...6 lines deleted...]
-      </c>
+          <t>10.1002/cjce.23743</t>
+        </is>
+      </c>
+      <c r="D245" t="inlineStr"/>
       <c r="E245" t="inlineStr">
         <is>
-          <t>Molecular Therapy - Nucleic Acids</t>
+          <t>The Canadian Journal of Chemical Engineering</t>
         </is>
       </c>
       <c r="F245" t="n">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="G245" t="inlineStr"/>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>PAPER000248</t>
+          <t>PAPER000245</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Cyclic peptide-based nanostructures as efficient siRNA carriers</t>
+          <t>Intracellular delivery of messenger RNA by recombinant PP7 virus-like particles carrying low molecular weight protamine</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>10.1080/21691401.2018.1511574</t>
+          <t>10.1186/s12896-016-0274-9</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>30311806</t>
+          <t>27233770</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>Artificial Cells, Nanomedicine, and Biotechnology</t>
+          <t>BMC Biotechnology</t>
         </is>
       </c>
       <c r="F246" t="n">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="G246" t="inlineStr"/>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>PAPER000249</t>
+          <t>PAPER000246</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Targeted gene silencing in human embryonic stem cells using cell-penetrating peptide PepFect 14</t>
+          <t>Simultaneous membrane interaction of amphipathic peptide monomers, self-aggregates and cargo complexes detected by fluorescence correlation spectroscopy</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>10.1186/s13287-019-1144-x</t>
+          <t>10.1016/j.bbamem.2017.09.024</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>30678718</t>
+          <t>28962904</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>Stem Cell Research &amp;amp; Therapy</t>
+          <t>Biochimica et Biophysica Acta (BBA) - Biomembranes</t>
         </is>
       </c>
       <c r="F247" t="n">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="G247" t="inlineStr"/>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>PAPER000250</t>
+          <t>PAPER000247</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Cell-Penetrating Peptide and siRNA-Mediated Therapeutic Effects on Endometriosis and Cancer In Vitro Models</t>
+          <t>Transfection of Infectious RNA and DNA/RNA Layered Vectors of Semliki Forest Virus by the Cell-Penetrating Peptide Based Reagent PepFect6</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>10.3390/pharmaceutics13101618</t>
+          <t>10.1371/journal.pone.0069659</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>34683911</t>
+          <t>23861978</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>Pharmaceutics</t>
+          <t>PLoS ONE</t>
         </is>
       </c>
       <c r="F248" t="n">
-        <v>2021</v>
+        <v>2013</v>
       </c>
       <c r="G248" t="inlineStr"/>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>PAPER000251</t>
+          <t>PAPER000248</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>A specific aptamer-cell penetrating peptides complex delivered siRNA efficiently and suppressed prostate tumor growth in vivo</t>
+          <t>The Study of Cell-Penetrating Peptides to Deliver dsRNA and siRNA by Feeding in the Desert Locust, Schistocerca gregaria</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>10.1080/15384047.2016.1156266</t>
+          <t>10.3390/insects14070597</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>26954374</t>
+          <t>37504603</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>Cancer Biology &amp;amp; Therapy</t>
+          <t>Insects</t>
         </is>
       </c>
       <c r="F249" t="n">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="G249" t="inlineStr"/>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>PAPER000252</t>
+          <t>PAPER000249</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Interference of hepatitis C virus replication in cell culture by antisense peptide nucleic acids targeting the X-RNA</t>
+          <t>An Amphipathic Structure of a Dipropylglycine-Containing Helical Peptide with Sufficient Length Enables Safe and Effective Intracellular siRNA Delivery</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>10.1111/j.1365-2893.2010.01416.x</t>
+          <t>10.1248/cpb.c22-00852</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>21692941</t>
+          <t>36858531</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>Journal of Viral Hepatitis</t>
+          <t>Chemical and Pharmaceutical Bulletin</t>
         </is>
       </c>
       <c r="F250" t="n">
-        <v>2011</v>
+        <v>2023</v>
       </c>
       <c r="G250" t="inlineStr"/>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>PAPER000253</t>
+          <t>PAPER000250</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Combination of valproic acid and morpholino splice-switching oligonucleotide produces improved outcomes in spinal muscular atrophy patient-derived fibroblasts</t>
+          <t>Intracellular delivery of antiviral shRNA using penetratin-based complexes effectively inhibits respiratory syncytial virus replication and host cell apoptosis</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>10.1016/j.neuint.2017.02.016</t>
+          <t>10.1186/s12985-024-02519-3</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>28389270</t>
+          <t>39350281</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>Neurochemistry International</t>
+          <t>Virology Journal</t>
         </is>
       </c>
       <c r="F251" t="n">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="G251" t="inlineStr"/>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>PAPER000254</t>
+          <t>PAPER000251</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Comparing Agent-Based Delivery of DNA and PNA Forced Intercalation (FIT) Probes for Multicolor mRNA Imaging</t>
+          <t>Investigation of LL-37-mediated siRNA transfection</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>10.1002/cbic.201800526</t>
-[...6 lines deleted...]
-      </c>
+          <t>10.3906/biy-1208-50</t>
+        </is>
+      </c>
+      <c r="D252" t="inlineStr"/>
       <c r="E252" t="inlineStr">
         <is>
-          <t>ChemBioChem</t>
+          <t>TURKISH JOURNAL OF BIOLOGY</t>
         </is>
       </c>
       <c r="F252" t="n">
-        <v>2019</v>
+        <v>2013</v>
       </c>
       <c r="G252" t="inlineStr"/>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>PAPER000255</t>
+          <t>PAPER000252</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Therapeutic potential of a cell penetrating peptide (CPP, NP1) mediated siRNA delivery: Evidence in 3D spheroids of colon cancer cells</t>
+          <t>Intracellular Delivery of Plasmid DNA Using Amphipathic Helical Cell-Penetrating Peptides Containing Dipropylglycine</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>10.1002/cjce.23743</t>
-[...2 lines deleted...]
-      <c r="D253" t="inlineStr"/>
+          <t>10.1248/cpb.c24-00221</t>
+        </is>
+      </c>
+      <c r="D253" t="inlineStr">
+        <is>
+          <t>38811213</t>
+        </is>
+      </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>The Canadian Journal of Chemical Engineering</t>
+          <t>Chemical and Pharmaceutical Bulletin</t>
         </is>
       </c>
       <c r="F253" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="G253" t="inlineStr"/>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>PAPER000256</t>
+          <t>PAPER000253</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Intracellular delivery of messenger RNA by recombinant PP7 virus-like particles carrying low molecular weight protamine</t>
+          <t>Using muscle homing peptide CyPep10 to deliver phosphorodiamidate morpholino oligomers in the mdx mouse</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>10.1186/s12896-016-0274-9</t>
+          <t>10.1016/j.omtn.2025.102625</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>27233770</t>
+          <t>40777739</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>BMC Biotechnology</t>
+          <t>Molecular Therapy Nucleic Acids</t>
         </is>
       </c>
       <c r="F254" t="n">
-        <v>2016</v>
+        <v>2025</v>
       </c>
       <c r="G254" t="inlineStr"/>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>PAPER000257</t>
+          <t>PAPER000254</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Simultaneous membrane interaction of amphipathic peptide monomers, self-aggregates and cargo complexes detected by fluorescence correlation spectroscopy</t>
+          <t>Design and characterization of a new peptide vector for short interfering RNA delivery</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>10.1016/j.bbamem.2017.09.024</t>
+          <t>10.1186/s12951-015-0098-0</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>28962904</t>
+          <t>26054932</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>Biochimica et Biophysica Acta (BBA) - Biomembranes</t>
+          <t>Journal of Nanobiotechnology</t>
         </is>
       </c>
       <c r="F255" t="n">
-        <v>2018</v>
+        <v>2015</v>
       </c>
       <c r="G255" t="inlineStr"/>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>PAPER000258</t>
+          <t>PAPER000255</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Caspase-Activated Oligonucleotide Probe</t>
+          <t>Synthesis, cellular uptake and HIV-1 Tat-dependent trans-activation inhibition activity of oligonucleotide analogues disulphide-conjugated to cell-penetrating peptides</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>10.1021/acs.bioconjchem.0c00362</t>
+          <t>10.1093/nar/gki142</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>32786369</t>
+          <t>15640444</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>Bioconjugate Chemistry</t>
+          <t>Nucleic Acids Research</t>
         </is>
       </c>
       <c r="F256" t="n">
-        <v>2020</v>
+        <v>2005</v>
       </c>
       <c r="G256" t="inlineStr"/>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>PAPER000259</t>
+          <t>PAPER000256</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Transfection of Infectious RNA and DNA/RNA Layered Vectors of Semliki Forest Virus by the Cell-Penetrating Peptide Based Reagent PepFect6</t>
+          <t>Synthesis and Splice-Redirecting Activity of Branched, Arginine-Rich Peptide Dendrimer Conjugates of Peptide Nucleic Acid Oligonucleotides</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>10.1371/journal.pone.0069659</t>
+          <t>10.1021/bc100275r</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>23861978</t>
+          <t>20879728</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>PLoS ONE</t>
+          <t>Bioconjugate Chemistry</t>
         </is>
       </c>
       <c r="F257" t="n">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="G257" t="inlineStr"/>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>PAPER000260</t>
+          <t>PAPER000257</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>The Study of Cell-Penetrating Peptides to Deliver dsRNA and siRNA by Feeding in the Desert Locust, Schistocerca gregaria</t>
+          <t>Dual-functionalized graphene oxide for enhanced siRNA delivery to breast cancer cells</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>10.3390/insects14070597</t>
+          <t>10.1016/j.colsurfb.2016.08.015</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>37504603</t>
+          <t>27543693</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>Insects</t>
+          <t>Colloids and Surfaces B: Biointerfaces</t>
         </is>
       </c>
       <c r="F258" t="n">
-        <v>2023</v>
+        <v>2016</v>
       </c>
       <c r="G258" t="inlineStr"/>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>PAPER000261</t>
+          <t>PAPER000258</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>An Amphipathic Structure of a Dipropylglycine-Containing Helical Peptide with Sufficient Length Enables Safe and Effective Intracellular siRNA Delivery</t>
+          <t>Phosphorylated Derivatives of Transportan 10 for Cellular Delivery of Oligonucleotides</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>10.1248/cpb.c22-00852</t>
-[...6 lines deleted...]
-      </c>
+          <t>10.1007/s10989-011-9252-1</t>
+        </is>
+      </c>
+      <c r="D259" t="inlineStr"/>
       <c r="E259" t="inlineStr">
         <is>
-          <t>Chemical and Pharmaceutical Bulletin</t>
+          <t>International Journal of Peptide Research and Therapeutics</t>
         </is>
       </c>
       <c r="F259" t="n">
-        <v>2023</v>
+        <v>2011</v>
       </c>
       <c r="G259" t="inlineStr"/>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>PAPER000262</t>
+          <t>PAPER000259</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Intracellular delivery of antiviral shRNA using penetratin-based complexes effectively inhibits respiratory syncytial virus replication and host cell apoptosis</t>
+          <t>Lipid nanocapsule functionalization by lipopeptides derived from human papillomavirus type-16 capsid for nucleic acid delivery into cancer cells</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>10.1186/s12985-024-02519-3</t>
+          <t>10.1016/j.ijpharm.2013.06.013</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>39350281</t>
+          <t>23769994</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>Virology Journal</t>
+          <t>International Journal of Pharmaceutics</t>
         </is>
       </c>
       <c r="F260" t="n">
-        <v>2024</v>
+        <v>2013</v>
       </c>
       <c r="G260" t="inlineStr"/>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>PAPER000263</t>
+          <t>PAPER000260</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Investigation of LL-37-mediated siRNA transfection</t>
+          <t>Amphiphilic Cell-Penetrating Peptides Containing Natural and Unnatural Amino Acids as Drug Delivery Agents</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>10.3906/biy-1208-50</t>
-[...2 lines deleted...]
-      <c r="D261" t="inlineStr"/>
+          <t>10.3390/cells11071156</t>
+        </is>
+      </c>
+      <c r="D261" t="inlineStr">
+        <is>
+          <t>35406720</t>
+        </is>
+      </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>TURKISH JOURNAL OF BIOLOGY</t>
+          <t>Cells</t>
         </is>
       </c>
       <c r="F261" t="n">
-        <v>2013</v>
+        <v>2022</v>
       </c>
       <c r="G261" t="inlineStr"/>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>PAPER000264</t>
+          <t>PAPER000261</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Intracellular Delivery of Plasmid DNA Using Amphipathic Helical Cell-Penetrating Peptides Containing Dipropylglycine</t>
+          <t>Click-Free Synthesis of a Multivalent Tricyclic Peptide as a Molecular Transporter</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>10.1248/cpb.c24-00221</t>
+          <t>10.3390/pharmaceutics12090842</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>38811213</t>
+          <t>32899170</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>Chemical and Pharmaceutical Bulletin</t>
+          <t>Pharmaceutics</t>
         </is>
       </c>
       <c r="F262" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="G262" t="inlineStr"/>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>PAPER000265</t>
+          <t>PAPER000262</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Using muscle homing peptide CyPep10 to deliver phosphorodiamidate morpholino oligomers in the mdx mouse</t>
+          <t>Ultrasound-dependent RNAi using TatU1A-rose bengal conjugate</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>10.1016/j.omtn.2025.102625</t>
+          <t>10.1016/j.bmcl.2022.128767</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>40777739</t>
+          <t>35513220</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>Molecular Therapy Nucleic Acids</t>
+          <t>Bioorganic &amp;amp; Medicinal Chemistry Letters</t>
         </is>
       </c>
       <c r="F263" t="n">
-        <v>2025</v>
+        <v>2022</v>
       </c>
       <c r="G263" t="inlineStr"/>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>PAPER000266</t>
+          <t>PAPER000263</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Design and characterization of a new peptide vector for short interfering RNA delivery</t>
+          <t>Structure-guided design of nucleosome-inspired nanoparticles for overcoming pulmonary barriers in fibrotic lung gene therapy</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>10.1186/s12951-015-0098-0</t>
+          <t>10.1126/sciadv.ady0952</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>26054932</t>
+          <t>41223275</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>Journal of Nanobiotechnology</t>
+          <t>Science Advances</t>
         </is>
       </c>
       <c r="F264" t="n">
-        <v>2015</v>
+        <v>2025</v>
       </c>
       <c r="G264" t="inlineStr"/>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>PAPER000267</t>
+          <t>PAPER000264</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Synthesis, cellular uptake and HIV-1 Tat-dependent trans-activation inhibition activity of oligonucleotide analogues disulphide-conjugated to cell-penetrating peptides</t>
+          <t>Influences of chain length and conformation of guanidinylated linear synthetic polypeptides on nuclear delivery of siRNA with potential application in transcriptional gene silencing</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>10.1093/nar/gki142</t>
+          <t>10.1016/j.ijbiomac.2025.142743</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>15640444</t>
+          <t>40180092</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>Nucleic Acids Research</t>
+          <t>International Journal of Biological Macromolecules</t>
         </is>
       </c>
       <c r="F265" t="n">
-        <v>2005</v>
+        <v>2025</v>
       </c>
       <c r="G265" t="inlineStr"/>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>PAPER000268</t>
+          <t>PAPER000265</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Synthesis and Splice-Redirecting Activity of Branched, Arginine-Rich Peptide Dendrimer Conjugates of Peptide Nucleic Acid Oligonucleotides</t>
+          <t>Tumor-Targeting and Microenvironment-Responsive Smart Nanoparticles for Combination Therapy of Antiangiogenesis and Apoptosis</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>10.1021/bc100275r</t>
+          <t>10.1021/nn400548g</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>20879728</t>
+          <t>23451830</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>Bioconjugate Chemistry</t>
+          <t>ACS Nano</t>
         </is>
       </c>
       <c r="F266" t="n">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="G266" t="inlineStr"/>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>PAPER000269</t>
+          <t>PAPER000266</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Dual-functionalized graphene oxide for enhanced siRNA delivery to breast cancer cells</t>
+          <t>Tat-Conjugated PAMAM Dendrimers as Delivery Agents for Antisense and siRNA Oligonucleotides</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>10.1016/j.colsurfb.2016.08.015</t>
+          <t>10.1007/s11095-005-8330-5</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>27543693</t>
+          <t>16184444</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>Colloids and Surfaces B: Biointerfaces</t>
+          <t>Pharmaceutical Research</t>
         </is>
       </c>
       <c r="F267" t="n">
-        <v>2016</v>
+        <v>2005</v>
       </c>
       <c r="G267" t="inlineStr"/>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>PAPER000270</t>
+          <t>PAPER000267</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Phosphorylated Derivatives of Transportan 10 for Cellular Delivery of Oligonucleotides</t>
+          <t>Efficient splicing correction by PNA conjugation to an R6-Penetratin delivery peptide</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>10.1007/s10989-011-9252-1</t>
-[...2 lines deleted...]
-      <c r="D268" t="inlineStr"/>
+          <t>10.1093/nar/gkm418</t>
+        </is>
+      </c>
+      <c r="D268" t="inlineStr">
+        <is>
+          <t>17584792</t>
+        </is>
+      </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>International Journal of Peptide Research and Therapeutics</t>
+          <t>Nucleic Acids Research</t>
         </is>
       </c>
       <c r="F268" t="n">
-        <v>2011</v>
+        <v>2007</v>
       </c>
       <c r="G268" t="inlineStr"/>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>PAPER000271</t>
+          <t>PAPER000268</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Lipid nanocapsule functionalization by lipopeptides derived from human papillomavirus type-16 capsid for nucleic acid delivery into cancer cells</t>
+          <t>Peptide-conjugated oligonucleotides evoke long-lasting myotonic dystrophy correction in patient-derived cells and mice</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>10.1016/j.ijpharm.2013.06.013</t>
+          <t>10.1172/jci128205</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>23769994</t>
+          <t>31479430</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>International Journal of Pharmaceutics</t>
+          <t>Journal of Clinical Investigation</t>
         </is>
       </c>
       <c r="F269" t="n">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="G269" t="inlineStr"/>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>PAPER000272</t>
+          <t>PAPER000269</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Amphiphilic Cell-Penetrating Peptides Containing Natural and Unnatural Amino Acids as Drug Delivery Agents</t>
+          <t>Arginine-rich cell-penetrating peptide dramatically enhances AMO-mediated ATM aberrant splicing correction and enables delivery to brain and cerebellum</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>10.3390/cells11071156</t>
+          <t>10.1093/hmg/ddr217</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>35406720</t>
+          <t>21576124</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>Cells</t>
+          <t>Human Molecular Genetics</t>
         </is>
       </c>
       <c r="F270" t="n">
-        <v>2022</v>
+        <v>2011</v>
       </c>
       <c r="G270" t="inlineStr"/>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>PAPER000274</t>
+          <t>PAPER000270</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Click-Free Synthesis of a Multivalent Tricyclic Peptide as a Molecular Transporter</t>
+          <t>Liquid Crystalline Nanodispersions Functionalized with Cell-Penetrating Peptides for Topical Delivery of Short-Interfering RNAs: A Proposal for Silencing a Pro-Inflammatory Cytokine in Cutaneous Diseases</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>10.3390/pharmaceutics12090842</t>
+          <t>10.1166/jbn.2016.2211</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>32899170</t>
+          <t>27305826</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>Pharmaceutics</t>
+          <t>Journal of Biomedical Nanotechnology</t>
         </is>
       </c>
       <c r="F271" t="n">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="G271" t="inlineStr"/>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>PAPER000275</t>
+          <t>PAPER000271</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Ultrasound-dependent RNAi using TatU1A-rose bengal conjugate</t>
+          <t>In Vitro Investigations of the Efficacy of Cyclodextrin-siRNA Complexes Modified with Lipid-PEG-Octaarginine: Towards a Formulation Strategy for Non-viral Neuronal siRNA Delivery</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>10.1016/j.bmcl.2022.128767</t>
+          <t>10.1007/s11095-012-0945-8</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>35513220</t>
+          <t>23192687</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>Bioorganic &amp;amp; Medicinal Chemistry Letters</t>
+          <t>Pharmaceutical Research</t>
         </is>
       </c>
       <c r="F272" t="n">
-        <v>2022</v>
+        <v>2013</v>
       </c>
       <c r="G272" t="inlineStr"/>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>PAPER000276</t>
+          <t>PAPER000272</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Structure-guided design of nucleosome-inspired nanoparticles for overcoming pulmonary barriers in fibrotic lung gene therapy</t>
+          <t>Development of a peptide-siRNA nanocomplex targeting NF-κB for efficient cartilage delivery</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>10.1126/sciadv.ady0952</t>
+          <t>10.1038/s41598-018-37018-3</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>41223275</t>
+          <t>30679644</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>Science Advances</t>
+          <t>Scientific Reports</t>
         </is>
       </c>
       <c r="F273" t="n">
-        <v>2025</v>
+        <v>2019</v>
       </c>
       <c r="G273" t="inlineStr"/>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>PAPER000277</t>
+          <t>PAPER000273</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Influences of chain length and conformation of guanidinylated linear synthetic polypeptides on nuclear delivery of siRNA with potential application in transcriptional gene silencing</t>
+          <t>Novel lipidated sorbitol-based molecular transporters for non-viral gene delivery</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>10.1016/j.ijbiomac.2025.142743</t>
+          <t>10.1016/j.jconrel.2009.01.024</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>40180092</t>
+          <t>19331845</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>International Journal of Biological Macromolecules</t>
+          <t>Journal of Controlled Release</t>
         </is>
       </c>
       <c r="F274" t="n">
-        <v>2025</v>
+        <v>2009</v>
       </c>
       <c r="G274" t="inlineStr"/>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>PAPER000278</t>
+          <t>PAPER000274</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Tumor-Targeting and Microenvironment-Responsive Smart Nanoparticles for Combination Therapy of Antiangiogenesis and Apoptosis</t>
+          <t>Reducible Micelleplexes are Stable Systems for Anti-miRNA Delivery in Cerebrospinal Fluid</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>10.1021/nn400548g</t>
+          <t>10.1021/acs.molpharmaceut.5b00933</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>23451830</t>
+          <t>27177352</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>ACS Nano</t>
+          <t>Molecular Pharmaceutics</t>
         </is>
       </c>
       <c r="F275" t="n">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="G275" t="inlineStr"/>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>PAPER000279</t>
+          <t>PAPER000275</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Tat-Conjugated PAMAM Dendrimers as Delivery Agents for Antisense and siRNA Oligonucleotides</t>
+          <t>Self-Assisted Membrane-Penetrating Helical Polypeptides Mediate Anti-Inflammatory RNAi against Myocardial Ischemic Reperfusion (IR) Injury</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>10.1007/s11095-005-8330-5</t>
+          <t>10.1039/c9bm00719a</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>16184444</t>
+          <t>31187803</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>Pharmaceutical Research</t>
+          <t>Biomaterials Science</t>
         </is>
       </c>
       <c r="F276" t="n">
-        <v>2005</v>
+        <v>2019</v>
       </c>
       <c r="G276" t="inlineStr"/>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>PAPER000280</t>
+          <t>PAPER000276</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Efficient splicing correction by PNA conjugation to an R6-Penetratin delivery peptide</t>
+          <t>The nuclear concentration required for antisense oligonucleotide activity in myotonic dystrophy cells</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>10.1093/nar/gkm418</t>
+          <t>10.1096/fj.201900263r</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>17584792</t>
+          <t>31311315</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>Nucleic Acids Research</t>
+          <t>The FASEB Journal</t>
         </is>
       </c>
       <c r="F277" t="n">
-        <v>2007</v>
+        <v>2019</v>
       </c>
       <c r="G277" t="inlineStr"/>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>PAPER000281</t>
+          <t>PAPER000277</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Peptide-conjugated oligonucleotides evoke long-lasting myotonic dystrophy correction in patient-derived cells and mice</t>
+          <t>Characterization and evaluation of a peptide-based siRNA delivery system in vitro</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>10.1172/jci128205</t>
+          <t>10.1007/s13346-017-0371-x</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>31479430</t>
+          <t>28349343</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>Journal of Clinical Investigation</t>
+          <t>Drug Delivery and Translational Research</t>
         </is>
       </c>
       <c r="F278" t="n">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="G278" t="inlineStr"/>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>PAPER000282</t>
+          <t>PAPER000278</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Arginine-rich cell-penetrating peptide dramatically enhances AMO-mediated ATM aberrant splicing correction and enables delivery to brain and cerebellum</t>
+          <t>Polyarginine-Mediated siRNA Delivery: A Mechanistic Study of Intracellular Trafficking of PCL-R15/siRNA Nanoplexes</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>10.1093/hmg/ddr217</t>
+          <t>10.1021/acs.molpharmaceut.0c00120</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>21576124</t>
+          <t>32191042</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>Human Molecular Genetics</t>
+          <t>Molecular Pharmaceutics</t>
         </is>
       </c>
       <c r="F279" t="n">
-        <v>2011</v>
+        <v>2020</v>
       </c>
       <c r="G279" t="inlineStr"/>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>PAPER000283</t>
+          <t>PAPER000279</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Liquid Crystalline Nanodispersions Functionalized with Cell-Penetrating Peptides for Topical Delivery of Short-Interfering RNAs: A Proposal for Silencing a Pro-Inflammatory Cytokine in Cutaneous Diseases</t>
+          <t>Renal-targeting peptide-microRNA nanocomplex for near IR imaging and therapy of renal ischemia/reperfusion injury</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>10.1166/jbn.2016.2211</t>
-[...6 lines deleted...]
-      </c>
+          <t>10.1016/j.jiec.2021.02.007</t>
+        </is>
+      </c>
+      <c r="D280" t="inlineStr"/>
       <c r="E280" t="inlineStr">
         <is>
-          <t>Journal of Biomedical Nanotechnology</t>
+          <t>Journal of Industrial and Engineering Chemistry</t>
         </is>
       </c>
       <c r="F280" t="n">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="G280" t="inlineStr"/>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>PAPER000284</t>
+          <t>PAPER000280</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>In Vitro Investigations of the Efficacy of Cyclodextrin-siRNA Complexes Modified with Lipid-PEG-Octaarginine: Towards a Formulation Strategy for Non-viral Neuronal siRNA Delivery</t>
+          <t>Liposomes Incorporating Transferrin and Stearic Acid-modified Octa-arginine for siRNA Delivery</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>10.1007/s11095-012-0945-8</t>
+          <t>10.21873/anticanres.11508</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>23192687</t>
+          <t>28373438</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>Pharmaceutical Research</t>
+          <t>Anticancer Research</t>
         </is>
       </c>
       <c r="F281" t="n">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="G281" t="inlineStr"/>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>PAPER000285</t>
+          <t>PAPER000281</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Oligoarginine-Bearing Tandem Repeat Penetration-Accelerating Sequence Delivers Protein to Cytosol via Caveolae-Mediated Endocytosis</t>
+          <t>Targeted melanoma therapy: High-efficiency siRNA delivery with R8-PEI dissolvable microneedles</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>10.1021/acs.biomac.8b01299</t>
+          <t>10.1016/j.ijpharm.2025.125516</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>30893557</t>
+          <t>40139450</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>Biomacromolecules</t>
+          <t>International Journal of Pharmaceutics</t>
         </is>
       </c>
       <c r="F282" t="n">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="G282" t="inlineStr"/>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>PAPER000286</t>
+          <t>PAPER000282</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Development of a peptide-siRNA nanocomplex targeting NF-κB for efficient cartilage delivery</t>
+          <t>Cell penetrating PNA constructs regulate galanin receptor levels and modify pain transmission in vivo</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>10.1038/s41598-018-37018-3</t>
+          <t>doi.org/10.1038/nbt0998-857</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>30679644</t>
+          <t>9743120</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>Scientific Reports</t>
+          <t>Nature Biotechnology</t>
         </is>
       </c>
       <c r="F283" t="n">
-        <v>2019</v>
+        <v>1998</v>
       </c>
       <c r="G283" t="inlineStr"/>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>PAPER000287</t>
+          <t>PAPER000283</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Novel lipidated sorbitol-based molecular transporters for non-viral gene delivery</t>
+          <t>Lung Delivery Studies Using siRNA Conjugated to TAT(48-60) and Penetratin Reveal Peptide Induced Reduction in Gene Expression and Induction of Innate Immunity</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>10.1016/j.jconrel.2009.01.024</t>
-[...6 lines deleted...]
-      </c>
+          <t>10.1021/bc070077d</t>
+        </is>
+      </c>
+      <c r="D284" t="inlineStr"/>
       <c r="E284" t="inlineStr">
         <is>
-          <t>Journal of Controlled Release</t>
+          <t>Bioconjugate Chemistry</t>
         </is>
       </c>
       <c r="F284" t="n">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="G284" t="inlineStr"/>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>PAPER000288</t>
+          <t>PAPER000284</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Reducible Micelleplexes are Stable Systems for Anti-miRNA Delivery in Cerebrospinal Fluid</t>
+          <t>Delivery of siRNA to the brain using a combination of nose-to-brain delivery and cell-penetrating peptide-modified nano-micelles</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>10.1021/acs.molpharmaceut.5b00933</t>
+          <t>10.1016/j.biomaterials.2013.08.036</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>27177352</t>
+          <t>23992922</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>Molecular Pharmaceutics</t>
+          <t>Biomaterials</t>
         </is>
       </c>
       <c r="F285" t="n">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="G285" t="inlineStr"/>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>PAPER000289</t>
+          <t>PAPER000285</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Self-Assisted Membrane-Penetrating Helical Polypeptides Mediate Anti-Inflammatory RNAi against Myocardial Ischemic Reperfusion (IR) Injury</t>
+          <t>Nose-to-brain delivery of BACE1 siRNA loaded in solid lipid nanoparticles for Alzheimer’s therapy</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>10.1039/c9bm00719a</t>
+          <t>10.1016/j.colsurfb.2017.01.031</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>31187803</t>
+          <t>28126681</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>Biomaterials Science</t>
+          <t>Colloids and Surfaces B: Biointerfaces</t>
         </is>
       </c>
       <c r="F286" t="n">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="G286" t="inlineStr"/>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>PAPER000290</t>
+          <t>PAPER000286</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>The nuclear concentration required for antisense oligonucleotide activity in myotonic dystrophy cells</t>
+          <t>A Novel Cell-penetrating Peptide, M918, for Efficient Delivery of Proteins and Peptide Nucleic Acids</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>10.1096/fj.201900263r</t>
+          <t>10.1038/sj.mt.6300255</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>31311315</t>
+          <t>17622242</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>The FASEB Journal</t>
+          <t>Molecular Therapy</t>
         </is>
       </c>
       <c r="F287" t="n">
-        <v>2019</v>
+        <v>2007</v>
       </c>
       <c r="G287" t="inlineStr"/>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>PAPER000291</t>
+          <t>PAPER000287</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Synthesis and antibacterial study of cell-penetrating peptide conjugated trifluoroacetyl and thioacetyl lysine modified peptides</t>
+          <t>Enhanced siRNA delivery into cells by exploiting the synergy between targeting ligands and cell-penetrating peptides</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>10.1016/j.ejmech.2021.113447</t>
+          <t>10.1016/j.biomaterials.2011.04.053</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>33892275</t>
+          <t>21664689</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>European Journal of Medicinal Chemistry</t>
+          <t>Biomaterials</t>
         </is>
       </c>
       <c r="F288" t="n">
-        <v>2021</v>
+        <v>2011</v>
       </c>
       <c r="G288" t="inlineStr"/>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>PAPER000292</t>
+          <t>PAPER000288</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Characterization and evaluation of a peptide-based siRNA delivery system in vitro</t>
+          <t>Cationic microRNA-delivering nanovectors with bifunctional peptides for efficient treatment of PANC-1 xenograft model</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>10.1007/s13346-017-0371-x</t>
+          <t>10.1016/j.biomaterials.2012.12.016</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>28349343</t>
+          <t>23298779</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>Drug Delivery and Translational Research</t>
+          <t>Biomaterials</t>
         </is>
       </c>
       <c r="F289" t="n">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="G289" t="inlineStr"/>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>PAPER000293</t>
+          <t>PAPER000289</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Polyarginine-Mediated siRNA Delivery: A Mechanistic Study of Intracellular Trafficking of PCL-R15/siRNA Nanoplexes</t>
+          <t>Peptide/Cas9 nanostructures for ribonucleoprotein cell membrane transport and gene edition</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>10.1021/acs.molpharmaceut.0c00120</t>
+          <t>10.1039/c7sc03918b</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>32191042</t>
+          <t>29619166</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>Molecular Pharmaceutics</t>
+          <t>Chemical Science</t>
         </is>
       </c>
       <c r="F290" t="n">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="G290" t="inlineStr"/>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>PAPER000294</t>
+          <t>PAPER000290</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>COPA and SLC4A4 are Required for Cellular Entry of Arginine-Rich Peptides</t>
+          <t>Direct Translocation as Major Cellular Uptake for CADY Self-Assembling Peptide-Based Nanoparticles</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>10.1371/journal.pone.0086639</t>
+          <t>10.1371/journal.pone.0025924</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>24489756</t>
+          <t>21998722</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
           <t>PLoS ONE</t>
         </is>
       </c>
       <c r="F291" t="n">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="G291" t="inlineStr"/>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>PAPER000295</t>
+          <t>PAPER000291</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Renal-targeting peptide-microRNA nanocomplex for near IR imaging and therapy of renal ischemia/reperfusion injury</t>
+          <t>Nose-to-brain delivery of enveloped RNA - cell permeating peptide nanocomplexes for the treatment of neurodegenerative diseases</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>10.1016/j.jiec.2021.02.010</t>
-[...2 lines deleted...]
-      <c r="D292" t="inlineStr"/>
+          <t>10.1016/j.biomaterials.2019.119657</t>
+        </is>
+      </c>
+      <c r="D292" t="inlineStr">
+        <is>
+          <t>31837821</t>
+        </is>
+      </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>Journal of Industrial and Engineering Chemistry</t>
+          <t>Biomaterials</t>
         </is>
       </c>
       <c r="F292" t="n">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="G292" t="inlineStr"/>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>PAPER000296</t>
+          <t>PAPER000292</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Liposomes Incorporating Transferrin and Stearic Acid-modified Octa-arginine for siRNA Delivery</t>
+          <t>Magnetic Nanoparticle Assisted Self-assembly of Cell Penetrating Peptides-Oligonucleotides Complexes for Gene Delivery</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>10.21873/anticanres.11508</t>
+          <t>10.1038/s41598-017-09803-z</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>28373438</t>
+          <t>28831162</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>Anticancer Research</t>
+          <t>Scientific Reports</t>
         </is>
       </c>
       <c r="F293" t="n">
         <v>2017</v>
       </c>
       <c r="G293" t="inlineStr"/>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>PAPER000297</t>
+          <t>PAPER000293</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>On the Cellular Uptake and Membrane Effect of the Multifunctional Peptide, TatLK15</t>
+          <t>Melittin derived peptides for nanoparticle based siRNA transfection</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>10.1002/jps.23778</t>
+          <t>10.1016/j.biomaterials.2013.01.037</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>24218116</t>
+          <t>23380356</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>Journal of Pharmaceutical Sciences</t>
+          <t>Biomaterials</t>
         </is>
       </c>
       <c r="F294" t="n">
         <v>2013</v>
       </c>
       <c r="G294" t="inlineStr"/>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>PAPER000298</t>
+          <t>PAPER000294</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Targeted melanoma therapy: High-efficiency siRNA delivery with R8-PEI dissolvable microneedles</t>
+          <t>Development of an Efficient Transdermal Delivery System of Small Interfering RNA Using Functional Peptides, Tat and AT-1002</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>10.1016/j.ijpharm.2025.125516</t>
+          <t>10.1248/cpb.59.196</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>40139450</t>
+          <t>21297299</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>International Journal of Pharmaceutics</t>
+          <t>Chemical and Pharmaceutical Bulletin</t>
         </is>
       </c>
       <c r="F295" t="n">
-        <v>2025</v>
+        <v>2011</v>
       </c>
       <c r="G295" t="inlineStr"/>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>PAPER000300</t>
+          <t>PAPER000295</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Cell penetrating PNA constructs regulate galanin receptor levels and modify pain transmission in vivo</t>
+          <t>Impact of different cell penetrating peptides on the efficacy of antisense therapeutics for targeting intracellular pathogens</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>doi.org/10.1038/nbt0998-857</t>
+          <t>10.1038/srep20832</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>9743120</t>
+          <t>26860980</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>Nature Biotechnology</t>
+          <t>Scientific Reports</t>
         </is>
       </c>
       <c r="F296" t="n">
-        <v>1998</v>
+        <v>2016</v>
       </c>
       <c r="G296" t="inlineStr"/>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>PAPER000302</t>
+          <t>PAPER000296</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Lung Delivery Studies Using siRNA Conjugated to TAT(48-60) and Penetratin Reveal Peptide Induced Reduction in Gene Expression and Induction of Innate Immunity</t>
+          <t>Cell penetrating peptide conjugated bioreducible polymer for siRNA delivery</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>10.1021/bc070077d</t>
+          <t>10.1016/j.biomaterials.2011.03.058</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>17711319</t>
+          <t>21501867</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>Bioconjugate Chemistry</t>
+          <t>Biomaterials</t>
         </is>
       </c>
       <c r="F297" t="n">
-        <v>2007</v>
+        <v>2011</v>
       </c>
       <c r="G297" t="inlineStr"/>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>PAPER000303</t>
+          <t>PAPER000297</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Delivery of siRNA to the brain using a combination of nose-to-brain delivery and cell-penetrating peptide-modified nano-micelles</t>
+          <t>Insight into the Cellular Uptake Mechanism of a Secondary Amphipathic Cell-Penetrating Peptide for siRNA Delivery</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>10.1016/j.biomaterials.2013.08.036</t>
+          <t>10.1021/bi901791x</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>23992922</t>
+          <t>20302329</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>Biomaterials</t>
+          <t>Biochemistry</t>
         </is>
       </c>
       <c r="F298" t="n">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="G298" t="inlineStr"/>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>PAPER000304</t>
+          <t>PAPER000298</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Nose-to-brain delivery of BACE1 siRNA loaded in solid lipid nanoparticles for Alzheimer’s therapy</t>
+          <t>Delivery of therapeutic shRNA and siRNA by Tat fusion peptide targeting bcr–abl fusion gene in Chronic Myeloid Leukemia cells</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>10.1016/j.colsurfb.2017.01.031</t>
+          <t>10.1016/j.jconrel.2010.04.011</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>28126681</t>
+          <t>20403398</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>Colloids and Surfaces B: Biointerfaces</t>
+          <t>Journal of Controlled Release</t>
         </is>
       </c>
       <c r="F299" t="n">
-        <v>2017</v>
+        <v>2010</v>
       </c>
       <c r="G299" t="inlineStr"/>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>PAPER000305</t>
+          <t>PAPER000299</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>A Novel Cell-penetrating Peptide, M918, for Efficient Delivery of Proteins and Peptide Nucleic Acids</t>
+          <t>Engineered Proteinticles for Targeted Delivery of siRNA to Cancer Cells</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>10.1038/sj.mt.6300255</t>
-[...6 lines deleted...]
-      </c>
+          <t>10.1002/adfm.201403680</t>
+        </is>
+      </c>
+      <c r="D300" t="inlineStr"/>
       <c r="E300" t="inlineStr">
         <is>
-          <t>Molecular Therapy</t>
+          <t>Advanced Functional Materials</t>
         </is>
       </c>
       <c r="F300" t="n">
-        <v>2007</v>
+        <v>2015</v>
       </c>
       <c r="G300" t="inlineStr"/>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>PAPER000306</t>
+          <t>PAPER000300</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Enhanced siRNA delivery into cells by exploiting the synergy between targeting ligands and cell-penetrating peptides</t>
+          <t>iRGD-guided Tumor-penetrating Nanocomplexes for Therapeutic siRNA Delivery to Pancreatic Cancer</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>10.1016/j.biomaterials.2011.04.053</t>
+          <t>10.1158/1535-7163.mct-17-1090</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>21664689</t>
+          <t>30097486</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
-          <t>Biomaterials</t>
+          <t>Molecular Cancer Therapeutics</t>
         </is>
       </c>
       <c r="F301" t="n">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="G301" t="inlineStr"/>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>PAPER000307</t>
+          <t>PAPER000301</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>Cationic microRNA-delivering nanovectors with bifunctional peptides for efficient treatment of PANC-1 xenograft model</t>
+          <t>Fine Tuning of Core–Shell Structure of Hyaluronic Acid/Cell-Penetrating Peptides/siRNA Nanoparticles for Enhanced Gene Delivery to Macrophages in Antiatherosclerotic Therapy</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>10.1016/j.biomaterials.2012.12.016</t>
+          <t>10.1021/acs.biomac.8b00501</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>23298779</t>
+          <t>29641895</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
-          <t>Biomaterials</t>
+          <t>Biomacromolecules</t>
         </is>
       </c>
       <c r="F302" t="n">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="G302" t="inlineStr"/>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>PAPER000308</t>
+          <t>PAPER000302</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>Quantitatively determined uptake of cell-penetrating peptides in non-mammalian cells with an evaluation of degradation and antimicrobial effects</t>
+          <t>Rational Design of a Biomimetic Cell Penetrating Peptide Library</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>10.1016/j.peptides.2006.01.006</t>
+          <t>10.1021/nn4027382</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>16500001</t>
+          <t>24047542</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>Peptides</t>
+          <t>ACS Nano</t>
         </is>
       </c>
       <c r="F303" t="n">
-        <v>2006</v>
+        <v>2013</v>
       </c>
       <c r="G303" t="inlineStr"/>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>PAPER000309</t>
+          <t>PAPER000303</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Peptide/Cas9 nanostructures for ribonucleoprotein cell membrane transport and gene edition</t>
+          <t>Co-delivery of EGFR and BRD4 siRNA by cell-penetrating peptides-modified redox-responsive complex in triple negative breast cancer cells</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>10.1039/c7sc03918b</t>
+          <t>10.1016/j.lfs.2020.118886</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>29619166</t>
+          <t>33310044</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t>Chemical Science</t>
+          <t>Life Sciences</t>
         </is>
       </c>
       <c r="F304" t="n">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="G304" t="inlineStr"/>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>PAPER000310</t>
+          <t>PAPER000304</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Direct Translocation as Major Cellular Uptake for CADY Self-Assembling Peptide-Based Nanoparticles</t>
+          <t>Serum Stability and Physicochemical Characterization of a Novel Amphipathic Peptide C6M1 for SiRNA Delivery</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>10.1371/journal.pone.0025924</t>
+          <t>10.1371/journal.pone.0097797</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>21998722</t>
+          <t>24831131</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
           <t>PLoS ONE</t>
         </is>
       </c>
       <c r="F305" t="n">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="G305" t="inlineStr"/>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>PAPER000311</t>
+          <t>PAPER000305</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Nose-to-brain delivery of enveloped RNA - cell permeating peptide nanocomplexes for the treatment of neurodegenerative diseases</t>
+          <t>A Dual-Ligand Liposomal System Composed of a Cell-Penetrating Peptide and a Mitochondrial RNA Aptamer Synergistically Facilitates Cellular Uptake and Mitochondrial Targeting</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>10.1016/j.biomaterials.2019.119657</t>
+          <t>10.1016/j.xphs.2016.03.002</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>31837821</t>
+          <t>27056631</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t>Biomaterials</t>
+          <t>Journal of Pharmaceutical Sciences</t>
         </is>
       </c>
       <c r="F306" t="n">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="G306" t="inlineStr"/>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>PAPER000312</t>
+          <t>PAPER000306</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Magnetic Nanoparticle Assisted Self-assembly of Cell Penetrating Peptides-Oligonucleotides Complexes for Gene Delivery</t>
+          <t>Effective In Vivo Topical Delivery of siRNA and Gene Silencing in Intact Corneal Epithelium Using a Modified Cell-Penetrating Peptide</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>10.1038/s41598-017-09803-z</t>
+          <t>10.1016/j.omtn.2019.07.017</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>28831162</t>
+          <t>31476668</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>Scientific Reports</t>
+          <t>Molecular Therapy - Nucleic Acids</t>
         </is>
       </c>
       <c r="F307" t="n">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="G307" t="inlineStr"/>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>PAPER000313</t>
+          <t>PAPER000307</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>Melittin derived peptides for nanoparticle based siRNA transfection</t>
+          <t>Self-Assembling Peptide-Based Nanoparticles for siRNA Delivery in Primary Cell Lines</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>10.1016/j.biomaterials.2013.01.037</t>
+          <t>10.1002/smll.201102413</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>23380356</t>
+          <t>22514050</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>Biomaterials</t>
+          <t>Small</t>
         </is>
       </c>
       <c r="F308" t="n">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="G308" t="inlineStr"/>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>PAPER000314</t>
+          <t>PAPER000308</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Development of an Efficient Transdermal Delivery System of Small Interfering RNA Using Functional Peptides, Tat and AT-1002</t>
+          <t>Antibody-siRNA conjugates (ARCs) using multifunctional peptide as a tumor enzyme cleavable linker mediated effective intracellular delivery of siRNA</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>10.1248/cpb.59.196</t>
+          <t>10.1016/j.ijpharm.2021.120940</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>21297299</t>
+          <t>34310959</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>Chemical and Pharmaceutical Bulletin</t>
+          <t>International Journal of Pharmaceutics</t>
         </is>
       </c>
       <c r="F309" t="n">
-        <v>2011</v>
+        <v>2021</v>
       </c>
       <c r="G309" t="inlineStr"/>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>PAPER000315</t>
+          <t>PAPER000309</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Impact of different cell penetrating peptides on the efficacy of antisense therapeutics for targeting intracellular pathogens</t>
+          <t>Bi-specific splice-switching PMO oligonucleotides conjugated via a single peptide active in a mouse model of Duchenne muscular dystrophy</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>10.1038/srep20832</t>
+          <t>10.1093/nar/gku1256</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>26860980</t>
+          <t>25468897</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>Scientific Reports</t>
+          <t>Nucleic Acids Research</t>
         </is>
       </c>
       <c r="F310" t="n">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="G310" t="inlineStr"/>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>PAPER000316</t>
+          <t>PAPER000310</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Cell penetrating peptide conjugated bioreducible polymer for siRNA delivery</t>
+          <t>Cell-Penetrating Peptide-Modified Graphene Oxide Nanoparticles Loaded with Rictor siRNA for the Treatment of Triple-Negative Breast Cancer</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>10.1016/j.biomaterials.2011.03.058</t>
+          <t>10.2147/dddt.s330059</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>21501867</t>
+          <t>34916779</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>Biomaterials</t>
+          <t>Drug Design, Development and Therapy</t>
         </is>
       </c>
       <c r="F311" t="n">
-        <v>2011</v>
+        <v>2021</v>
       </c>
       <c r="G311" t="inlineStr"/>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>PAPER000317</t>
+          <t>PAPER000311</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Insight into the Cellular Uptake Mechanism of a Secondary Amphipathic Cell-Penetrating Peptide for siRNA Delivery</t>
+          <t>Functional peptide nanocarriers for delivery of novel anti-RelA RNA interference agents as a topical treatment of atopic dermatitis</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>10.1021/bi901791x</t>
+          <t>10.1016/j.ijpharm.2015.05.003</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>20302329</t>
+          <t>25956048</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t>Biochemistry</t>
+          <t>International Journal of Pharmaceutics</t>
         </is>
       </c>
       <c r="F312" t="n">
-        <v>2010</v>
+        <v>2015</v>
       </c>
       <c r="G312" t="inlineStr"/>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>PAPER000318</t>
+          <t>PAPER000312</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Delivery of therapeutic shRNA and siRNA by Tat fusion peptide targeting bcr–abl fusion gene in Chronic Myeloid Leukemia cells</t>
+          <t>Targeted Activation of Cystic Fibrosis Transmembrane Conductance Regulator</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>10.1016/j.jconrel.2010.04.011</t>
+          <t>10.1016/j.ymthe.2019.07.002</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>20403398</t>
+          <t>31383454</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>Journal of Controlled Release</t>
+          <t>Molecular Therapy</t>
         </is>
       </c>
       <c r="F313" t="n">
-        <v>2010</v>
+        <v>2019</v>
       </c>
       <c r="G313" t="inlineStr"/>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>PAPER000319</t>
+          <t>PAPER000313</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>Engineered Proteinticles for Targeted Delivery of siRNA to Cancer Cells</t>
+          <t>A blood–brain barrier- and blood–brain tumor barrier-penetrating siRNA delivery system targeting gliomas for brain tumor immunotherapy</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>10.1002/adfm.201403680</t>
-[...2 lines deleted...]
-      <c r="D314" t="inlineStr"/>
+          <t>10.1016/j.jconrel.2024.04.006</t>
+        </is>
+      </c>
+      <c r="D314" t="inlineStr">
+        <is>
+          <t>38575072</t>
+        </is>
+      </c>
       <c r="E314" t="inlineStr">
         <is>
-          <t>Advanced Functional Materials</t>
+          <t>Journal of Controlled Release</t>
         </is>
       </c>
       <c r="F314" t="n">
-        <v>2015</v>
+        <v>2024</v>
       </c>
       <c r="G314" t="inlineStr"/>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>PAPER000320</t>
+          <t>PAPER000314</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>iRGD-guided Tumor-penetrating Nanocomplexes for Therapeutic siRNA Delivery to Pancreatic Cancer</t>
+          <t>siRNA delivery using amphipathic cell-penetrating peptides into human hepatoma cells</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>10.1158/1535-7163.mct-17-1090</t>
+          <t>10.1016/j.bmc.2020.115402</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>30097486</t>
+          <t>32146061</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t>Molecular Cancer Therapeutics</t>
+          <t>Bioorganic &amp;amp; Medicinal Chemistry</t>
         </is>
       </c>
       <c r="F315" t="n">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="G315" t="inlineStr"/>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>PAPER000321</t>
+          <t>PAPER000315</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Fine Tuning of Core–Shell Structure of Hyaluronic Acid/Cell-Penetrating Peptides/siRNA Nanoparticles for Enhanced Gene Delivery to Macrophages in Antiatherosclerotic Therapy</t>
+          <t>A New Amphipathic, Amino-Acid-Pairing (AAP) Peptide as siRNA Delivery Carrier: Physicochemical Characterization and in Vitro Uptake</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>10.1021/acs.biomac.8b00501</t>
+          <t>10.1021/jp3072553</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>29641895</t>
+          <t>23077976</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>Biomacromolecules</t>
+          <t>The Journal of Physical Chemistry B</t>
         </is>
       </c>
       <c r="F316" t="n">
-        <v>2018</v>
+        <v>2012</v>
       </c>
       <c r="G316" t="inlineStr"/>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>PAPER000322</t>
+          <t>PAPER000316</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Rational Design of a Biomimetic Cell Penetrating Peptide Library</t>
+          <t>Targeting glmS Ribozyme with Chimeric Antisense Oligonucleotides for Antibacterial Drug Development</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>10.1021/nn4027382</t>
+          <t>10.1021/acssynbio.1c00443</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>24047542</t>
+          <t>34734706</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>ACS Nano</t>
+          <t>ACS Synthetic Biology</t>
         </is>
       </c>
       <c r="F317" t="n">
-        <v>2013</v>
+        <v>2021</v>
       </c>
       <c r="G317" t="inlineStr"/>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>PAPER000323</t>
+          <t>PAPER000317</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Co-delivery of EGFR and BRD4 siRNA by cell-penetrating peptides-modified redox-responsive complex in triple negative breast cancer cells</t>
+          <t>Cell Targeting Peptide Conjugation to siRNA Polyplexes for Effective Gene Silencing in Cardiomyocytes</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>10.1016/j.lfs.2020.118886</t>
+          <t>10.1021/mp200589z</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>33310044</t>
+          <t>22452378</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t>Life Sciences</t>
+          <t>Molecular Pharmaceutics</t>
         </is>
       </c>
       <c r="F318" t="n">
-        <v>2021</v>
+        <v>2012</v>
       </c>
       <c r="G318" t="inlineStr"/>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>PAPER000324</t>
+          <t>PAPER000318</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Serum Stability and Physicochemical Characterization of a Novel Amphipathic Peptide C6M1 for SiRNA Delivery</t>
+          <t>Treatment of Colon Cancer by Degradable rrPPC Nano-Conjugates Delivered STAT3 siRNA</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>10.1371/journal.pone.0097797</t>
+          <t>10.2147/ijn.s277845</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>24831131</t>
+          <t>33324056</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t>PLoS ONE</t>
+          <t>International Journal of Nanomedicine</t>
         </is>
       </c>
       <c r="F319" t="n">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="G319" t="inlineStr"/>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>PAPER000325</t>
+          <t>PAPER000319</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>A Dual-Ligand Liposomal System Composed of a Cell-Penetrating Peptide and a Mitochondrial RNA Aptamer Synergistically Facilitates Cellular Uptake and Mitochondrial Targeting</t>
+          <t>Establishment of MicroRNA Delivery System by PP7 Bacteriophage-Like Particles Carrying Cell-Penetrating Peptide</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>10.1016/j.xphs.2016.03.002</t>
+          <t>10.1016/j.jbiosc.2017.03.012</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>27056631</t>
+          <t>28442387</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t>Journal of Pharmaceutical Sciences</t>
+          <t>Journal of Bioscience and Bioengineering</t>
         </is>
       </c>
       <c r="F320" t="n">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="G320" t="inlineStr"/>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>PAPER000326</t>
+          <t>PAPER000320</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Identification of a novel cell-penetrating peptide targeting human glioblastoma cell lines as a cancer-homing transporter</t>
+          <t>Cell-Penetrating Peptides Derived from Viral Capsid Proteins</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>10.1016/j.bbrc.2014.12.089</t>
+          <t>10.1094/mpmi-07-10-0147</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>25562654</t>
+          <t>21138375</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
-          <t>Biochemical and Biophysical Research Communications</t>
+          <t>Molecular Plant-Microbe Interactions®</t>
         </is>
       </c>
       <c r="F321" t="n">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="G321" t="inlineStr"/>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>PAPER000327</t>
+          <t>PAPER000321</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Effective In Vivo Topical Delivery of siRNA and Gene Silencing in Intact Corneal Epithelium Using a Modified Cell-Penetrating Peptide</t>
+          <t>Targeted OUM1/PTPRZ1 silencing and synergetic CDT/enhanced chemical therapy toward uveal melanoma based on a dual-modal imaging-guided manganese metal–organic framework nanoparticles</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>10.1016/j.omtn.2019.07.017</t>
+          <t>10.1186/s12951-022-01643-y</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>31476668</t>
+          <t>36335349</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
-          <t>Molecular Therapy - Nucleic Acids</t>
+          <t>Journal of Nanobiotechnology</t>
         </is>
       </c>
       <c r="F322" t="n">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="G322" t="inlineStr"/>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>PAPER000328</t>
+          <t>PAPER000322</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Self-Assembling Peptide-Based Nanoparticles for siRNA Delivery in Primary Cell Lines</t>
+          <t>Improved method for synthesis of low molecular weight protamine–siRNA conjugate</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>10.1002/smll.201102413</t>
+          <t>10.1016/j.apsb.2017.11.011</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>22514050</t>
+          <t>29872628</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
-          <t>Small</t>
+          <t>Acta Pharmaceutica Sinica B</t>
         </is>
       </c>
       <c r="F323" t="n">
-        <v>2012</v>
+        <v>2018</v>
       </c>
       <c r="G323" t="inlineStr"/>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>PAPER000329</t>
+          <t>PAPER000323</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>Antibody-siRNA conjugates (ARCs) using multifunctional peptide as a tumor enzyme cleavable linker mediated effective intracellular delivery of siRNA</t>
+          <t>Highly penetrating nanobubble polymer enhances LINC00511-siRNA delivery for improving the chemosensitivity of triple-negative breast cancer</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>10.1016/j.ijpharm.2021.120940</t>
+          <t>10.1097/cad.0000000000000985</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>34310959</t>
+          <t>32826414</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t>International Journal of Pharmaceutics</t>
+          <t>Anti-Cancer Drugs</t>
         </is>
       </c>
       <c r="F324" t="n">
         <v>2021</v>
       </c>
       <c r="G324" t="inlineStr"/>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>PAPER000330</t>
+          <t>PAPER000324</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Bi-specific splice-switching PMO oligonucleotides conjugated via a single peptide active in a mouse model of Duchenne muscular dystrophy</t>
+          <t>Trends in the Binding of Cell Penetrating Peptides to siRNA: A Molecular Docking Study</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>10.1093/nar/gku1256</t>
+          <t>10.1155/2017/1059216</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>25468897</t>
+          <t>28321253</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t>Nucleic Acids Research</t>
+          <t>Journal of Biophysics</t>
         </is>
       </c>
       <c r="F325" t="n">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="G325" t="inlineStr"/>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>PAPER000331</t>
+          <t>PAPER000325</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Cell-Penetrating Peptide-Modified Graphene Oxide Nanoparticles Loaded with Rictor siRNA for the Treatment of Triple-Negative Breast Cancer</t>
+          <t>TAT Peptides Mediated Small Interfering RNA Delivery to Huh-7 Cells and Efficiently Inhibited Hepatitis C Virus RNA Replication</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>10.2147/dddt.s330059</t>
+          <t>10.1159/000220597</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>34916779</t>
+          <t>19478527</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>Drug Design, Development and Therapy</t>
+          <t>Intervirology</t>
         </is>
       </c>
       <c r="F326" t="n">
-        <v>2021</v>
+        <v>2009</v>
       </c>
       <c r="G326" t="inlineStr"/>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>PAPER000332</t>
+          <t>PAPER000326</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Functional peptide nanocarriers for delivery of novel anti-RelA RNA interference agents as a topical treatment of atopic dermatitis</t>
+          <t>Tumor pH-functionalized and charge-tunable nanoparticles for the nucleus/cytoplasm-directed delivery of oxaliplatin and miRNA in head and neck cancer</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>10.1016/j.ijpharm.2015.05.003</t>
+          <t>10.1016/j.actbio.2022.09.027</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>25956048</t>
+          <t>36115656</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>International Journal of Pharmaceutics</t>
+          <t>Acta Biomaterialia</t>
         </is>
       </c>
       <c r="F327" t="n">
-        <v>2015</v>
+        <v>2022</v>
       </c>
       <c r="G327" t="inlineStr"/>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>PAPER000333</t>
+          <t>PAPER000327</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Targeted Activation of Cystic Fibrosis Transmembrane Conductance Regulator</t>
+          <t>Loading of cocktail siRNAs into extracellular vesicles via TAT-DRBD peptide for the treatment of castration-resistant prostate cancer</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>10.1016/j.ymthe.2019.07.002</t>
+          <t>10.1080/15384047.2021.2024040</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>31383454</t>
+          <t>35171081</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
-          <t>Molecular Therapy</t>
+          <t>Cancer Biology &amp;amp; Therapy</t>
         </is>
       </c>
       <c r="F328" t="n">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="G328" t="inlineStr"/>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>PAPER000334</t>
+          <t>PAPER000328</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>A blood–brain barrier- and blood–brain tumor barrier-penetrating siRNA delivery system targeting gliomas for brain tumor immunotherapy</t>
+          <t>siRNA suppression of hTERT using activatable cell-penetrating peptides in hepatoma cells</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>10.1016/j.jconrel.2024.04.006</t>
+          <t>10.1042/bsr20140145</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>38575072</t>
+          <t>25671640</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t>Journal of Controlled Release</t>
+          <t>Bioscience Reports</t>
         </is>
       </c>
       <c r="F329" t="n">
-        <v>2024</v>
+        <v>2015</v>
       </c>
       <c r="G329" t="inlineStr"/>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>PAPER000335</t>
+          <t>PAPER000329</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>siRNA delivery using amphipathic cell-penetrating peptides into human hepatoma cells</t>
+          <t>A pH-Responsive Nanoplatform Based on Fluorescent Conjugated Polymer Dots for Imaging-Guided Multitherapeutics Delivery and Combination Cancer Therapy</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>10.1016/j.bmc.2020.115402</t>
+          <t>10.1021/acsbiomaterials.1c01244</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>32146061</t>
+          <t>34866394</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t>Bioorganic &amp;amp; Medicinal Chemistry</t>
+          <t>ACS Biomaterials Science &amp;amp; Engineering</t>
         </is>
       </c>
       <c r="F330" t="n">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="G330" t="inlineStr"/>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>PAPER000336</t>
+          <t>PAPER000330</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>A New Amphipathic, Amino-Acid-Pairing (AAP) Peptide as siRNA Delivery Carrier: Physicochemical Characterization and in Vitro Uptake</t>
+          <t>Encapsulation of mRNA into Artificial Viral Capsids via Hybridization of a β-Annulus-dT20 Conjugate and the Poly(A) Tail of mRNA</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>10.1021/jp3072553</t>
-[...6 lines deleted...]
-      </c>
+          <t>10.3390/app10228004</t>
+        </is>
+      </c>
+      <c r="D331" t="inlineStr"/>
       <c r="E331" t="inlineStr">
         <is>
-          <t>The Journal of Physical Chemistry B</t>
+          <t>Applied Sciences</t>
         </is>
       </c>
       <c r="F331" t="n">
-        <v>2012</v>
+        <v>2020</v>
       </c>
       <c r="G331" t="inlineStr"/>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>PAPER000337</t>
+          <t>PAPER000331</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>Targeting glmS Ribozyme with Chimeric Antisense Oligonucleotides for Antibacterial Drug Development</t>
+          <t>Efficient delivery of miR-122 to regulate cholesterol metabolism using a non-covalent peptide-based strategy</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>10.1021/acssynbio.1c00443</t>
+          <t>10.3892/mmr.2013.1691</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>34734706</t>
+          <t>24065042</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>ACS Synthetic Biology</t>
+          <t>Molecular Medicine Reports</t>
         </is>
       </c>
       <c r="F332" t="n">
-        <v>2021</v>
+        <v>2013</v>
       </c>
       <c r="G332" t="inlineStr"/>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>PAPER000338</t>
+          <t>PAPER000332</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>Cell Targeting Peptide Conjugation to siRNA Polyplexes for Effective Gene Silencing in Cardiomyocytes</t>
+          <t>Enhanced CRISPR-Cas9 RNA system delivery using cell penetrating peptides-based nanoparticles for efficient in vitro and in vivo applications</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>10.1021/mp200589z</t>
+          <t>10.1016/j.jconrel.2024.11.008</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>22452378</t>
+          <t>39521064</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>Molecular Pharmaceutics</t>
+          <t>Journal of Controlled Release</t>
         </is>
       </c>
       <c r="F333" t="n">
-        <v>2012</v>
+        <v>2024</v>
       </c>
       <c r="G333" t="inlineStr"/>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>PAPER000339</t>
+          <t>PAPER000333</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Treatment of Colon Cancer by Degradable rrPPC Nano-Conjugates Delivered STAT3 siRNA</t>
+          <t>Surface-Engineered Mucus Penetrating Nucleic Acid Delivery Systems with Cell Penetrating Peptides for the Lungs</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>10.2147/ijn.s277845</t>
+          <t>10.1021/acs.molpharmaceut.1c00770</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>33324056</t>
+          <t>35333535</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
-          <t>International Journal of Nanomedicine</t>
+          <t>Molecular Pharmaceutics</t>
         </is>
       </c>
       <c r="F334" t="n">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="G334" t="inlineStr"/>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>PAPER000340</t>
+          <t>PAPER000334</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Establishment of MicroRNA Delivery System by PP7 Bacteriophage-Like Particles Carrying Cell-Penetrating Peptide</t>
+          <t>Macropinocytosis activated by oncogenic Dbl enables specific targeted delivery of Tat/pDNA nano-complexes into ovarian cancer cells</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>10.1016/j.jbiosc.2017.03.012</t>
+          <t>10.2147/ijn.s171361</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>28442387</t>
+          <t>30214196</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t>Journal of Bioscience and Bioengineering</t>
+          <t>International Journal of Nanomedicine</t>
         </is>
       </c>
       <c r="F335" t="n">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="G335" t="inlineStr"/>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>PAPER000341</t>
+          <t>PAPER000335</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Identification of a Novel Cell-Penetrating Peptide from Human Phosphatidate Phosphatase LPIN3</t>
+          <t>Targeting neuronal nitric oxide synthase by a cell penetrating peptide Tat-LK15/siRNA bioconjugate</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>10.1007/s10059-012-0284-y</t>
+          <t>10.1016/j.neulet.2017.04.045</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>23263658</t>
+          <t>28450191</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
-          <t>Molecules and Cells</t>
+          <t>Neuroscience Letters</t>
         </is>
       </c>
       <c r="F336" t="n">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="G336" t="inlineStr"/>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>PAPER000342</t>
+          <t>PAPER000336</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Cell-Penetrating Peptides Derived from Viral Capsid Proteins</t>
+          <t>Design and Evaluation of Endosomolytic Biocompatible Peptides as Carriers for siRNA Delivery</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>10.1094/mpmi-07-10-0147</t>
+          <t>10.1021/mp500429u</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>21138375</t>
+          <t>25378277</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
-          <t>Molecular Plant-Microbe Interactions®</t>
+          <t>Molecular Pharmaceutics</t>
         </is>
       </c>
       <c r="F337" t="n">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="G337" t="inlineStr"/>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>PAPER000343</t>
+          <t>PAPER000337</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Targeted OUM1/PTPRZ1 silencing and synergetic CDT/enhanced chemical therapy toward uveal melanoma based on a dual-modal imaging-guided manganese metal–organic framework nanoparticles</t>
+          <t>Biomaterial-Mediated Protein Expression Induced by Peptide-mRNA Nanoparticles Embedded in Lyophilized Collagen Scaffolds</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>10.1186/s12951-022-01643-y</t>
+          <t>10.3390/pharmaceutics14081619</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>36335349</t>
+          <t>36015245</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
-          <t>Journal of Nanobiotechnology</t>
+          <t>Pharmaceutics</t>
         </is>
       </c>
       <c r="F338" t="n">
         <v>2022</v>
       </c>
       <c r="G338" t="inlineStr"/>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>PAPER000344</t>
+          <t>PAPER000338</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Improved method for synthesis of low molecular weight protamine–siRNA conjugate</t>
+          <t>Hexokinase II-Derived Cell-Penetrating Peptide Mediates Delivery of MicroRNA Mimic for Cancer-Selective Cytotoxicity</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>10.1016/j.apsb.2017.11.011</t>
+          <t>10.1021/acs.biochem.0c00141</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>29872628</t>
+          <t>32491855</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
-          <t>Acta Pharmaceutica Sinica B</t>
+          <t>Biochemistry</t>
         </is>
       </c>
       <c r="F339" t="n">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="G339" t="inlineStr"/>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>PAPER000345</t>
+          <t>PAPER000339</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Highly penetrating nanobubble polymer enhances LINC00511-siRNA delivery for improving the chemosensitivity of triple-negative breast cancer</t>
+          <t>α-Aminoisobutyric Acid-Containing Amphipathic Helical Peptide–Cyclic RGD Conjugation as a Potential Drug Delivery System for MicroRNA Replacement Therapy in Vitro</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>10.1097/cad.0000000000000985</t>
+          <t>10.1021/acs.molpharmaceut.9b00680</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>32826414</t>
+          <t>31596588</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
-          <t>Anti-Cancer Drugs</t>
+          <t>Molecular Pharmaceutics</t>
         </is>
       </c>
       <c r="F340" t="n">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="G340" t="inlineStr"/>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>PAPER000346</t>
+          <t>PAPER000340</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>Trends in the Binding of Cell Penetrating Peptides to siRNA: A Molecular Docking Study</t>
+          <t>Thyclotides, tetrahydrofuran-modified peptide nucleic acids that efficiently penetrate cells and inhibit microRNA-21</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>10.1155/2017/1059216</t>
+          <t>10.1093/nar/gkac864</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>28321253</t>
+          <t>36215040</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
-          <t>Journal of Biophysics</t>
+          <t>Nucleic Acids Research</t>
         </is>
       </c>
       <c r="F341" t="n">
-        <v>2017</v>
+        <v>2022</v>
       </c>
       <c r="G341" t="inlineStr"/>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>PAPER000347</t>
+          <t>PAPER000341</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>TAT Peptides Mediated Small Interfering RNA Delivery to Huh-7 Cells and Efficiently Inhibited Hepatitis C Virus RNA Replication</t>
+          <t>A Novel p19 Fusion Protein as a Delivery Agent for Short-interfering RNAs</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>10.1159/000220597</t>
+          <t>10.1038/mtna.2016.14</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>19478527</t>
+          <t>27045207</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
-          <t>Intervirology</t>
+          <t>Molecular Therapy - Nucleic Acids</t>
         </is>
       </c>
       <c r="F342" t="n">
-        <v>2009</v>
+        <v>2016</v>
       </c>
       <c r="G342" t="inlineStr"/>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>PAPER000348</t>
+          <t>PAPER000342</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>Tumor pH-functionalized and charge-tunable nanoparticles for the nucleus/cytoplasm-directed delivery of oxaliplatin and miRNA in head and neck cancer</t>
+          <t>Engineering a nano-drug delivery system to regulate m6A modification and enhance immunotherapy in gastric cancer</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>10.1016/j.actbio.2022.09.027</t>
+          <t>10.1016/j.actbio.2024.11.036</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>36115656</t>
+          <t>39581334</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
           <t>Acta Biomaterialia</t>
         </is>
       </c>
       <c r="F343" t="n">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="G343" t="inlineStr"/>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>PAPER000349</t>
+          <t>PAPER000343</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>Loading of cocktail siRNAs into extracellular vesicles via TAT-DRBD peptide for the treatment of castration-resistant prostate cancer</t>
+          <t>The osteogenic and angiogenic potential of microRNA-26a delivered via a non-viral delivery peptide for bone repair</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>10.1080/15384047.2021.2024040</t>
+          <t>10.1016/j.jconrel.2023.09.006</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>35171081</t>
+          <t>37673308</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
-          <t>Cancer Biology &amp;amp; Therapy</t>
+          <t>Journal of Controlled Release</t>
         </is>
       </c>
       <c r="F344" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G344" t="inlineStr"/>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>PAPER000350</t>
+          <t>PAPER000344</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>siRNA suppression of hTERT using activatable cell-penetrating peptides in hepatoma cells</t>
+          <t>PepFect14 mediates the delivery of mRNA into human primary keratinocytes and in vivo</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>10.1042/bsr20140145</t>
+          <t>10.3389/fphar.2023.1219761</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>25671640</t>
+          <t>37521463</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
-          <t>Bioscience Reports</t>
+          <t>Frontiers in Pharmacology</t>
         </is>
       </c>
       <c r="F345" t="n">
-        <v>2015</v>
+        <v>2023</v>
       </c>
       <c r="G345" t="inlineStr"/>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>PAPER000351</t>
+          <t>PAPER000345</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>A pH-Responsive Nanoplatform Based on Fluorescent Conjugated Polymer Dots for Imaging-Guided Multitherapeutics Delivery and Combination Cancer Therapy</t>
+          <t>Design of a Biocompatible Hydroxyapatite-Based Nanovehicle for Efficient Delivery of Small Interference RNA into Mouse Embryonic Stem Cells</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>10.1021/acsbiomaterials.1c01244</t>
+          <t>10.1021/acs.molpharmaceut.0c00684</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>34866394</t>
+          <t>33464088</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
-          <t>ACS Biomaterials Science &amp;amp; Engineering</t>
+          <t>Molecular Pharmaceutics</t>
         </is>
       </c>
       <c r="F346" t="n">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="G346" t="inlineStr"/>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>PAPER000352</t>
+          <t>PAPER000346</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Encapsulation of mRNA into Artificial Viral Capsids via Hybridization of a β-Annulus-dT20 Conjugate and the Poly(A) Tail of mRNA</t>
+          <t>Discovery of peptides for ligand-mediated delivery of mRNA lipid nanoparticles to cystic fibrosis lung epithelia</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>10.3390/app10228004</t>
-[...2 lines deleted...]
-      <c r="D347" t="inlineStr"/>
+          <t>10.1016/j.omtn.2024.102375</t>
+        </is>
+      </c>
+      <c r="D347" t="inlineStr">
+        <is>
+          <t>39640013</t>
+        </is>
+      </c>
       <c r="E347" t="inlineStr">
         <is>
-          <t>Applied Sciences</t>
+          <t>Molecular Therapy Nucleic Acids</t>
         </is>
       </c>
       <c r="F347" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="G347" t="inlineStr"/>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>PAPER000353</t>
+          <t>PAPER000347</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Efficient delivery of miR-122 to regulate cholesterol metabolism using a non-covalent peptide-based strategy</t>
+          <t>Dual-mRNA Delivery Using Tumor Cell Lysate-Based Multifunctional Nanoparticles as an Efficient Colon Cancer Immunogene Therapy</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>10.3892/mmr.2013.1691</t>
+          <t>10.2147/ijn.s452548</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>24065042</t>
+          <t>38828196</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
-          <t>Molecular Medicine Reports</t>
+          <t>International Journal of Nanomedicine</t>
         </is>
       </c>
       <c r="F348" t="n">
-        <v>2013</v>
+        <v>2024</v>
       </c>
       <c r="G348" t="inlineStr"/>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>PAPER000354</t>
+          <t>PAPER000348</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Enhanced CRISPR-Cas9 RNA system delivery using cell penetrating peptides-based nanoparticles for efficient in vitro and in vivo applications</t>
+          <t>Targeting Listeria monocytogenes consensus sequence of internalin genes using an antisense molecule</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>10.1016/j.jconrel.2024.11.008</t>
+          <t>10.1016/j.micpath.2019.103689</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>39521064</t>
+          <t>31445122</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
-          <t>Journal of Controlled Release</t>
+          <t>Microbial Pathogenesis</t>
         </is>
       </c>
       <c r="F349" t="n">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="G349" t="inlineStr"/>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>PAPER000355</t>
+          <t>PAPER000349</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Surface-Engineered Mucus Penetrating Nucleic Acid Delivery Systems with Cell Penetrating Peptides for the Lungs</t>
+          <t>Photo inducible RNA interference using cell permeable protein carrier</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>10.1021/acs.molpharmaceut.1c00770</t>
+          <t>10.1093/nass/nrm064</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>35333535</t>
+          <t>18029619</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
-          <t>Molecular Pharmaceutics</t>
+          <t>Nucleic Acids Symposium Series</t>
         </is>
       </c>
       <c r="F350" t="n">
-        <v>2022</v>
+        <v>2007</v>
       </c>
       <c r="G350" t="inlineStr"/>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>PAPER000356</t>
+          <t>PAPER000350</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Macropinocytosis activated by oncogenic Dbl enables specific targeted delivery of Tat/pDNA nano-complexes into ovarian cancer cells</t>
+          <t>Use of cell cultures in vitro to assess the uptake of long dsRNA in plant cells</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>10.2147/ijn.s171361</t>
-[...6 lines deleted...]
-      </c>
+          <t>10.1007/s11627-022-10260-1</t>
+        </is>
+      </c>
+      <c r="D351" t="inlineStr"/>
       <c r="E351" t="inlineStr">
         <is>
-          <t>International Journal of Nanomedicine</t>
+          <t>In Vitro Cellular &amp;amp; Developmental Biology - Plant</t>
         </is>
       </c>
       <c r="F351" t="n">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="G351" t="inlineStr"/>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>PAPER000357</t>
+          <t>PAPER000351</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Targeting neuronal nitric oxide synthase by a cell penetrating peptide Tat-LK15/siRNA bioconjugate</t>
+          <t>Effect of small molecule signaling in PepFect14 transfection</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>10.1016/j.neulet.2017.04.045</t>
+          <t>10.1371/journal.pone.0228189</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>28450191</t>
+          <t>31999754</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
-          <t>Neuroscience Letters</t>
+          <t>PLOS ONE</t>
         </is>
       </c>
       <c r="F352" t="n">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="G352" t="inlineStr"/>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>PAPER000358</t>
+          <t>PAPER000352</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>Design and Evaluation of Endosomolytic Biocompatible Peptides as Carriers for siRNA Delivery</t>
+          <t>Supplementation With Cell-Penetrating Peptide-Conjugated Estrogen-Related Receptor β Improves the Formation of the Inner Cell Mass and the Development of Vitrified/Warmed Mouse Embryos</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>10.1021/mp500429u</t>
+          <t>10.1177/1933719116643594</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>25378277</t>
+          <t>27071961</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
-          <t>Molecular Pharmaceutics</t>
+          <t>Reproductive Sciences</t>
         </is>
       </c>
       <c r="F353" t="n">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="G353" t="inlineStr"/>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>PAPER000359</t>
+          <t>PAPER000353</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Biomaterial-Mediated Protein Expression Induced by Peptide-mRNA Nanoparticles Embedded in Lyophilized Collagen Scaffolds</t>
+          <t>Development of a cell-penetrating peptide-based nanocomplex for long-term delivery of intact mitochondrial DNA into epithelial cells</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>10.3390/pharmaceutics14081619</t>
+          <t>10.1016/j.omtn.2025.102449</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>36015245</t>
+          <t>39991470</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
-          <t>Pharmaceutics</t>
+          <t>Molecular Therapy Nucleic Acids</t>
         </is>
       </c>
       <c r="F354" t="n">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="G354" t="inlineStr"/>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>PAPER000360</t>
+          <t>PAPER000354</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>Hexokinase II-Derived Cell-Penetrating Peptide Mediates Delivery of MicroRNA Mimic for Cancer-Selective Cytotoxicity</t>
+          <t>Evaluating delivery of peptide nucleic acids to Gram-negative bacteria using membrane-active peptides</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>10.1021/acs.biochem.0c00141</t>
+          <t>10.1016/j.bmcl.2024.129993</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>32491855</t>
+          <t>39426432</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
-          <t>Biochemistry</t>
+          <t>Bioorganic &amp;amp; Medicinal Chemistry Letters</t>
         </is>
       </c>
       <c r="F355" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="G355" t="inlineStr"/>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>PAPER000361</t>
+          <t>PAPER000355</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>α-Aminoisobutyric Acid-Containing Amphipathic Helical Peptide–Cyclic RGD Conjugation as a Potential Drug Delivery System for MicroRNA Replacement Therapy in Vitro</t>
+          <t>Cell-penetrating peptide nanocomplexes enhanced cellular uptake of dsRNA in Sf9 cell line</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>10.1021/acs.molpharmaceut.9b00680</t>
-[...6 lines deleted...]
-      </c>
+          <t>10.14456/jcst.2021.30</t>
+        </is>
+      </c>
+      <c r="D356" t="inlineStr"/>
       <c r="E356" t="inlineStr">
         <is>
-          <t>Molecular Pharmaceutics</t>
+          <t>Journal of Current Science and Technology</t>
         </is>
       </c>
       <c r="F356" t="n">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="G356" t="inlineStr"/>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>PAPER000362</t>
+          <t>PAPER000356</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>Thyclotides, tetrahydrofuran-modified peptide nucleic acids that efficiently penetrate cells and inhibit microRNA-21</t>
+          <t>Synthesis of cell penetrating peptide sterol coupler and its liposome study on S-mRNA</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>10.1093/nar/gkac864</t>
+          <t>10.1016/j.ejmech.2023.115822</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>36215040</t>
+          <t>37793325</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
-          <t>Nucleic Acids Research</t>
+          <t>European Journal of Medicinal Chemistry</t>
         </is>
       </c>
       <c r="F357" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G357" t="inlineStr"/>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>PAPER000363</t>
+          <t>PAPER000357</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>A Novel p19 Fusion Protein as a Delivery Agent for Short-interfering RNAs</t>
+          <t>Multiscale modeling of the cellular uptake of C6 peptide-siRNA complexes</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>10.1038/mtna.2016.14</t>
+          <t>10.1016/j.compbiolchem.2022.107679</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>27045207</t>
+          <t>35462199</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
-          <t>Molecular Therapy - Nucleic Acids</t>
+          <t>Computational Biology and Chemistry</t>
         </is>
       </c>
       <c r="F358" t="n">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="G358" t="inlineStr"/>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>PAPER000364</t>
+          <t>PAPER000358</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>Engineering a nano-drug delivery system to regulate m6A modification and enhance immunotherapy in gastric cancer</t>
+          <t>A peptide conjugate enables systemic injection of the morpholino inducer and more durable induction of T3H38 ribozyme-controlled AAV transgene in mice</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>10.1016/j.actbio.2024.11.036</t>
+          <t>10.1038/s41434-025-00519-8</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>39581334</t>
+          <t>39939797</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
-          <t>Acta Biomaterialia</t>
+          <t>Gene Therapy</t>
         </is>
       </c>
       <c r="F359" t="n">
         <v>2025</v>
       </c>
       <c r="G359" t="inlineStr"/>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>PAPER000365</t>
+          <t>PAPER000359</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>The osteogenic and angiogenic potential of microRNA-26a delivered via a non-viral delivery peptide for bone repair</t>
+          <t>Low Molecular Weight Alginate Oligosaccharides as Alternatives to PEG for Enhancement of the Diffusion of Cationic Nanoparticles Through Cystic Fibrosis Mucus</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>10.1016/j.jconrel.2023.09.006</t>
+          <t>10.1002/adhm.202400510</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>37673308</t>
+          <t>39533498</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
-          <t>Journal of Controlled Release</t>
+          <t>Advanced Healthcare Materials</t>
         </is>
       </c>
       <c r="F360" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G360" t="inlineStr"/>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>PAPER000366</t>
+          <t>PAPER000360</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>PepFect14 mediates the delivery of mRNA into human primary keratinocytes and in vivo</t>
+          <t>Designing Cell Delivery Peptides and SARS-CoV-2-Targeting Small Interfering RNAs</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>10.3389/fphar.2023.1219761</t>
+          <t>10.1021/acs.molpharmaceut.3c00444</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>37521463</t>
+          <t>37941379</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
-          <t>Frontiers in Pharmacology</t>
+          <t>Molecular Pharmaceutics</t>
         </is>
       </c>
       <c r="F361" t="n">
         <v>2023</v>
       </c>
       <c r="G361" t="inlineStr"/>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>PAPER000367</t>
+          <t>PAPER000361</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>Design of a Biocompatible Hydroxyapatite-Based Nanovehicle for Efficient Delivery of Small Interference RNA into Mouse Embryonic Stem Cells</t>
+          <t>Enhanced Intracellular Delivery by Twisted CC-Loop Conformation in Cyclic Cell-Penetrating Peptides</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>10.1021/acs.molpharmaceut.0c00684</t>
+          <t>10.1021/acs.biomac.5c00378</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t>33464088</t>
+          <t>40590454</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
-          <t>Molecular Pharmaceutics</t>
+          <t>Biomacromolecules</t>
         </is>
       </c>
       <c r="F362" t="n">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="G362" t="inlineStr"/>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>PAPER000368</t>
+          <t>PAPER000362</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Discovery of peptides for ligand-mediated delivery of mRNA lipid nanoparticles to cystic fibrosis lung epithelia</t>
+          <t>A Novel Cell-Penetrating Peptide–VEGF siRNA Complex That Mediates Inhibition of Angiogenesis</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>10.1016/j.omtn.2024.102375</t>
+          <t>10.34133/bmr.0120</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>39640013</t>
+          <t>39780959</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
-          <t>Molecular Therapy Nucleic Acids</t>
+          <t>Biomaterials Research</t>
         </is>
       </c>
       <c r="F363" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G363" t="inlineStr"/>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>PAPER000369</t>
+          <t>PAPER000363</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>Dual-mRNA Delivery Using Tumor Cell Lysate-Based Multifunctional Nanoparticles as an Efficient Colon Cancer Immunogene Therapy</t>
+          <t>In silico optimized cell-penetrating peptides achieve transdermal siRNA delivery and regulate inflammatory environment in psoriasis</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>10.2147/ijn.s452548</t>
+          <t>10.1016/j.biomaterials.2025.123882</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>38828196</t>
+          <t>41343908</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
-          <t>International Journal of Nanomedicine</t>
+          <t>Biomaterials</t>
         </is>
       </c>
       <c r="F364" t="n">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="G364" t="inlineStr"/>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>PAPER000370</t>
+          <t>PAPER000364</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>Targeting Listeria monocytogenes consensus sequence of internalin genes using an antisense molecule</t>
+          <t>Selective peptide–guided transcytosis enhances extracellular vesicle–mediated siRNA delivery across the blood–brain barrier</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>10.1016/j.micpath.2019.103689</t>
+          <t>10.1016/j.jbc.2025.110942</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>31445122</t>
+          <t>41241103</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
-          <t>Microbial Pathogenesis</t>
+          <t>Journal of Biological Chemistry</t>
         </is>
       </c>
       <c r="F365" t="n">
-        <v>2019</v>
+        <v>2026</v>
       </c>
       <c r="G365" t="inlineStr"/>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>PAPER000371</t>
+          <t>PAPER000365</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>Photo inducible RNA interference using cell permeable protein carrier</t>
+          <t>Systematic design of DMBT1-derived peptides correlating physicochemical properties and sequence motifs with siRNA delivery and efficacy in cancer therapy</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>10.1093/nass/nrm064</t>
+          <t>10.1016/j.ebiom.2025.105012</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>18029619</t>
+          <t>41129852</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
-          <t>Nucleic Acids Symposium Series</t>
+          <t>eBioMedicine</t>
         </is>
       </c>
       <c r="F366" t="n">
-        <v>2007</v>
+        <v>2025</v>
       </c>
       <c r="G366" t="inlineStr"/>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>PAPER000372</t>
+          <t>PAPER000366</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>Use of cell cultures in vitro to assess the uptake of long dsRNA in plant cells</t>
+          <t>Cell-penetrating peptides-modified nanocarrier for efficient, batch and noninvasive embryonic transfection</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>10.1007/s11627-022-10260-1</t>
-[...2 lines deleted...]
-      <c r="D367" t="inlineStr"/>
+          <t>10.1016/j.colsurfb.2025.114965</t>
+        </is>
+      </c>
+      <c r="D367" t="inlineStr">
+        <is>
+          <t>40706097</t>
+        </is>
+      </c>
       <c r="E367" t="inlineStr">
         <is>
-          <t>In Vitro Cellular &amp;amp; Developmental Biology - Plant</t>
+          <t>Colloids and Surfaces B: Biointerfaces</t>
         </is>
       </c>
       <c r="F367" t="n">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="G367" t="inlineStr"/>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>PAPER000373</t>
+          <t>PAPER000367</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>Effect of small molecule signaling in PepFect14 transfection</t>
+          <t>Circadian-Tuned Peptide Drug/Gene Co-Delivery Nanocomplexes to Enhance Glioblastoma Targeting and Transfection</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>10.1371/journal.pone.0228189</t>
+          <t>10.3390/ijms26136130</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t>31999754</t>
+          <t>40649908</t>
         </is>
       </c>
       <c r="E368" t="inlineStr">
         <is>
-          <t>PLOS ONE</t>
+          <t>International Journal of Molecular Sciences</t>
         </is>
       </c>
       <c r="F368" t="n">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="G368" t="inlineStr"/>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>PAPER000374</t>
+          <t>PAPER000368</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>Supplementation With Cell-Penetrating Peptide-Conjugated Estrogen-Related Receptor β Improves the Formation of the Inner Cell Mass and the Development of Vitrified/Warmed Mouse Embryos</t>
+          <t>Arginine-rich hydrophobic polyethylenimine: Potent agent with simple components for nucleic acid delivery</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>10.1177/1933719116643594</t>
+          <t>10.1016/j.ijbiomac.2013.05.001</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>27071961</t>
+          <t>23680600</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
-          <t>Reproductive Sciences</t>
+          <t>International Journal of Biological Macromolecules</t>
         </is>
       </c>
       <c r="F369" t="n">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="G369" t="inlineStr"/>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>PAPER000375</t>
+          <t>PAPER000369</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>Development of a cell-penetrating peptide-based nanocomplex for long-term delivery of intact mitochondrial DNA into epithelial cells</t>
+          <t>Transdermal siRNA delivery by pH-switchable micelles with targeting effect suppress skin melanoma progression</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>10.1016/j.omtn.2025.102449</t>
+          <t>10.1016/j.jconrel.2020.03.023</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t>39991470</t>
+          <t>32194172</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
-          <t>Molecular Therapy Nucleic Acids</t>
+          <t>Journal of Controlled Release</t>
         </is>
       </c>
       <c r="F370" t="n">
-        <v>2025</v>
+        <v>2020</v>
       </c>
       <c r="G370" t="inlineStr"/>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>PAPER000376</t>
+          <t>PAPER000370</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>Evaluating delivery of peptide nucleic acids to Gram-negative bacteria using membrane-active peptides</t>
+          <t>Potent Protein Delivery into Mammalian Cells via a Supercharged Polypeptide</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>10.1016/j.bmcl.2024.129993</t>
+          <t>10.1021/jacs.8b10299</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>39426432</t>
+          <t>30398334</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
-          <t>Bioorganic &amp;amp; Medicinal Chemistry Letters</t>
+          <t>Journal of the American Chemical Society</t>
         </is>
       </c>
       <c r="F371" t="n">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="G371" t="inlineStr"/>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>PAPER000377</t>
+          <t>PAPER000371</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>Cell-penetrating peptide nanocomplexes enhanced cellular uptake of dsRNA in Sf9 cell line</t>
+          <t>Modification of Human Umbilical Cord Blood Stem Cells Using Polyethylenimine Combined with Modified TAT Peptide to Enhance BMP-2 Production</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>10.14456/jcst.2021.30</t>
-[...2 lines deleted...]
-      <c r="D372" t="inlineStr"/>
+          <t>10.1155/2017/2971413</t>
+        </is>
+      </c>
+      <c r="D372" t="inlineStr">
+        <is>
+          <t>28951869</t>
+        </is>
+      </c>
       <c r="E372" t="inlineStr">
         <is>
-          <t>Journal of Current Science and Technology</t>
+          <t>BioMed Research International</t>
         </is>
       </c>
       <c r="F372" t="n">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="G372" t="inlineStr"/>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>PAPER000378</t>
+          <t>PAPER000372</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>Synthesis of cell penetrating peptide sterol coupler and its liposome study on S-mRNA</t>
+          <t>Sequential delivery of VEGF siRNA and paclitaxel for PVN destruction, anti-angiogenesis, and tumor cell apoptosis via a multifunctional polymer micelle</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>10.1016/j.ejmech.2023.115822</t>
+          <t>10.1016/j.jconrel.2018.08.028</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t>37793325</t>
+          <t>30144476</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
-          <t>European Journal of Medicinal Chemistry</t>
+          <t>Journal of Controlled Release</t>
         </is>
       </c>
       <c r="F373" t="n">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="G373" t="inlineStr"/>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>PAPER000379</t>
+          <t>PAPER000373</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>Multiscale modeling of the cellular uptake of C6 peptide-siRNA complexes</t>
+          <t>NickFect type of cell-penetrating peptides present enhanced efficiency for microRNA-146a delivery into dendritic cells and during skin inflammation</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>10.1016/j.compbiolchem.2022.107679</t>
+          <t>10.1016/j.biomaterials.2020.120316</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t>35462199</t>
+          <t>32896817</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
-          <t>Computational Biology and Chemistry</t>
+          <t>Biomaterials</t>
         </is>
       </c>
       <c r="F374" t="n">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="G374" t="inlineStr"/>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>PAPER000380</t>
+          <t>PAPER000374</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>A peptide conjugate enables systemic injection of the morpholino inducer and more durable induction of T3H38 ribozyme-controlled AAV transgene in mice</t>
+          <t>Cell-Selective Delivery of MicroRNA with a MicroRNA–Peptide Conjugate Nanocomplex</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>10.1038/s41434-025-00519-8</t>
+          <t>10.1002/asia.201801396</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
-          <t>39939797</t>
+          <t>30354014</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
-          <t>Gene Therapy</t>
+          <t>Chemistry – An Asian Journal</t>
         </is>
       </c>
       <c r="F375" t="n">
-        <v>2025</v>
+        <v>2018</v>
       </c>
       <c r="G375" t="inlineStr"/>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>PAPER000381</t>
+          <t>PAPER000375</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>Low Molecular Weight Alginate Oligosaccharides as Alternatives to PEG for Enhancement of the Diffusion of Cationic Nanoparticles Through Cystic Fibrosis Mucus</t>
+          <t>Control of cancer stem cell like population by intracellular target identification followed by the treatment with peptide-siRNA complex</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>10.1002/adhm.202400510</t>
+          <t>10.1016/j.bbrc.2017.05.148</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t>39533498</t>
+          <t>28554844</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
-          <t>Advanced Healthcare Materials</t>
+          <t>Biochemical and Biophysical Research Communications</t>
         </is>
       </c>
       <c r="F376" t="n">
-        <v>2024</v>
+        <v>2017</v>
       </c>
       <c r="G376" t="inlineStr"/>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>PAPER000382</t>
+          <t>PAPER000376</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>Designing Cell Delivery Peptides and SARS-CoV-2-Targeting Small Interfering RNAs</t>
+          <t>Delivery of 2-5A cargo into living cells using the Tat cell penetrating peptide: 2-5A-tat</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>10.1021/acs.molpharmaceut.3c00444</t>
+          <t>10.1016/j.bmc.2006.07.058</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
-          <t>37941379</t>
+          <t>16908165</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
-          <t>Molecular Pharmaceutics</t>
+          <t>Bioorganic &amp;amp; Medicinal Chemistry</t>
         </is>
       </c>
       <c r="F377" t="n">
-        <v>2023</v>
+        <v>2006</v>
       </c>
       <c r="G377" t="inlineStr"/>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>PAPER000383</t>
+          <t>PAPER000377</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>Enhanced Intracellular Delivery by Twisted CC-Loop Conformation in Cyclic Cell-Penetrating Peptides</t>
+          <t>Comparison of Nanomaterials for Delivery of Double-Stranded RNA in Caenorhabditis elegans</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>10.1021/acs.biomac.5c00378</t>
+          <t>10.1021/acs.jafc.0c02840</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
-          <t>40590454</t>
+          <t>32610013</t>
         </is>
       </c>
       <c r="E378" t="inlineStr">
         <is>
-          <t>Biomacromolecules</t>
+          <t>Journal of Agricultural and Food Chemistry</t>
         </is>
       </c>
       <c r="F378" t="n">
-        <v>2025</v>
+        <v>2020</v>
       </c>
       <c r="G378" t="inlineStr"/>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>PAPER000384</t>
+          <t>PAPER000378</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>A Novel Cell-Penetrating Peptide–VEGF siRNA Complex That Mediates Inhibition of Angiogenesis</t>
+          <t>Peptide generated anisotropic gold nanoparticles as efficient siRNA vectors</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>10.34133/bmr.0120</t>
+          <t>10.1016/j.ijpharm.2019.04.007</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>39780959</t>
+          <t>30953762</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
-          <t>Biomaterials Research</t>
+          <t>International Journal of Pharmaceutics</t>
         </is>
       </c>
       <c r="F379" t="n">
-        <v>2025</v>
+        <v>2019</v>
       </c>
       <c r="G379" t="inlineStr"/>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>PAPER000385</t>
+          <t>PAPER000379</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>In silico optimized cell-penetrating peptides achieve transdermal siRNA delivery and regulate inflammatory environment in psoriasis</t>
+          <t>Cell Penetrating Peptide-Based Self-Assembly for PD-L1 Targeted Tumor Regression</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>10.1016/j.biomaterials.2025.123882</t>
+          <t>10.3390/ijms222413314</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
-          <t>41343908</t>
+          <t>34948105</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
-          <t>Biomaterials</t>
+          <t>International Journal of Molecular Sciences</t>
         </is>
       </c>
       <c r="F380" t="n">
-        <v>2026</v>
+        <v>2021</v>
       </c>
       <c r="G380" t="inlineStr"/>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>PAPER000386</t>
+          <t>PAPER000380</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>Selective peptide–guided transcytosis enhances extracellular vesicle–mediated siRNA delivery across the blood–brain barrier</t>
+          <t>Traceable Multifunctional Micellar Nanocarriers for Cancer-Targeted Co-delivery of MDR-1 siRNA and Doxorubicin</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>10.1016/j.jbc.2025.110942</t>
+          <t>10.1021/nn2013707</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
-          <t>41241103</t>
+          <t>21627074</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
-          <t>Journal of Biological Chemistry</t>
+          <t>ACS Nano</t>
         </is>
       </c>
       <c r="F381" t="n">
-        <v>2026</v>
+        <v>2011</v>
       </c>
       <c r="G381" t="inlineStr"/>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>PAPER000387</t>
+          <t>PAPER000381</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>Systematic design of DMBT1-derived peptides correlating physicochemical properties and sequence motifs with siRNA delivery and efficacy in cancer therapy</t>
+          <t>Systemic brain tumor delivery of synthetic protein nanoparticles for glioblastoma therapy</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>10.1016/j.ebiom.2025.105012</t>
+          <t>10.1038/s41467-020-19225-7</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
-          <t>41129852</t>
+          <t>33173024</t>
         </is>
       </c>
       <c r="E382" t="inlineStr">
         <is>
-          <t>eBioMedicine</t>
+          <t>Nature Communications</t>
         </is>
       </c>
       <c r="F382" t="n">
-        <v>2025</v>
+        <v>2020</v>
       </c>
       <c r="G382" t="inlineStr"/>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>PAPER000388</t>
+          <t>PAPER000382</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>Cell-penetrating peptides-modified nanocarrier for efficient, batch and noninvasive embryonic transfection</t>
+          <t>Cell-penetrating peptide conjugates of peptide nucleic acids as inhibitors of HIV-1 Tat-dependent trans-activation in cells</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>10.1016/j.colsurfb.2025.114965</t>
+          <t>10.1093/nar/gki991</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
-          <t>40706097</t>
+          <t>16321967</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
-          <t>Colloids and Surfaces B: Biointerfaces</t>
+          <t>Nucleic Acids Research</t>
         </is>
       </c>
       <c r="F383" t="n">
-        <v>2025</v>
+        <v>2005</v>
       </c>
       <c r="G383" t="inlineStr"/>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>PAPER000389</t>
+          <t>PAPER000383</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>Circadian-Tuned Peptide Drug/Gene Co-Delivery Nanocomplexes to Enhance Glioblastoma Targeting and Transfection</t>
+          <t>Synthesis of TAT peptide-tagged PEGylated chitosan nanoparticles for siRNA delivery targeting neurodegenerative diseases</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>10.3390/ijms26136130</t>
+          <t>10.1016/j.biomaterials.2012.10.013</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
-          <t>40649908</t>
+          <t>23140978</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
-          <t>International Journal of Molecular Sciences</t>
+          <t>Biomaterials</t>
         </is>
       </c>
       <c r="F384" t="n">
-        <v>2025</v>
+        <v>2013</v>
       </c>
       <c r="G384" t="inlineStr"/>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>PAPER000390</t>
+          <t>PAPER000384</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>Arginine-rich hydrophobic polyethylenimine: Potent agent with simple components for nucleic acid delivery</t>
+          <t>Systemic peptide-mediated oligonucleotide therapy improves long-term survival in spinal muscular atrophy</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>10.1016/j.ijbiomac.2013.05.001</t>
+          <t>10.1073/pnas.1605731113</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
-          <t>23680600</t>
+          <t>27621445</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
-          <t>International Journal of Biological Macromolecules</t>
+          <t>Proceedings of the National Academy of Sciences</t>
         </is>
       </c>
       <c r="F385" t="n">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="G385" t="inlineStr"/>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>PAPER000391</t>
+          <t>PAPER000385</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>Transdermal siRNA delivery by pH-switchable micelles with targeting effect suppress skin melanoma progression</t>
+          <t>Vectorization of morpholino oligomers by the (R-Ahx-R)4 peptide allows efficient splicing correction in the absence of endosomolytic agents</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>10.1016/j.jconrel.2020.03.023</t>
+          <t>10.1016/j.jconrel.2006.09.011</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
-          <t>32194172</t>
+          <t>17097177</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
           <t>Journal of Controlled Release</t>
         </is>
       </c>
       <c r="F386" t="n">
-        <v>2020</v>
+        <v>2006</v>
       </c>
       <c r="G386" t="inlineStr"/>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>PAPER000392</t>
+          <t>PAPER000386</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>Potent Protein Delivery into Mammalian Cells via a Supercharged Polypeptide</t>
+          <t>Cell-penetrating Peptide for Enhanced Delivery of Nucleic Acids and Drugs to Ocular Tissues</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>10.1021/jacs.8b10299</t>
+          <t>10.1038/sj.mt.6300324</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
-          <t>30398334</t>
+          <t>17923842</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
         <is>
-          <t>Journal of the American Chemical Society</t>
+          <t>Molecular Therapy</t>
         </is>
       </c>
       <c r="F387" t="n">
-        <v>2018</v>
+        <v>2008</v>
       </c>
       <c r="G387" t="inlineStr"/>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>PAPER000393</t>
+          <t>PAPER000387</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>Modification of Human Umbilical Cord Blood Stem Cells Using Polyethylenimine Combined with Modified TAT Peptide to Enhance BMP-2 Production</t>
+          <t>Reshaping Prostate Tumor Microenvironment To Suppress Metastasis via Cancer-Associated Fibroblast Inactivation with Peptide-Assembly-Based Nanosystem</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>10.1155/2017/2971413</t>
+          <t>10.1021/acsnano.9b04857</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
-          <t>28951869</t>
+          <t>31545587</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
-          <t>BioMed Research International</t>
+          <t>ACS Nano</t>
         </is>
       </c>
       <c r="F388" t="n">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="G388" t="inlineStr"/>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>PAPER000394</t>
+          <t>PAPER000388</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Sequential delivery of VEGF siRNA and paclitaxel for PVN destruction, anti-angiogenesis, and tumor cell apoptosis via a multifunctional polymer micelle</t>
+          <t>Prolongation of Life in Rats with Malignant Glioma by Intranasal siRNA/Drug Codelivery to the Brain with Cell-Penetrating Peptide-Modified Micelles</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>10.1016/j.jconrel.2018.08.028</t>
+          <t>10.1021/mp400644e</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
-          <t>30144476</t>
+          <t>24708261</t>
         </is>
       </c>
       <c r="E389" t="inlineStr">
         <is>
-          <t>Journal of Controlled Release</t>
+          <t>Molecular Pharmaceutics</t>
         </is>
       </c>
       <c r="F389" t="n">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="G389" t="inlineStr"/>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>PAPER000395</t>
+          <t>PAPER000389</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>NickFect type of cell-penetrating peptides present enhanced efficiency for microRNA-146a delivery into dendritic cells and during skin inflammation</t>
+          <t>Tumor Microenvironment-Responsive Multistaged Nanoplatform for Systemic RNAi and Cancer Therapy</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>10.1016/j.biomaterials.2020.120316</t>
+          <t>10.1021/acs.nanolett.7b01571</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
-          <t>32896817</t>
+          <t>28636389</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
-          <t>Biomaterials</t>
+          <t>Nano Letters</t>
         </is>
       </c>
       <c r="F390" t="n">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="G390" t="inlineStr"/>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>PAPER000396</t>
+          <t>PAPER000390</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>Cell-Selective Delivery of MicroRNA with a MicroRNA–Peptide Conjugate Nanocomplex</t>
+          <t>Crossing the blood-brain-barrier with nanoligand drug carriers self-assembled from a phage display peptide</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>10.1002/asia.201801396</t>
+          <t>10.1038/s41467-019-12554-2</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
-          <t>30354014</t>
+          <t>31604928</t>
         </is>
       </c>
       <c r="E391" t="inlineStr">
         <is>
-          <t>Chemistry – An Asian Journal</t>
+          <t>Nature Communications</t>
         </is>
       </c>
       <c r="F391" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="G391" t="inlineStr"/>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>PAPER000397</t>
+          <t>PAPER000391</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>Control of cancer stem cell like population by intracellular target identification followed by the treatment with peptide-siRNA complex</t>
+          <t>Graphene oxide nanosheets in complex with cell penetrating peptides for oligonucleotides delivery</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>10.1016/j.bbrc.2017.05.148</t>
+          <t>10.1016/j.bbagen.2017.07.002</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
-          <t>28554844</t>
+          <t>28689990</t>
         </is>
       </c>
       <c r="E392" t="inlineStr">
         <is>
-          <t>Biochemical and Biophysical Research Communications</t>
+          <t>Biochimica et Biophysica Acta (BBA) - General Subjects</t>
         </is>
       </c>
       <c r="F392" t="n">
         <v>2017</v>
       </c>
       <c r="G392" t="inlineStr"/>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>PAPER000398</t>
+          <t>PAPER000392</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>Delivery of 2-5A cargo into living cells using the Tat cell penetrating peptide: 2-5A-tat</t>
+          <t>Near-infrared boosted ROS responsive siRNA delivery and cancer therapy with sequentially peeled upconversion nano-onions</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>10.1016/j.bmc.2006.07.058</t>
+          <t>10.1016/j.biomaterials.2019.119501</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
-          <t>16908165</t>
+          <t>31561086</t>
         </is>
       </c>
       <c r="E393" t="inlineStr">
         <is>
-          <t>Bioorganic &amp;amp; Medicinal Chemistry</t>
+          <t>Biomaterials</t>
         </is>
       </c>
       <c r="F393" t="n">
-        <v>2006</v>
+        <v>2019</v>
       </c>
       <c r="G393" t="inlineStr"/>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>PAPER000399</t>
+          <t>PAPER000393</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>Comparison of Nanomaterials for Delivery of Double-Stranded RNA in Caenorhabditis elegans</t>
+          <t>Controlling fibrous capsule formation through long-term down-regulation of collagen type I (COL1A1) expression by nanofiber-mediated siRNA gene silencing</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>10.1021/acs.jafc.0c02840</t>
-[...6 lines deleted...]
-      </c>
+          <t>10.1016/j.actbio.2012.09.029</t>
+        </is>
+      </c>
+      <c r="D394" t="inlineStr"/>
       <c r="E394" t="inlineStr">
         <is>
-          <t>Journal of Agricultural and Food Chemistry</t>
+          <t>Acta Biomaterialia</t>
         </is>
       </c>
       <c r="F394" t="n">
-        <v>2020</v>
+        <v>2013</v>
       </c>
       <c r="G394" t="inlineStr"/>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>PAPER000400</t>
+          <t>PAPER000394</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>Peptide generated anisotropic gold nanoparticles as efficient siRNA vectors</t>
+          <t>Mixed Nanosized Polymeric Micelles as Promoter of Doxorubicin and miRNA-34a Co-Delivery Triggered by Dual Stimuli in Tumor Tissue</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>10.1016/j.ijpharm.2019.04.007</t>
+          <t>10.1002/smll.201600925</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
-          <t>30953762</t>
+          <t>27432595</t>
         </is>
       </c>
       <c r="E395" t="inlineStr">
         <is>
-          <t>International Journal of Pharmaceutics</t>
+          <t>Small</t>
         </is>
       </c>
       <c r="F395" t="n">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="G395" t="inlineStr"/>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>PAPER000401</t>
+          <t>PAPER000395</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>Cell Penetrating Peptide-Based Self-Assembly for PD-L1 Targeted Tumor Regression</t>
+          <t>Hyaluronic acid-modified cholesterol-conjugated cell-penetrating peptides for nose-to-brain siRNA delivery in glioma therapy</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>10.3390/ijms222413314</t>
+          <t>10.1016/j.jconrel.2021.08.019</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
-          <t>34948105</t>
+          <t>34391833</t>
         </is>
       </c>
       <c r="E396" t="inlineStr">
         <is>
-          <t>International Journal of Molecular Sciences</t>
+          <t>Journal of Controlled Release</t>
         </is>
       </c>
       <c r="F396" t="n">
         <v>2021</v>
       </c>
       <c r="G396" t="inlineStr"/>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>PAPER000402</t>
+          <t>PAPER000396</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>Traceable Multifunctional Micellar Nanocarriers for Cancer-Targeted Co-delivery of MDR-1 siRNA and Doxorubicin</t>
+          <t>Coated microneedles mediated intradermal delivery of octaarginine/BRAF siRNA nanocomplexes for anti-melanoma treatment</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>10.1021/nn2013707</t>
+          <t>10.1016/j.ijpharm.2018.10.043</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
-          <t>21627074</t>
+          <t>30347273</t>
         </is>
       </c>
       <c r="E397" t="inlineStr">
         <is>
-          <t>ACS Nano</t>
+          <t>International Journal of Pharmaceutics</t>
         </is>
       </c>
       <c r="F397" t="n">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="G397" t="inlineStr"/>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>PAPER000403</t>
+          <t>PAPER000397</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>Systemic brain tumor delivery of synthetic protein nanoparticles for glioblastoma therapy</t>
+          <t>Suppression of tumor growth by systemic delivery of anti-VEGF siRNA with cell-penetrating peptide-modified MPEG–PCL nanomicelles</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>10.1038/s41467-020-19225-7</t>
+          <t>10.1016/j.ejpb.2012.04.021</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
-          <t>33173024</t>
+          <t>22579732</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
-          <t>Nature Communications</t>
+          <t>European Journal of Pharmaceutics and Biopharmaceutics</t>
         </is>
       </c>
       <c r="F398" t="n">
-        <v>2020</v>
+        <v>2012</v>
       </c>
       <c r="G398" t="inlineStr"/>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>PAPER000404</t>
+          <t>PAPER000398</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>Cell-penetrating peptide conjugates of peptide nucleic acids as inhibitors of HIV-1 Tat-dependent trans-activation in cells</t>
+          <t>Novel miR-122 delivery system based on MS2 virus like particle surface displaying cell-penetrating peptide TAT for hepatocellular carcinoma</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>10.1093/nar/gki991</t>
+          <t>10.18632/oncotarget.10681</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
-          <t>16321967</t>
+          <t>27449085</t>
         </is>
       </c>
       <c r="E399" t="inlineStr">
         <is>
-          <t>Nucleic Acids Research</t>
+          <t>Oncotarget</t>
         </is>
       </c>
       <c r="F399" t="n">
-        <v>2005</v>
+        <v>2016</v>
       </c>
       <c r="G399" t="inlineStr"/>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>PAPER000405</t>
+          <t>PAPER000399</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>Synthesis of TAT peptide-tagged PEGylated chitosan nanoparticles for siRNA delivery targeting neurodegenerative diseases</t>
+          <t>Stealth and Fully-Laden Drug Carriers: Self-Assembled Nanogels Encapsulated with EGCG and siRNA</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>10.1016/j.biomaterials.2012.10.013</t>
+          <t>10.1021/acsami.7b19577</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
-          <t>23140978</t>
+          <t>29436217</t>
         </is>
       </c>
       <c r="E400" t="inlineStr">
         <is>
-          <t>Biomaterials</t>
+          <t>ACS Applied Materials &amp;amp; Interfaces</t>
         </is>
       </c>
       <c r="F400" t="n">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="G400" t="inlineStr"/>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>PAPER000406</t>
+          <t>PAPER000400</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>Systemic peptide-mediated oligonucleotide therapy improves long-term survival in spinal muscular atrophy</t>
+          <t>Systemic delivery of a peptide-linked morpholino oligonucleotide neutralizes mutant RNA toxicity in a mouse model of myotonic dystrophy</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>10.1073/pnas.1605731113</t>
+          <t>10.1089/nat.2012.0404</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
-          <t>27621445</t>
+          <t>23308382</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
-          <t>Proceedings of the National Academy of Sciences</t>
+          <t>Nucleic Acid Therapeutics</t>
         </is>
       </c>
       <c r="F401" t="n">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="G401" t="inlineStr"/>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>PAPER000407</t>
+          <t>PAPER000401</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>Vectorization of morpholino oligomers by the (R-Ahx-R)4 peptide allows efficient splicing correction in the absence of endosomolytic agents</t>
+          <t>Cellular delivery of a double-stranded oligonucleotide NFκB decoy by hybridization to complementary PNA linked to a cell-penetrating peptide</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>10.1016/j.jconrel.2006.09.011</t>
+          <t>10.1038/sj.gt.3302291</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
-          <t>17097177</t>
+          <t>15292915</t>
         </is>
       </c>
       <c r="E402" t="inlineStr">
         <is>
-          <t>Journal of Controlled Release</t>
+          <t>Gene Therapy</t>
         </is>
       </c>
       <c r="F402" t="n">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G402" t="inlineStr"/>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>PAPER000408</t>
+          <t>PAPER000402</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>Cell-penetrating Peptide for Enhanced Delivery of Nucleic Acids and Drugs to Ocular Tissues</t>
+          <t>Multistage pH-responsive codelivery liposomal platform for synergistic cancer therapy</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t>10.1038/sj.mt.6300324</t>
+          <t>10.1186/s12951-022-01383-z</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
-          <t>17923842</t>
+          <t>35366888</t>
         </is>
       </c>
       <c r="E403" t="inlineStr">
         <is>
-          <t>Molecular Therapy</t>
+          <t>Journal of Nanobiotechnology</t>
         </is>
       </c>
       <c r="F403" t="n">
-        <v>2008</v>
+        <v>2022</v>
       </c>
       <c r="G403" t="inlineStr"/>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>PAPER000409</t>
+          <t>PAPER000403</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>Reshaping Prostate Tumor Microenvironment To Suppress Metastasis via Cancer-Associated Fibroblast Inactivation with Peptide-Assembly-Based Nanosystem</t>
+          <t>Lipoprotein-biomimetic nanostructure enables tumor-targeted penetration delivery for enhanced photo-gene therapy towards glioma</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>10.1021/acsnano.9b04857</t>
+          <t>10.1016/j.bioactmat.2021.10.039</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
-          <t>31545587</t>
+          <t>35224309</t>
         </is>
       </c>
       <c r="E404" t="inlineStr">
         <is>
-          <t>ACS Nano</t>
+          <t>Bioactive Materials</t>
         </is>
       </c>
       <c r="F404" t="n">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="G404" t="inlineStr"/>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>PAPER000410</t>
+          <t>PAPER000404</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>Prolongation of Life in Rats with Malignant Glioma by Intranasal siRNA/Drug Codelivery to the Brain with Cell-Penetrating Peptide-Modified Micelles</t>
+          <t>Functionalized DMP-039 Hybrid Nanoparticle as a Novel mRNA Vector for Efficient Cancer Suicide Gene Therapy</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>10.1021/mp400644e</t>
+          <t>10.2147/ijn.s319092</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
-          <t>24708261</t>
+          <t>34366664</t>
         </is>
       </c>
       <c r="E405" t="inlineStr">
         <is>
-          <t>Molecular Pharmaceutics</t>
+          <t>International Journal of Nanomedicine</t>
         </is>
       </c>
       <c r="F405" t="n">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="G405" t="inlineStr"/>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>PAPER000411</t>
+          <t>PAPER000405</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>Tumor Microenvironment-Responsive Multistaged Nanoplatform for Systemic RNAi and Cancer Therapy</t>
+          <t>Cyclic Peptide-Capped Gold Nanoparticles for Enhanced siRNA Delivery</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>10.1021/acs.nanolett.7b01571</t>
+          <t>10.3390/molecules190913319</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
-          <t>28636389</t>
+          <t>25170952</t>
         </is>
       </c>
       <c r="E406" t="inlineStr">
         <is>
-          <t>Nano Letters</t>
+          <t>Molecules</t>
         </is>
       </c>
       <c r="F406" t="n">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="G406" t="inlineStr"/>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>PAPER000412</t>
+          <t>PAPER000406</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>Crossing the blood-brain-barrier with nanoligand drug carriers self-assembled from a phage display peptide</t>
+          <t>A cell-penetrating peptide enhances delivery and efficacy of phosphorodiamidate morpholino oligomers in mdx mice</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>10.1038/s41467-019-12554-2</t>
+          <t>10.1016/j.omtn.2022.08.019</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
-          <t>31604928</t>
+          <t>36189424</t>
         </is>
       </c>
       <c r="E407" t="inlineStr">
         <is>
-          <t>Nature Communications</t>
+          <t>Molecular Therapy - Nucleic Acids</t>
         </is>
       </c>
       <c r="F407" t="n">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="G407" t="inlineStr"/>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>PAPER000413</t>
+          <t>PAPER000407</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>siRNA and pharmacological inhibition of endocytic pathways to characterize the differential role of macropinocytosis and the actin cytoskeleton on cellular uptake of dextran and cationic cell penetrating peptides octaarginine (R8) and HIV-Tat</t>
+          <t>Blockade of HIF-1α and STAT3 by hyaluronate-conjugated TAT-chitosan-SPION nanoparticles loaded with siRNA molecules prevents tumor growth</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>10.1016/j.jconrel.2012.03.015</t>
+          <t>10.1016/j.nano.2021.102373</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
-          <t>22465675</t>
+          <t>33667724</t>
         </is>
       </c>
       <c r="E408" t="inlineStr">
         <is>
-          <t>Journal of Controlled Release</t>
+          <t>Nanomedicine: Nanotechnology, Biology and Medicine</t>
         </is>
       </c>
       <c r="F408" t="n">
-        <v>2012</v>
+        <v>2021</v>
       </c>
       <c r="G408" t="inlineStr"/>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>PAPER000414</t>
+          <t>PAPER000408</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>Graphene oxide nanosheets in complex with cell penetrating peptides for oligonucleotides delivery</t>
+          <t>Antisense peptide nucleic acids against ftsZ and efaA genes inhibit growth and biofilm formation of Enterococcus faecalis</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>10.1016/j.bbagen.2017.07.002</t>
+          <t>10.1016/j.micpath.2019.103907</t>
         </is>
       </c>
       <c r="D409" t="inlineStr">
         <is>
-          <t>28689990</t>
+          <t>31811888</t>
         </is>
       </c>
       <c r="E409" t="inlineStr">
         <is>
-          <t>Biochimica et Biophysica Acta (BBA) - General Subjects</t>
+          <t>Microbial Pathogenesis</t>
         </is>
       </c>
       <c r="F409" t="n">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="G409" t="inlineStr"/>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>PAPER000415</t>
+          <t>PAPER000409</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>Near-infrared boosted ROS responsive siRNA delivery and cancer therapy with sequentially peeled upconversion nano-onions</t>
+          <t>A non-covalent strategy combining cationic lipids and CPPs to enhance delivery of splice correcting oligonucleotides</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>10.1016/j.biomaterials.2019.119501</t>
+          <t>10.1016/j.jconrel.2010.03.021</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
-          <t>31561086</t>
+          <t>20362021</t>
         </is>
       </c>
       <c r="E410" t="inlineStr">
         <is>
-          <t>Biomaterials</t>
+          <t>Journal of Controlled Release</t>
         </is>
       </c>
       <c r="F410" t="n">
-        <v>2019</v>
+        <v>2010</v>
       </c>
       <c r="G410" t="inlineStr"/>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>PAPER000416</t>
+          <t>PAPER000410</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>Controlling fibrous capsule formation through long-term down-regulation of collagen type I (COL1A1) expression by nanofiber-mediated siRNA gene silencing</t>
+          <t>In Vivo Delivery of siRNAs Targeting EGFR and BRD4 Expression by Peptide-Modified Redox Responsive PEG–PEI Nanoparticles</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>10.1016/j.actbio.2012.09.029</t>
+          <t>10.1021/acs.molpharmaceut.1c00282</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
         <is>
-          <t>23036951</t>
+          <t>34591491</t>
         </is>
       </c>
       <c r="E411" t="inlineStr">
         <is>
-          <t>Acta Biomaterialia</t>
+          <t>Molecular Pharmaceutics</t>
         </is>
       </c>
       <c r="F411" t="n">
-        <v>2013</v>
+        <v>2021</v>
       </c>
       <c r="G411" t="inlineStr"/>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>PAPER000417</t>
+          <t>PAPER000411</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>Mixed Nanosized Polymeric Micelles as Promoter of Doxorubicin and miRNA-34a Co-Delivery Triggered by Dual Stimuli in Tumor Tissue</t>
+          <t>Targeting Listeria monocytogenes rpoA and rpoD genes using peptide nucleic acids</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>10.1002/smll.201600925</t>
+          <t>10.1089/nat.2013.0426</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
-          <t>27432595</t>
+          <t>23859300</t>
         </is>
       </c>
       <c r="E412" t="inlineStr">
         <is>
-          <t>Small</t>
+          <t>Nucleic Acid Therapeutics</t>
         </is>
       </c>
       <c r="F412" t="n">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="G412" t="inlineStr"/>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>PAPER000418</t>
+          <t>PAPER000412</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>Hyaluronic acid-modified cholesterol-conjugated cell-penetrating peptides for nose-to-brain siRNA delivery in glioma therapy</t>
+          <t>Bacterial outer membrane vesicle nanorobot</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>10.1016/j.jconrel.2021.08.019</t>
+          <t>10.1073/pnas.2403460121</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
-          <t>34391833</t>
+          <t>39008666</t>
         </is>
       </c>
       <c r="E413" t="inlineStr">
         <is>
-          <t>Journal of Controlled Release</t>
+          <t>Proceedings of the National Academy of Sciences</t>
         </is>
       </c>
       <c r="F413" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="G413" t="inlineStr"/>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>PAPER000419</t>
+          <t>PAPER000413</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>Coated microneedles mediated intradermal delivery of octaarginine/BRAF siRNA nanocomplexes for anti-melanoma treatment</t>
+          <t>Bioengineered Extracellular Membranous Nanovesicles for Efficient Small-Interfering RNA Delivery</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>10.1016/j.ijpharm.2018.10.043</t>
-[...6 lines deleted...]
-      </c>
+          <t>10.1002/adfm.201601430</t>
+        </is>
+      </c>
+      <c r="D414" t="inlineStr"/>
       <c r="E414" t="inlineStr">
         <is>
-          <t>International Journal of Pharmaceutics</t>
+          <t>Advanced Functional Materials</t>
         </is>
       </c>
       <c r="F414" t="n">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="G414" t="inlineStr"/>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>PAPER000420</t>
+          <t>PAPER000414</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>Suppression of tumor growth by systemic delivery of anti-VEGF siRNA with cell-penetrating peptide-modified MPEG–PCL nanomicelles</t>
+          <t>Transportan-derived cell-penetrating peptide delivers siRNA to inhibit replication of influenza virus in vivo</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>10.1016/j.ejpb.2012.04.021</t>
+          <t>10.2147/dddt.s195481</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
-          <t>22579732</t>
+          <t>31040643</t>
         </is>
       </c>
       <c r="E415" t="inlineStr">
         <is>
-          <t>European Journal of Pharmaceutics and Biopharmaceutics</t>
+          <t>Drug Design, Development and Therapy</t>
         </is>
       </c>
       <c r="F415" t="n">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="G415" t="inlineStr"/>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>PAPER000421</t>
+          <t>PAPER000415</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>Novel miR-122 delivery system based on MS2 virus like particle surface displaying cell-penetrating peptide TAT for hepatocellular carcinoma</t>
+          <t>Immobilization of HIV‐1 TAT peptide on gold nanoparticles: A feasible approach for siRNA delivery</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>10.18632/oncotarget.10681</t>
+          <t>10.1002/jcp.29105</t>
         </is>
       </c>
       <c r="D416" t="inlineStr">
         <is>
-          <t>27449085</t>
+          <t>31364167</t>
         </is>
       </c>
       <c r="E416" t="inlineStr">
         <is>
-          <t>Oncotarget</t>
+          <t>Journal of Cellular Physiology</t>
         </is>
       </c>
       <c r="F416" t="n">
-        <v>2016</v>
+        <v>2020</v>
       </c>
       <c r="G416" t="inlineStr"/>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>PAPER000422</t>
+          <t>PAPER000416</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>Stealth and Fully-Laden Drug Carriers: Self-Assembled Nanogels Encapsulated with EGCG and siRNA</t>
+          <t>Protein and siRNA delivery by transportan and transportan 10 into colorectal cancer cell lines</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>10.1021/acsami.7b19577</t>
+          <t>10.5603/fhc.a2014.0035</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
-          <t>29436217</t>
+          <t>25511292</t>
         </is>
       </c>
       <c r="E417" t="inlineStr">
         <is>
-          <t>ACS Applied Materials &amp;amp; Interfaces</t>
+          <t>Folia Histochemica et Cytobiologica</t>
         </is>
       </c>
       <c r="F417" t="n">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="G417" t="inlineStr"/>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>PAPER000423</t>
+          <t>PAPER000417</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>Systemic delivery of a peptide-linked morpholino oligonucleotide neutralizes mutant RNA toxicity in a mouse model of myotonic dystrophy</t>
+          <t>Enzyme-sensitive nanoparticles, smart TAT and cetuximab conjugated immunoliposomes to overcome multidrug resistance in breast cancer cells</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>10.1089/nat.2012.0404</t>
+          <t>10.1016/j.taap.2022.115989</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
-          <t>23308382</t>
+          <t>35314202</t>
         </is>
       </c>
       <c r="E418" t="inlineStr">
         <is>
-          <t>Nucleic Acid Therapeutics</t>
+          <t>Toxicology and Applied Pharmacology</t>
         </is>
       </c>
       <c r="F418" t="n">
-        <v>2013</v>
+        <v>2022</v>
       </c>
       <c r="G418" t="inlineStr"/>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>PAPER000424</t>
+          <t>PAPER000418</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>Cellular delivery of a double-stranded oligonucleotide NFκB decoy by hybridization to complementary PNA linked to a cell-penetrating peptide</t>
+          <t>Inhibition of SARS-CoV-2 in Vero cell cultures by peptide-conjugated morpholino oligomers</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>10.1038/sj.gt.3302291</t>
+          <t>10.1093/jac/dkaa460</t>
         </is>
       </c>
       <c r="D419" t="inlineStr">
         <is>
-          <t>15292915</t>
+          <t>33164048</t>
         </is>
       </c>
       <c r="E419" t="inlineStr">
         <is>
-          <t>Gene Therapy</t>
+          <t>Journal of Antimicrobial Chemotherapy</t>
         </is>
       </c>
       <c r="F419" t="n">
-        <v>2004</v>
+        <v>2021</v>
       </c>
       <c r="G419" t="inlineStr"/>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>PAPER000425</t>
+          <t>PAPER000419</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>Multistage pH-responsive codelivery liposomal platform for synergistic cancer therapy</t>
+          <t>Treatment of Melanoma by Nano-conjugate-Delivered Wee1 siRNA</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>10.1186/s12951-022-01383-z</t>
+          <t>10.1021/acs.molpharmaceut.1c00316</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
-          <t>35366888</t>
+          <t>34375118</t>
         </is>
       </c>
       <c r="E420" t="inlineStr">
         <is>
-          <t>Journal of Nanobiotechnology</t>
+          <t>Molecular Pharmaceutics</t>
         </is>
       </c>
       <c r="F420" t="n">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="G420" t="inlineStr"/>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>PAPER000426</t>
+          <t>PAPER000420</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>Lipoprotein-biomimetic nanostructure enables tumor-targeted penetration delivery for enhanced photo-gene therapy towards glioma</t>
+          <t>Nanogels Enable Efficient miRNA Delivery and Target Gene Downregulation in Transfection-Resistant Multiple Myeloma Cells</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>10.1016/j.bioactmat.2021.10.039</t>
+          <t>10.1021/acs.biomac.8b01553</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
-          <t>35224309</t>
+          <t>30571914</t>
         </is>
       </c>
       <c r="E421" t="inlineStr">
         <is>
-          <t>Bioactive Materials</t>
+          <t>Biomacromolecules</t>
         </is>
       </c>
       <c r="F421" t="n">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="G421" t="inlineStr"/>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>PAPER000427</t>
+          <t>PAPER000421</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>Functionalized DMP-039 Hybrid Nanoparticle as a Novel mRNA Vector for Efficient Cancer Suicide Gene Therapy</t>
+          <t>Tumor-Penetrating Delivery of siRNA against TNFα to Human Vestibular Schwannomas</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>10.2147/ijn.s319092</t>
+          <t>10.1038/s41598-017-13032-9</t>
         </is>
       </c>
       <c r="D422" t="inlineStr">
         <is>
-          <t>34366664</t>
+          <t>29018206</t>
         </is>
       </c>
       <c r="E422" t="inlineStr">
         <is>
-          <t>International Journal of Nanomedicine</t>
+          <t>Scientific Reports</t>
         </is>
       </c>
       <c r="F422" t="n">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="G422" t="inlineStr"/>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>PAPER000428</t>
+          <t>PAPER000422</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>Cyclic Peptide-Capped Gold Nanoparticles for Enhanced siRNA Delivery</t>
+          <t>Co-Polymer Carrier with Dual Advantages of Cartilage-Penetrating and Targeting Improves Delivery and Efficacy of MicroRNA Treatment of Osteoarthritis</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>10.3390/molecules190913319</t>
+          <t>10.1002/adhm.202202143</t>
         </is>
       </c>
       <c r="D423" t="inlineStr">
         <is>
-          <t>25170952</t>
+          <t>36511367</t>
         </is>
       </c>
       <c r="E423" t="inlineStr">
         <is>
-          <t>Molecules</t>
+          <t>Advanced Healthcare Materials</t>
         </is>
       </c>
       <c r="F423" t="n">
-        <v>2014</v>
+        <v>2022</v>
       </c>
       <c r="G423" t="inlineStr"/>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>PAPER000429</t>
+          <t>PAPER000423</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>A cell-penetrating peptide enhances delivery and efficacy of phosphorodiamidate morpholino oligomers in mdx mice</t>
+          <t>Modularized Gold Nanocarriers for TAT-Mediated Delivery of siRNA</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>10.1016/j.omtn.2022.08.019</t>
-[...6 lines deleted...]
-      </c>
+          <t>10.1002/smll.201602473</t>
+        </is>
+      </c>
+      <c r="D424" t="inlineStr"/>
       <c r="E424" t="inlineStr">
         <is>
-          <t>Molecular Therapy - Nucleic Acids</t>
+          <t>Small</t>
         </is>
       </c>
       <c r="F424" t="n">
-        <v>2022</v>
+        <v>2016</v>
       </c>
       <c r="G424" t="inlineStr"/>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>PAPER000430</t>
+          <t>PAPER000424</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>Blockade of HIF-1α and STAT3 by hyaluronate-conjugated TAT-chitosan-SPION nanoparticles loaded with siRNA molecules prevents tumor growth</t>
+          <t>The promoted delivery of RRM2 siRNA to vascular smooth muscle cells through liposome-polycation-DNA complex conjugated with cell penetrating peptides</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>10.1016/j.nano.2021.102373</t>
+          <t>10.1016/j.biopha.2018.03.068</t>
         </is>
       </c>
       <c r="D425" t="inlineStr">
         <is>
-          <t>33667724</t>
+          <t>29710515</t>
         </is>
       </c>
       <c r="E425" t="inlineStr">
         <is>
-          <t>Nanomedicine: Nanotechnology, Biology and Medicine</t>
+          <t>Biomedicine &amp;amp; Pharmacotherapy</t>
         </is>
       </c>
       <c r="F425" t="n">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="G425" t="inlineStr"/>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>PAPER000431</t>
+          <t>PAPER000425</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>Antisense peptide nucleic acids against ftsZ and efaA genes inhibit growth and biofilm formation of Enterococcus faecalis</t>
+          <t>A cell-penetrating phospholamban-specific RNA aptamer enhances Ca2+ transients and contractile function in cardiomyocytes</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>10.1016/j.micpath.2019.103907</t>
+          <t>10.1016/j.yjmcc.2014.09.006</t>
         </is>
       </c>
       <c r="D426" t="inlineStr">
         <is>
-          <t>31811888</t>
+          <t>25240642</t>
         </is>
       </c>
       <c r="E426" t="inlineStr">
         <is>
-          <t>Microbial Pathogenesis</t>
+          <t>Journal of Molecular and Cellular Cardiology</t>
         </is>
       </c>
       <c r="F426" t="n">
-        <v>2020</v>
+        <v>2014</v>
       </c>
       <c r="G426" t="inlineStr"/>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>PAPER000432</t>
+          <t>PAPER000426</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>A non-covalent strategy combining cationic lipids and CPPs to enhance delivery of splice correcting oligonucleotides</t>
+          <t>Effect of HIV-1 TAT Peptide Fusion on 5′ mRNA Cap Analogs Cell Membrane Permeability and Translation Inhibition</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>10.1016/j.jconrel.2010.03.021</t>
+          <t>10.1021/acs.bioconjchem.0c00080</t>
         </is>
       </c>
       <c r="D427" t="inlineStr">
         <is>
-          <t>20362021</t>
+          <t>32227927</t>
         </is>
       </c>
       <c r="E427" t="inlineStr">
         <is>
-          <t>Journal of Controlled Release</t>
+          <t>Bioconjugate Chemistry</t>
         </is>
       </c>
       <c r="F427" t="n">
-        <v>2010</v>
+        <v>2020</v>
       </c>
       <c r="G427" t="inlineStr"/>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>PAPER000433</t>
+          <t>PAPER000427</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>In Vivo Delivery of siRNAs Targeting EGFR and BRD4 Expression by Peptide-Modified Redox Responsive PEG–PEI Nanoparticles</t>
+          <t>Synthesis and Studies on Cell-Penetrating Peptides</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>10.1021/acs.molpharmaceut.1c00282</t>
+          <t>10.1021/bc900005j</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
-          <t>34591491</t>
+          <t>19552459</t>
         </is>
       </c>
       <c r="E428" t="inlineStr">
         <is>
-          <t>Molecular Pharmaceutics</t>
+          <t>Bioconjugate Chemistry</t>
         </is>
       </c>
       <c r="F428" t="n">
-        <v>2021</v>
+        <v>2009</v>
       </c>
       <c r="G428" t="inlineStr"/>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>PAPER000434</t>
+          <t>PAPER000428</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>Targeting Listeria monocytogenes rpoA and rpoD genes using peptide nucleic acids</t>
+          <t>Targeting Cytokine Expression in Glial Cells by Cellular Delivery of an NF-κB Decoy</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>10.1089/nat.2013.0426</t>
+          <t>10.1385/jmn/31:03:209</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
         <is>
-          <t>23859300</t>
+          <t>17726227</t>
         </is>
       </c>
       <c r="E429" t="inlineStr">
         <is>
-          <t>Nucleic Acid Therapeutics</t>
+          <t>Journal of Molecular Neuroscience</t>
         </is>
       </c>
       <c r="F429" t="n">
-        <v>2013</v>
+        <v>2007</v>
       </c>
       <c r="G429" t="inlineStr"/>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>PAPER000435</t>
+          <t>PAPER000429</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>Bacterial outer membrane vesicle nanorobot</t>
+          <t>DG9-conjugated morpholino rescues phenotype in SMA mice by reaching the CNS via a subcutaneous administration</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>10.1073/pnas.2403460121</t>
+          <t>10.1172/jci.insight.160516</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
-          <t>39008666</t>
+          <t>36719755</t>
         </is>
       </c>
       <c r="E430" t="inlineStr">
         <is>
-          <t>Proceedings of the National Academy of Sciences</t>
+          <t>JCI Insight</t>
         </is>
       </c>
       <c r="F430" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="G430" t="inlineStr"/>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>PAPER000436</t>
+          <t>PAPER000430</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>Bioengineered Extracellular Membranous Nanovesicles for Efficient Small-Interfering RNA Delivery</t>
+          <t>Delivery of siRNA Using Functionalized Gold Nanorods Enhances Anti-Osteosarcoma Efficacy</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>10.1002/adfm.201601430</t>
-[...2 lines deleted...]
-      <c r="D431" t="inlineStr"/>
+          <t>10.3389/fphar.2021.799588</t>
+        </is>
+      </c>
+      <c r="D431" t="inlineStr">
+        <is>
+          <t>34987409</t>
+        </is>
+      </c>
       <c r="E431" t="inlineStr">
         <is>
-          <t>Advanced Functional Materials</t>
+          <t>Frontiers in Pharmacology</t>
         </is>
       </c>
       <c r="F431" t="n">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="G431" t="inlineStr"/>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>PAPER000437</t>
+          <t>PAPER000431</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>Transportan-derived cell-penetrating peptide delivers siRNA to inhibit replication of influenza virus in vivo</t>
+          <t>RNase non-sensitive and endocytosis independent siRNA delivery system</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>10.2147/dddt.s195481</t>
+          <t>10.1039/c3nr01183f</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
-          <t>31040643</t>
+          <t>23812036</t>
         </is>
       </c>
       <c r="E432" t="inlineStr">
         <is>
-          <t>Drug Design, Development and Therapy</t>
+          <t>Nanoscale</t>
         </is>
       </c>
       <c r="F432" t="n">
-        <v>2019</v>
+        <v>2013</v>
       </c>
       <c r="G432" t="inlineStr"/>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>PAPER000438</t>
+          <t>PAPER000432</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>Immobilization of HIV‐1 TAT peptide on gold nanoparticles: A feasible approach for siRNA delivery</t>
+          <t>Protein Expression Correlates Linearly with mRNA Dose over Up to Five Orders of Magnitude In Vitro and In Vivo</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>10.1002/jcp.29105</t>
+          <t>10.3390/biomedicines9050511</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
-          <t>31364167</t>
+          <t>34063094</t>
         </is>
       </c>
       <c r="E433" t="inlineStr">
         <is>
-          <t>Journal of Cellular Physiology</t>
+          <t>Biomedicines</t>
         </is>
       </c>
       <c r="F433" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="G433" t="inlineStr"/>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>PAPER000439</t>
+          <t>PAPER000433</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>Protein and siRNA delivery by transportan and transportan 10 into colorectal cancer cell lines</t>
+          <t>Multifunctional elastin-like polypeptide nanocarriers for efficient miRNA delivery in cancer therapy</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>10.5603/fhc.a2014.0035</t>
+          <t>10.1186/s12951-024-02559-5</t>
         </is>
       </c>
       <c r="D434" t="inlineStr">
         <is>
-          <t>25511292</t>
+          <t>38802812</t>
         </is>
       </c>
       <c r="E434" t="inlineStr">
         <is>
-          <t>Folia Histochemica et Cytobiologica</t>
+          <t>Journal of Nanobiotechnology</t>
         </is>
       </c>
       <c r="F434" t="n">
-        <v>2014</v>
+        <v>2024</v>
       </c>
       <c r="G434" t="inlineStr"/>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>PAPER000440</t>
+          <t>PAPER000434</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>Enzyme-sensitive nanoparticles, smart TAT and cetuximab conjugated immunoliposomes to overcome multidrug resistance in breast cancer cells</t>
+          <t>Development of non-viral vectors for neuronal-targeted delivery of CRISPR-Cas9 RNA-proteins</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>10.1016/j.taap.2022.115989</t>
+          <t>10.1039/d2bm00368f</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
-          <t>35314202</t>
+          <t>35880637</t>
         </is>
       </c>
       <c r="E435" t="inlineStr">
         <is>
-          <t>Toxicology and Applied Pharmacology</t>
+          <t>Biomaterials Science</t>
         </is>
       </c>
       <c r="F435" t="n">
         <v>2022</v>
       </c>
       <c r="G435" t="inlineStr"/>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>PAPER000441</t>
+          <t>PAPER000435</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>Inhibition of SARS-CoV-2 in Vero cell cultures by peptide-conjugated morpholino oligomers</t>
+          <t>In Vivo Follow-Up of Gene Inhibition in Solid Tumors Using Peptide-Based Nanoparticles for siRNA Delivery</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>10.1093/jac/dkaa460</t>
+          <t>10.3390/pharmaceutics13050749</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
-          <t>33164048</t>
+          <t>34069377</t>
         </is>
       </c>
       <c r="E436" t="inlineStr">
         <is>
-          <t>Journal of Antimicrobial Chemotherapy</t>
+          <t>Pharmaceutics</t>
         </is>
       </c>
       <c r="F436" t="n">
         <v>2021</v>
       </c>
       <c r="G436" t="inlineStr"/>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>PAPER000442</t>
+          <t>PAPER000436</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>Treatment of Melanoma by Nano-conjugate-Delivered Wee1 siRNA</t>
+          <t>Chemical conjugation of an mRNA cap analogue with a cell-penetrating peptide as a potential membrane permeable translation inhibitor</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>10.1021/acs.molpharmaceut.1c00316</t>
-[...6 lines deleted...]
-      </c>
+          <t>10.1016/j.tetlet.2013.11.069</t>
+        </is>
+      </c>
+      <c r="D437" t="inlineStr"/>
       <c r="E437" t="inlineStr">
         <is>
-          <t>Molecular Pharmaceutics</t>
+          <t>Tetrahedron Letters</t>
         </is>
       </c>
       <c r="F437" t="n">
-        <v>2021</v>
+        <v>2014</v>
       </c>
       <c r="G437" t="inlineStr"/>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>PAPER000443</t>
+          <t>PAPER000437</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>Nanogels Enable Efficient miRNA Delivery and Target Gene Downregulation in Transfection-Resistant Multiple Myeloma Cells</t>
+          <t>Immortalized Canine Dystrophic Myoblast Cell Lines for Development of Peptide-Conjugated Splice-Switching Oligonucleotides</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>10.1021/acs.biomac.8b01553</t>
+          <t>10.1089/nat.2020.0907</t>
         </is>
       </c>
       <c r="D438" t="inlineStr">
         <is>
-          <t>30571914</t>
+          <t>33567244</t>
         </is>
       </c>
       <c r="E438" t="inlineStr">
         <is>
-          <t>Biomacromolecules</t>
+          <t>Nucleic Acid Therapeutics</t>
         </is>
       </c>
       <c r="F438" t="n">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="G438" t="inlineStr"/>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>PAPER000444</t>
+          <t>PAPER000438</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>Tumor-Penetrating Delivery of siRNA against TNFα to Human Vestibular Schwannomas</t>
+          <t>EGFP-Based Protein Nanoparticles with Cell-Penetrating Peptide for Efficient siRNA Delivery</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>10.1038/s41598-017-13032-9</t>
+          <t>10.1002/mabi.201500163</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
-          <t>29018206</t>
+          <t>26109167</t>
         </is>
       </c>
       <c r="E439" t="inlineStr">
         <is>
-          <t>Scientific Reports</t>
+          <t>Macromolecular Bioscience</t>
         </is>
       </c>
       <c r="F439" t="n">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="G439" t="inlineStr"/>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>PAPER000445</t>
+          <t>PAPER000439</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>Co-Polymer Carrier with Dual Advantages of Cartilage-Penetrating and Targeting Improves Delivery and Efficacy of MicroRNA Treatment of Osteoarthritis</t>
+          <t>Carrier PNA for shRNA delivery into cells</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>10.1002/adhm.202202143</t>
+          <t>10.1016/j.bmcl.2009.05.031</t>
         </is>
       </c>
       <c r="D440" t="inlineStr">
         <is>
-          <t>36511367</t>
+          <t>19481448</t>
         </is>
       </c>
       <c r="E440" t="inlineStr">
         <is>
-          <t>Advanced Healthcare Materials</t>
+          <t>Bioorganic &amp;amp; Medicinal Chemistry Letters</t>
         </is>
       </c>
       <c r="F440" t="n">
-        <v>2022</v>
+        <v>2009</v>
       </c>
       <c r="G440" t="inlineStr"/>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>PAPER000446</t>
+          <t>PAPER000440</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>Modularized Gold Nanocarriers for TAT-Mediated Delivery of siRNA</t>
+          <t>Role of nuclear localization signals in the DNA delivery function of Chikungunya virus capsid protein</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>10.1002/smll.201602473</t>
-[...2 lines deleted...]
-      <c r="D441" t="inlineStr"/>
+          <t>10.1016/j.abb.2021.108822</t>
+        </is>
+      </c>
+      <c r="D441" t="inlineStr">
+        <is>
+          <t>33722536</t>
+        </is>
+      </c>
       <c r="E441" t="inlineStr">
         <is>
-          <t>Small</t>
+          <t>Archives of Biochemistry and Biophysics</t>
         </is>
       </c>
       <c r="F441" t="n">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="G441" t="inlineStr"/>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>PAPER000447</t>
+          <t>PAPER000441</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>The promoted delivery of RRM2 siRNA to vascular smooth muscle cells through liposome-polycation-DNA complex conjugated with cell penetrating peptides</t>
+          <t>Macrophage membrane-reversibly camouflaged nanotherapeutics accelerate fracture healing by fostering MSCs recruitment and osteogenic differentiation</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>10.1016/j.biopha.2018.03.068</t>
+          <t>10.1186/s12951-024-02679-y</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
         <is>
-          <t>29710515</t>
+          <t>38997706</t>
         </is>
       </c>
       <c r="E442" t="inlineStr">
         <is>
-          <t>Biomedicine &amp;amp; Pharmacotherapy</t>
+          <t>Journal of Nanobiotechnology</t>
         </is>
       </c>
       <c r="F442" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="G442" t="inlineStr"/>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>PAPER000449</t>
+          <t>PAPER000442</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>A cell-penetrating phospholamban-specific RNA aptamer enhances Ca2+ transients and contractile function in cardiomyocytes</t>
+          <t>Tumor Cell Lysate-Based Multifunctional Nanoparticles Facilitate Enhanced mRNA Delivery and Immune Stimulation for Melanoma Gene Therapy</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>10.1016/j.yjmcc.2014.09.006</t>
+          <t>10.1021/acs.molpharmaceut.3c00826</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
-          <t>25240642</t>
+          <t>38079527</t>
         </is>
       </c>
       <c r="E443" t="inlineStr">
         <is>
-          <t>Journal of Molecular and Cellular Cardiology</t>
+          <t>Molecular Pharmaceutics</t>
         </is>
       </c>
       <c r="F443" t="n">
-        <v>2014</v>
+        <v>2024</v>
       </c>
       <c r="G443" t="inlineStr"/>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>PAPER000450</t>
+          <t>PAPER000443</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>Effect of HIV-1 TAT Peptide Fusion on 5′ mRNA Cap Analogs Cell Membrane Permeability and Translation Inhibition</t>
+          <t>TAT decorated siRNA polyplexes for inhalation delivery in anti-asthma therapy</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>10.1021/acs.bioconjchem.0c00080</t>
+          <t>10.1016/j.ejps.2023.106580</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
-          <t>32227927</t>
+          <t>37717668</t>
         </is>
       </c>
       <c r="E444" t="inlineStr">
         <is>
-          <t>Bioconjugate Chemistry</t>
+          <t>European Journal of Pharmaceutical Sciences</t>
         </is>
       </c>
       <c r="F444" t="n">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="G444" t="inlineStr"/>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>PAPER000451</t>
+          <t>PAPER000444</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>Synthesis and Studies on Cell-Penetrating Peptides</t>
+          <t>Novel peptide (RATH) mediated delivery of peptide nucleic acids for antiviral interventions</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>10.1021/bc900005j</t>
+          <t>10.1007/s00253-021-11502-9</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
-          <t>19552459</t>
+          <t>34427763</t>
         </is>
       </c>
       <c r="E445" t="inlineStr">
         <is>
-          <t>Bioconjugate Chemistry</t>
+          <t>Applied Microbiology and Biotechnology</t>
         </is>
       </c>
       <c r="F445" t="n">
-        <v>2009</v>
+        <v>2021</v>
       </c>
       <c r="G445" t="inlineStr"/>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>PAPER000452</t>
+          <t>PAPER000445</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>Targeting Cytokine Expression in Glial Cells by Cellular Delivery of an NF-κB Decoy</t>
+          <t>Neoantigen-specific mRNA/DC vaccines for effective anticancer immunotherapy</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>10.1385/jmn/31:03:209</t>
+          <t>10.1038/s41435-024-00305-3</t>
         </is>
       </c>
       <c r="D446" t="inlineStr">
         <is>
-          <t>17726227</t>
+          <t>39592852</t>
         </is>
       </c>
       <c r="E446" t="inlineStr">
         <is>
-          <t>Journal of Molecular Neuroscience</t>
+          <t>Genes &amp;amp; Immunity</t>
         </is>
       </c>
       <c r="F446" t="n">
-        <v>2007</v>
+        <v>2024</v>
       </c>
       <c r="G446" t="inlineStr"/>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>PAPER000453</t>
+          <t>PAPER000446</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>DG9-conjugated morpholino rescues phenotype in SMA mice by reaching the CNS via a subcutaneous administration</t>
+          <t>Intraocular siRNA Delivery Mediated by Penetratin Derivative to Silence Orthotopic Retinoblastoma Gene</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>10.1172/jci.insight.160516</t>
+          <t>10.3390/pharmaceutics15030745</t>
         </is>
       </c>
       <c r="D447" t="inlineStr">
         <is>
-          <t>36719755</t>
+          <t>36986605</t>
         </is>
       </c>
       <c r="E447" t="inlineStr">
         <is>
-          <t>JCI Insight</t>
+          <t>Pharmaceutics</t>
         </is>
       </c>
       <c r="F447" t="n">
         <v>2023</v>
       </c>
       <c r="G447" t="inlineStr"/>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>PAPER000454</t>
+          <t>PAPER000447</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>Delivery of siRNA Using Functionalized Gold Nanorods Enhances Anti-Osteosarcoma Efficacy</t>
+          <t>Comparison of Physicochemical Properties of LipoParticles as mRNA Carrier Prepared by Automated Microfluidic System and Bulk Method</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
-          <t>10.3389/fphar.2021.799588</t>
+          <t>10.3390/pharmaceutics14061297</t>
         </is>
       </c>
       <c r="D448" t="inlineStr">
         <is>
-          <t>34987409</t>
+          <t>35745869</t>
         </is>
       </c>
       <c r="E448" t="inlineStr">
         <is>
-          <t>Frontiers in Pharmacology</t>
+          <t>Pharmaceutics</t>
         </is>
       </c>
       <c r="F448" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="G448" t="inlineStr"/>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>PAPER000455</t>
+          <t>PAPER000448</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>RNase non-sensitive and endocytosis independent siRNA delivery system</t>
+          <t>Higher Order Architecture of Designer Peptides Forms Bioinspired 10 nm siRNA Delivery System</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>10.1039/c3nr01183f</t>
+          <t>10.1038/s41598-019-53462-1</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
-          <t>23812036</t>
+          <t>31728030</t>
         </is>
       </c>
       <c r="E449" t="inlineStr">
         <is>
-          <t>Nanoscale</t>
+          <t>Scientific Reports</t>
         </is>
       </c>
       <c r="F449" t="n">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="G449" t="inlineStr"/>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t>PAPER000456</t>
+          <t>PAPER000449</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>Protein Expression Correlates Linearly with mRNA Dose over Up to Five Orders of Magnitude In Vitro and In Vivo</t>
+          <t>Local Silencing of Connective Tissue Growth Factor by siRNA/Peptide Improves Dermal Collagen Arrangements</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>10.3390/biomedicines9050511</t>
+          <t>10.1007/s13770-018-0166-2</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
-          <t>34063094</t>
+          <t>30603590</t>
         </is>
       </c>
       <c r="E450" t="inlineStr">
         <is>
-          <t>Biomedicines</t>
+          <t>Tissue Engineering and Regenerative Medicine</t>
         </is>
       </c>
       <c r="F450" t="n">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="G450" t="inlineStr"/>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t>PAPER000457</t>
+          <t>PAPER000450</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>Multifunctional elastin-like polypeptide nanocarriers for efficient miRNA delivery in cancer therapy</t>
+          <t>Target-specific delivery of siRNA into hepatoma cells’ cytoplasm by bifunctional carrier peptide</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>10.1186/s12951-024-02559-5</t>
+          <t>10.1007/s13346-016-0348-1</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
-          <t>38802812</t>
+          <t>27896668</t>
         </is>
       </c>
       <c r="E451" t="inlineStr">
         <is>
-          <t>Journal of Nanobiotechnology</t>
+          <t>Drug Delivery and Translational Research</t>
         </is>
       </c>
       <c r="F451" t="n">
-        <v>2024</v>
+        <v>2017</v>
       </c>
       <c r="G451" t="inlineStr"/>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>PAPER000458</t>
+          <t>PAPER000451</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>Development of non-viral vectors for neuronal-targeted delivery of CRISPR-Cas9 RNA-proteins</t>
+          <t>Enhancing WRAP-Based Nanoparticles for Small Interfering Ribonucleic Acid Delivery in pH-Sensitive Environments</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>10.1039/d2bm00368f</t>
+          <t>10.1002/cmdc.202400885</t>
         </is>
       </c>
       <c r="D452" t="inlineStr">
         <is>
-          <t>35880637</t>
+          <t>40084851</t>
         </is>
       </c>
       <c r="E452" t="inlineStr">
         <is>
-          <t>Biomaterials Science</t>
+          <t>ChemMedChem</t>
         </is>
       </c>
       <c r="F452" t="n">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="G452" t="inlineStr"/>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>PAPER000459</t>
+          <t>PAPER000452</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>In Vivo Follow-Up of Gene Inhibition in Solid Tumors Using Peptide-Based Nanoparticles for siRNA Delivery</t>
+          <t>Novel Efficient Cell-Penetrating Peptide–Mediated Strategy for Enhancing Telomerase Inhibitor Oligonucleotides</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>10.3390/pharmaceutics13050749</t>
+          <t>10.1089/nat.2015.0558</t>
         </is>
       </c>
       <c r="D453" t="inlineStr">
         <is>
-          <t>34069377</t>
+          <t>26479411</t>
         </is>
       </c>
       <c r="E453" t="inlineStr">
         <is>
-          <t>Pharmaceutics</t>
+          <t>Nucleic Acid Therapeutics</t>
         </is>
       </c>
       <c r="F453" t="n">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="G453" t="inlineStr"/>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>PAPER000460</t>
+          <t>PAPER000453</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>Chemical conjugation of an mRNA cap analogue with a cell-penetrating peptide as a potential membrane permeable translation inhibitor</t>
+          <t>Self-assembled redox-responsive BRD4 siRNA nanoparticles: formulation and its in vitro delivery in gastric cancer cells</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>10.1016/j.tetlet.2013.11.069</t>
-[...2 lines deleted...]
-      <c r="D454" t="inlineStr"/>
+          <t>10.1080/1120009x.2024.2308980</t>
+        </is>
+      </c>
+      <c r="D454" t="inlineStr">
+        <is>
+          <t>38291982</t>
+        </is>
+      </c>
       <c r="E454" t="inlineStr">
         <is>
-          <t>Tetrahedron Letters</t>
+          <t>Journal of Chemotherapy</t>
         </is>
       </c>
       <c r="F454" t="n">
-        <v>2014</v>
+        <v>2025</v>
       </c>
       <c r="G454" t="inlineStr"/>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>PAPER000461</t>
+          <t>PAPER000454</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>Immortalized Canine Dystrophic Myoblast Cell Lines for Development of Peptide-Conjugated Splice-Switching Oligonucleotides</t>
+          <t>Studies on the Effect of Lipofectamine and Cell-Penetrating Peptide on the Properties of 10-23 DNAzyme</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>10.1089/nat.2020.0907</t>
+          <t>10.3390/molecules28093942</t>
         </is>
       </c>
       <c r="D455" t="inlineStr">
         <is>
-          <t>33567244</t>
+          <t>37175352</t>
         </is>
       </c>
       <c r="E455" t="inlineStr">
         <is>
-          <t>Nucleic Acid Therapeutics</t>
+          <t>Molecules</t>
         </is>
       </c>
       <c r="F455" t="n">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="G455" t="inlineStr"/>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>PAPER000462</t>
+          <t>PAPER000455</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>EGFP-Based Protein Nanoparticles with Cell-Penetrating Peptide for Efficient siRNA Delivery</t>
+          <t>Endosomolytic peptides enable the cellular delivery of peptide nucleic acids</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>10.1002/mabi.201500163</t>
+          <t>10.1039/d4cc05214e</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
         <is>
-          <t>26109167</t>
+          <t>39601427</t>
         </is>
       </c>
       <c r="E456" t="inlineStr">
         <is>
-          <t>Macromolecular Bioscience</t>
+          <t>Chemical Communications</t>
         </is>
       </c>
       <c r="F456" t="n">
-        <v>2015</v>
+        <v>2024</v>
       </c>
       <c r="G456" t="inlineStr"/>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>PAPER000463</t>
+          <t>PAPER000456</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>Carrier PNA for shRNA delivery into cells</t>
+          <t>Therapeutic uses of peptide nucleic acids (PNA) in oncology</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>10.1016/j.bmcl.2009.05.031</t>
-[...6 lines deleted...]
-      </c>
+          <t>10.1023/b:peps.0000044910.64217.1e</t>
+        </is>
+      </c>
+      <c r="D457" t="inlineStr"/>
       <c r="E457" t="inlineStr">
         <is>
-          <t>Bioorganic &amp;amp; Medicinal Chemistry Letters</t>
+          <t>Letters in Peptide Science</t>
         </is>
       </c>
       <c r="F457" t="n">
-        <v>2009</v>
+        <v>2003</v>
       </c>
       <c r="G457" t="inlineStr"/>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>PAPER000464</t>
+          <t>PAPER000457</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>Role of nuclear localization signals in the DNA delivery function of Chikungunya virus capsid protein</t>
+          <t>Enhancing RNAi efficiency in Phytophthora infestans using cell-penetrating peptide TAT</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
-          <t>10.1016/j.abb.2021.108822</t>
-[...6 lines deleted...]
-      </c>
+          <t>10.1016/j.pmpp.2025.103048</t>
+        </is>
+      </c>
+      <c r="D458" t="inlineStr"/>
       <c r="E458" t="inlineStr">
         <is>
-          <t>Archives of Biochemistry and Biophysics</t>
+          <t>Physiological and Molecular Plant Pathology</t>
         </is>
       </c>
       <c r="F458" t="n">
-        <v>2021</v>
+        <v>2026</v>
       </c>
       <c r="G458" t="inlineStr"/>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>PAPER000465</t>
+          <t>PAPER000458</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>Macrophage membrane-reversibly camouflaged nanotherapeutics accelerate fracture healing by fostering MSCs recruitment and osteogenic differentiation</t>
+          <t>Cyclization and thermal modulation of a β-hairpin peptide for efficient cellular delivery</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>10.1186/s12951-024-02679-y</t>
+          <t>10.1016/j.jconrel.2025.114551</t>
         </is>
       </c>
       <c r="D459" t="inlineStr">
         <is>
-          <t>38997706</t>
+          <t>41412216</t>
         </is>
       </c>
       <c r="E459" t="inlineStr">
         <is>
-          <t>Journal of Nanobiotechnology</t>
+          <t>Journal of Controlled Release</t>
         </is>
       </c>
       <c r="F459" t="n">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="G459" t="inlineStr"/>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>PAPER000466</t>
+          <t>PAPER000459</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>Tumor Cell Lysate-Based Multifunctional Nanoparticles Facilitate Enhanced mRNA Delivery and Immune Stimulation for Melanoma Gene Therapy</t>
+          <t>Redox-cleavable disulfide linker enhances siRNA delivery by prodrug-type bifunctional cell-penetrating peptide</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>10.1021/acs.molpharmaceut.3c00826</t>
+          <t>10.1016/j.bmc.2025.117407</t>
         </is>
       </c>
       <c r="D460" t="inlineStr">
         <is>
-          <t>38079527</t>
+          <t>40939253</t>
         </is>
       </c>
       <c r="E460" t="inlineStr">
         <is>
-          <t>Molecular Pharmaceutics</t>
+          <t>Bioorganic &amp; Medicinal Chemistry</t>
         </is>
       </c>
       <c r="F460" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G460" t="inlineStr"/>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>PAPER000467</t>
+          <t>PAPER000460</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>TAT decorated siRNA polyplexes for inhalation delivery in anti-asthma therapy</t>
+          <t>Multiprotein Silencing Using WRAP-Based Nanoparticles: A Proof of Concept</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>10.1016/j.ejps.2023.106580</t>
+          <t>10.1021/acs.bioconjchem.5c00069</t>
         </is>
       </c>
       <c r="D461" t="inlineStr">
         <is>
-          <t>37717668</t>
+          <t>40439254</t>
         </is>
       </c>
       <c r="E461" t="inlineStr">
         <is>
-          <t>European Journal of Pharmaceutical Sciences</t>
+          <t>Bioconjugate Chemistry</t>
         </is>
       </c>
       <c r="F461" t="n">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="G461" t="inlineStr"/>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>PAPER000468</t>
+          <t>PAPER000461</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>Novel peptide (RATH) mediated delivery of peptide nucleic acids for antiviral interventions</t>
+          <t>Suppression of tumor invasion and migration in breast cancer cells following delivery of siRNA against Stat3 with the antimicrobial peptide PR39</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
-          <t>10.1007/s00253-021-11502-9</t>
+          <t>10.3892/or.2012.1911</t>
         </is>
       </c>
       <c r="D462" t="inlineStr">
         <is>
-          <t>34427763</t>
+          <t>22797782</t>
         </is>
       </c>
       <c r="E462" t="inlineStr">
         <is>
-          <t>Applied Microbiology and Biotechnology</t>
+          <t>Oncology Reports</t>
         </is>
       </c>
       <c r="F462" t="n">
-        <v>2021</v>
+        <v>2012</v>
       </c>
       <c r="G462" t="inlineStr"/>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>PAPER000469</t>
+          <t>PAPER000462</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>Neoantigen-specific mRNA/DC vaccines for effective anticancer immunotherapy</t>
+          <t>Microenvironment-tailored micelles restrain carcinoma–astrocyte crosstalk for brain metastasis</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>10.1038/s41435-024-00305-3</t>
+          <t>10.1016/j.jconrel.2022.07.009</t>
         </is>
       </c>
       <c r="D463" t="inlineStr">
         <is>
-          <t>39592852</t>
+          <t>35820539</t>
         </is>
       </c>
       <c r="E463" t="inlineStr">
         <is>
-          <t>Genes &amp;amp; Immunity</t>
+          <t>Journal of Controlled Release</t>
         </is>
       </c>
       <c r="F463" t="n">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="G463" t="inlineStr"/>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>PAPER000470</t>
+          <t>PAPER000463</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>Intraocular siRNA Delivery Mediated by Penetratin Derivative to Silence Orthotopic Retinoblastoma Gene</t>
+          <t>PepFect 14, a novel cell-penetrating peptide for oligonucleotide delivery in solution and as solid formulation</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
-          <t>10.3390/pharmaceutics15030745</t>
+          <t>10.1093/nar/gkr072</t>
         </is>
       </c>
       <c r="D464" t="inlineStr">
         <is>
-          <t>36986605</t>
+          <t>21345932</t>
         </is>
       </c>
       <c r="E464" t="inlineStr">
         <is>
-          <t>Pharmaceutics</t>
+          <t>Nucleic Acids Research</t>
         </is>
       </c>
       <c r="F464" t="n">
-        <v>2023</v>
+        <v>2011</v>
       </c>
       <c r="G464" t="inlineStr"/>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>PAPER000471</t>
+          <t>PAPER000464</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>Comparison of Physicochemical Properties of LipoParticles as mRNA Carrier Prepared by Automated Microfluidic System and Bulk Method</t>
+          <t>Delivery of siRNA and other macromolecules into skin and cells using a peptide enhancer</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
-          <t>10.3390/pharmaceutics14061297</t>
+          <t>10.1073/pnas.1016152108</t>
         </is>
       </c>
       <c r="D465" t="inlineStr">
         <is>
-          <t>35745869</t>
+          <t>21903933</t>
         </is>
       </c>
       <c r="E465" t="inlineStr">
         <is>
-          <t>Pharmaceutics</t>
+          <t>Proceedings of the National Academy of Sciences</t>
         </is>
       </c>
       <c r="F465" t="n">
-        <v>2022</v>
+        <v>2011</v>
       </c>
       <c r="G465" t="inlineStr"/>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>PAPER000472</t>
+          <t>PAPER000465</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>Higher Order Architecture of Designer Peptides Forms Bioinspired 10 nm siRNA Delivery System</t>
+          <t>Targeted tumor-penetrating siRNA nanocomplexes for credentialing the ovarian cancer oncogene ID4</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
-          <t>10.1038/s41598-019-53462-1</t>
+          <t>10.1126/scitranslmed.3003778</t>
         </is>
       </c>
       <c r="D466" t="inlineStr">
         <is>
-          <t>31728030</t>
+          <t>22896676</t>
         </is>
       </c>
       <c r="E466" t="inlineStr">
         <is>
-          <t>Scientific Reports</t>
+          <t>Science Translational Medicine</t>
         </is>
       </c>
       <c r="F466" t="n">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="G466" t="inlineStr"/>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>PAPER000473</t>
+          <t>PAPER000466</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>Local Silencing of Connective Tissue Growth Factor by siRNA/Peptide Improves Dermal Collagen Arrangements</t>
+          <t>Local gene silencing in plants via synthetic dsRNA and carrier peptide</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
-          <t>10.1007/s13770-018-0166-2</t>
+          <t>10.1111/pbi.12208</t>
         </is>
       </c>
       <c r="D467" t="inlineStr">
         <is>
-          <t>30603590</t>
+          <t>24905384</t>
         </is>
       </c>
       <c r="E467" t="inlineStr">
         <is>
-          <t>Tissue Engineering and Regenerative Medicine</t>
+          <t>Plant Biotechnology Journal</t>
         </is>
       </c>
       <c r="F467" t="n">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="G467" t="inlineStr"/>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t>PAPER000474</t>
+          <t>PAPER000467</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>Target-specific delivery of siRNA into hepatoma cells’ cytoplasm by bifunctional carrier peptide</t>
+          <t>Brain tumor-targeted therapy by systemic delivery of siRNA with transferrin receptor-mediated core-shell nanoparticles</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
-          <t>10.1007/s13346-016-0348-1</t>
+          <t>10.1016/j.ijpharm.2016.06.127</t>
         </is>
       </c>
       <c r="D468" t="inlineStr">
         <is>
-          <t>27896668</t>
+          <t>27374198</t>
         </is>
       </c>
       <c r="E468" t="inlineStr">
         <is>
-          <t>Drug Delivery and Translational Research</t>
+          <t>International Journal of Pharmaceutics</t>
         </is>
       </c>
       <c r="F468" t="n">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="G468" t="inlineStr"/>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>PAPER000475</t>
+          <t>PAPER000468</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>Enhancing WRAP-Based Nanoparticles for Small Interfering Ribonucleic Acid Delivery in pH-Sensitive Environments</t>
+          <t>Lipid envelope-type nanoparticle incorporating a multifunctional peptide for systemic siRNA delivery to the pulmonary endothelium</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
-          <t>10.1002/cmdc.202400885</t>
+          <t>10.1021/nn401317t</t>
         </is>
       </c>
       <c r="D469" t="inlineStr">
         <is>
-          <t>40084851</t>
+          <t>23909689</t>
         </is>
       </c>
       <c r="E469" t="inlineStr">
         <is>
-          <t>ChemMedChem</t>
+          <t>ACS Nano</t>
         </is>
       </c>
       <c r="F469" t="n">
-        <v>2025</v>
+        <v>2013</v>
       </c>
       <c r="G469" t="inlineStr"/>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>PAPER000476</t>
+          <t>PAPER000469</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>Novel Efficient Cell-Penetrating Peptide–Mediated Strategy for Enhancing Telomerase Inhibitor Oligonucleotides</t>
+          <t>Development of an antisense RNA delivery system using conjugates of the MS2 bacteriophage capsids and HIV-1 TAT cell penetrating peptide</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
-          <t>10.1089/nat.2015.0558</t>
+          <t>10.1016/j.biopha.2008.07.086</t>
         </is>
       </c>
       <c r="D470" t="inlineStr">
         <is>
-          <t>26479411</t>
+          <t>18823738</t>
         </is>
       </c>
       <c r="E470" t="inlineStr">
         <is>
-          <t>Nucleic Acid Therapeutics</t>
+          <t>Biomedicine &amp;amp; Pharmacotherapy</t>
         </is>
       </c>
       <c r="F470" t="n">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="G470" t="inlineStr"/>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t>PAPER000477</t>
+          <t>PAPER000470</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>Self-assembled redox-responsive BRD4 siRNA nanoparticles: formulation and its in vitro delivery in gastric cancer cells</t>
+          <t>Delivery of siRNA therapeutics using cowpea chlorotic mottle virus-like particles</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
-          <t>10.1080/1120009x.2024.2308980</t>
+          <t>10.1039/c9bm00785g</t>
         </is>
       </c>
       <c r="D471" t="inlineStr">
         <is>
-          <t>38291982</t>
+          <t>31257379</t>
         </is>
       </c>
       <c r="E471" t="inlineStr">
         <is>
-          <t>Journal of Chemotherapy</t>
+          <t>Biomaterials Science</t>
         </is>
       </c>
       <c r="F471" t="n">
-        <v>2025</v>
+        <v>2019</v>
       </c>
       <c r="G471" t="inlineStr"/>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t>PAPER000478</t>
+          <t>PAPER000471</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>Studies on the Effect of Lipofectamine and Cell-Penetrating Peptide on the Properties of 10-23 DNAzyme</t>
+          <t>Cell-Penetrating Magnetic Nanoparticles for Highly Efficient Delivery and Intracellular Imaging of siRNA</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
-          <t>10.3390/molecules28093942</t>
+          <t>10.1021/bm3006903</t>
         </is>
       </c>
       <c r="D472" t="inlineStr">
         <is>
-          <t>37175352</t>
+          <t>22913876</t>
         </is>
       </c>
       <c r="E472" t="inlineStr">
         <is>
-          <t>Molecules</t>
+          <t>Biomacromolecules</t>
         </is>
       </c>
       <c r="F472" t="n">
-        <v>2023</v>
+        <v>2012</v>
       </c>
       <c r="G472" t="inlineStr"/>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t>PAPER000479</t>
+          <t>PAPER000472</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>Endosomolytic peptides enable the cellular delivery of peptide nucleic acids</t>
+          <t>Visualizing the dynamics of viral replication in living cells via Tat peptide delivery of nuclease-resistant molecular beacons</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
-          <t>10.1039/d4cc05214e</t>
+          <t>10.1073/pnas.0807066105</t>
         </is>
       </c>
       <c r="D473" t="inlineStr">
         <is>
-          <t>39601427</t>
+          <t>18988730</t>
         </is>
       </c>
       <c r="E473" t="inlineStr">
         <is>
-          <t>Chemical Communications</t>
+          <t>Proceedings of the National Academy of Sciences</t>
         </is>
       </c>
       <c r="F473" t="n">
-        <v>2024</v>
+        <v>2008</v>
       </c>
       <c r="G473" t="inlineStr"/>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t>PAPER000480</t>
+          <t>PAPER000473</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>Therapeutic uses of peptide nucleic acids (PNA) in oncology</t>
+          <t>Hyaluronidase-triggered anticancer drug and siRNA delivery from cascaded targeting nanoparticles for drug-resistant breast cancer therapy</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
-          <t>10.1023/b:peps.0000044910.64217.1e</t>
+          <t>10.1007/s12274-016-1328-y</t>
         </is>
       </c>
       <c r="D474" t="inlineStr"/>
       <c r="E474" t="inlineStr">
         <is>
-          <t>Letters in Peptide Science</t>
+          <t>Nano Research</t>
         </is>
       </c>
       <c r="F474" t="n">
-        <v>2003</v>
+        <v>2017</v>
       </c>
       <c r="G474" t="inlineStr"/>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t>PAPER000481</t>
+          <t>PAPER000474</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>Enhancing RNAi efficiency in Phytophthora infestans using cell-penetrating peptide TAT</t>
+          <t>A Multifunctional Lipid-Based Nanodevice for the Highly Specific Codelivery of Sorafenib and Midkine siRNA to Hepatic Cancer Cells</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
         <is>
-          <t>10.1016/j.pmpp.2025.103048</t>
-[...2 lines deleted...]
-      <c r="D475" t="inlineStr"/>
+          <t>10.1021/acs.molpharmaceut.9b00738</t>
+        </is>
+      </c>
+      <c r="D475" t="inlineStr">
+        <is>
+          <t>31403802</t>
+        </is>
+      </c>
       <c r="E475" t="inlineStr">
         <is>
-          <t>Physiological and Molecular Plant Pathology</t>
+          <t>Molecular Pharmaceutics</t>
         </is>
       </c>
       <c r="F475" t="n">
-        <v>2026</v>
+        <v>2019</v>
       </c>
       <c r="G475" t="inlineStr"/>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t>PAPER000482</t>
+          <t>PAPER000475</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>Cyclization and thermal modulation of a β-hairpin peptide for efficient cellular delivery</t>
+          <t>Therapeutic Effects in a Transient Middle Cerebral Artery Occlusion Rat Model by Nose-To-Brain Delivery of Anti-TNF-Alpha siRNA with Cell-Penetrating Peptide-Modified Polymer Micelles</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
-          <t>10.1016/j.jconrel.2025.114551</t>
+          <t>10.3390/pharmaceutics11090478</t>
         </is>
       </c>
       <c r="D476" t="inlineStr">
         <is>
-          <t>41412216</t>
+          <t>31540164</t>
         </is>
       </c>
       <c r="E476" t="inlineStr">
         <is>
-          <t>Journal of Controlled Release</t>
+          <t>Pharmaceutics</t>
         </is>
       </c>
       <c r="F476" t="n">
-        <v>2026</v>
+        <v>2019</v>
       </c>
       <c r="G476" t="inlineStr"/>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t>PAPER000483</t>
+          <t>PAPER000476</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>Redox-cleavable disulfide linker enhances siRNA delivery by prodrug-type bifunctional cell-penetrating peptide</t>
+          <t>Selective Cell Penetrating Peptide-Functionalized Envelope-Type Chimeric Lipopepsomes Boost Systemic RNAi Therapy for Lung Tumors</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
-          <t>10.1016/j.bmc.2025.117407</t>
+          <t>10.1002/adhm.201900500</t>
         </is>
       </c>
       <c r="D477" t="inlineStr">
         <is>
-          <t>40939253</t>
+          <t>31231966</t>
         </is>
       </c>
       <c r="E477" t="inlineStr">
         <is>
-          <t>Bioorganic &amp; Medicinal Chemistry</t>
+          <t>Advanced Healthcare Materials</t>
         </is>
       </c>
       <c r="F477" t="n">
-        <v>2025</v>
+        <v>2019</v>
       </c>
       <c r="G477" t="inlineStr"/>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t>PAPER000484</t>
+          <t>PAPER000477</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>Multiprotein Silencing Using WRAP-Based Nanoparticles: A Proof of Concept</t>
+          <t>Gene Silencing Mediated by siRNA-binding Fusion Proteins Is Attenuated by Double-stranded RNA-binding Domain Structure</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
-          <t>10.1021/acs.bioconjchem.5c00069</t>
+          <t>10.1038/mtna.2012.43</t>
         </is>
       </c>
       <c r="D478" t="inlineStr">
         <is>
-          <t>40439254</t>
+          <t>23629028</t>
         </is>
       </c>
       <c r="E478" t="inlineStr">
         <is>
-          <t>Bioconjugate Chemistry</t>
+          <t>Molecular Therapy - Nucleic Acids</t>
         </is>
       </c>
       <c r="F478" t="n">
-        <v>2025</v>
+        <v>2012</v>
       </c>
       <c r="G478" t="inlineStr"/>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t>PAPER000485</t>
+          <t>PAPER000478</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>Suppression of tumor invasion and migration in breast cancer cells following delivery of siRNA against Stat3 with the antimicrobial peptide PR39</t>
+          <t>Cellular uptake mechanism and comparative in vitro cytotoxicity studies of monomeric LMWP-siRNA conjugate</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
-          <t>10.3892/or.2012.1911</t>
-[...6 lines deleted...]
-      </c>
+          <t>10.1016/j.jiec.2018.02.005</t>
+        </is>
+      </c>
+      <c r="D479" t="inlineStr"/>
       <c r="E479" t="inlineStr">
         <is>
-          <t>Oncology Reports</t>
+          <t>Journal of Industrial and Engineering Chemistry</t>
         </is>
       </c>
       <c r="F479" t="n">
-        <v>2012</v>
+        <v>2018</v>
       </c>
       <c r="G479" t="inlineStr"/>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t>PAPER000486</t>
+          <t>PAPER000479</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>Microenvironment-tailored micelles restrain carcinoma–astrocyte crosstalk for brain metastasis</t>
+          <t>Liposomal codelivery of an SN38 prodrug and a survivin siRNA for tumor therapy</t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
         <is>
-          <t>10.1016/j.jconrel.2022.07.009</t>
+          <t>10.2147/ijn.s173279</t>
         </is>
       </c>
       <c r="D480" t="inlineStr">
         <is>
-          <t>35820539</t>
+          <t>30323583</t>
         </is>
       </c>
       <c r="E480" t="inlineStr">
         <is>
-          <t>Journal of Controlled Release</t>
+          <t>International Journal of Nanomedicine</t>
         </is>
       </c>
       <c r="F480" t="n">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="G480" t="inlineStr"/>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t>PAPER000487</t>
+          <t>PAPER000480</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>PepFect 14, a novel cell-penetrating peptide for oligonucleotide delivery in solution and as solid formulation</t>
+          <t>Photosensitizing Carrier Proteins for Photoinducible RNA Interference</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
-          <t>10.1093/nar/gkr072</t>
+          <t>10.1021/bc200095a</t>
         </is>
       </c>
       <c r="D481" t="inlineStr">
         <is>
-          <t>21345932</t>
+          <t>21985108</t>
         </is>
       </c>
       <c r="E481" t="inlineStr">
         <is>
-          <t>Nucleic Acids Research</t>
+          <t>Bioconjugate Chemistry</t>
         </is>
       </c>
       <c r="F481" t="n">
         <v>2011</v>
       </c>
       <c r="G481" t="inlineStr"/>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t>PAPER000488</t>
+          <t>PAPER000481</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>Delivery of siRNA and other macromolecules into skin and cells using a peptide enhancer</t>
+          <t>Small Interfering RNA-Mediated Control of Virus Replication in the CNS Is Therapeutic and Enables Natural Immunity to West Nile Virus</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
-          <t>10.1073/pnas.1016152108</t>
+          <t>10.1016/j.chom.2018.03.001</t>
         </is>
       </c>
       <c r="D482" t="inlineStr">
         <is>
-          <t>21903933</t>
+          <t>29606496</t>
         </is>
       </c>
       <c r="E482" t="inlineStr">
         <is>
-          <t>Proceedings of the National Academy of Sciences</t>
+          <t>Cell Host &amp;amp; Microbe</t>
         </is>
       </c>
       <c r="F482" t="n">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="G482" t="inlineStr"/>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t>PAPER000489</t>
+          <t>PAPER000482</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>Targeted tumor-penetrating siRNA nanocomplexes for credentialing the ovarian cancer oncogene ID4</t>
+          <t>A solid-phase method for peptide–siRNA covalent conjugates based on click chemistry</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
-          <t>10.1126/scitranslmed.3003778</t>
-[...6 lines deleted...]
-      </c>
+          <t>10.1039/c2md00198e</t>
+        </is>
+      </c>
+      <c r="D483" t="inlineStr"/>
       <c r="E483" t="inlineStr">
         <is>
-          <t>Science Translational Medicine</t>
+          <t>MedChemComm</t>
         </is>
       </c>
       <c r="F483" t="n">
         <v>2012</v>
       </c>
       <c r="G483" t="inlineStr"/>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t>PAPER000490</t>
+          <t>PAPER000483</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>Local gene silencing in plants via synthetic dsRNA and carrier peptide</t>
+          <t>Synergistically enhanced anticancer effect of codelivered curcumin and siPlk1 by stimuli-responsive α-lactalbumin nanospheres</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
-          <t>10.1111/pbi.12208</t>
+          <t>10.2217/nnm-2018-0291</t>
         </is>
       </c>
       <c r="D484" t="inlineStr">
         <is>
-          <t>24905384</t>
+          <t>30806584</t>
         </is>
       </c>
       <c r="E484" t="inlineStr">
         <is>
-          <t>Plant Biotechnology Journal</t>
+          <t>Nanomedicine</t>
         </is>
       </c>
       <c r="F484" t="n">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="G484" t="inlineStr"/>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t>PAPER000491</t>
+          <t>PAPER000484</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>Brain tumor-targeted therapy by systemic delivery of siRNA with transferrin receptor-mediated core-shell nanoparticles</t>
+          <t>Comparison of Modular PEG Incorporation Strategies for Stabilization of Peptide–siRNA Nanocomplexes</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
-          <t>10.1016/j.ijpharm.2016.06.127</t>
+          <t>10.1021/acs.bioconjchem.6b00304</t>
         </is>
       </c>
       <c r="D485" t="inlineStr">
         <is>
-          <t>27374198</t>
+          <t>27583545</t>
         </is>
       </c>
       <c r="E485" t="inlineStr">
         <is>
-          <t>International Journal of Pharmaceutics</t>
+          <t>Bioconjugate Chemistry</t>
         </is>
       </c>
       <c r="F485" t="n">
         <v>2016</v>
       </c>
       <c r="G485" t="inlineStr"/>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t>PAPER000492</t>
+          <t>PAPER000485</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>Lipid envelope-type nanoparticle incorporating a multifunctional peptide for systemic siRNA delivery to the pulmonary endothelium</t>
+          <t>Guanidinylated Cyclic Synthetic Polypeptides Can Effectively Deliver siRNA by Mimicking the Biofunctions of Both Cell-Penetrating Peptides and Nuclear Localization Signal Peptides</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
-          <t>10.1021/nn401317t</t>
+          <t>10.1021/acsmacrolett.1c00236</t>
         </is>
       </c>
       <c r="D486" t="inlineStr">
         <is>
-          <t>23909689</t>
+          <t>35549206</t>
         </is>
       </c>
       <c r="E486" t="inlineStr">
         <is>
-          <t>ACS Nano</t>
+          <t>ACS Macro Letters</t>
         </is>
       </c>
       <c r="F486" t="n">
-        <v>2013</v>
+        <v>2021</v>
       </c>
       <c r="G486" t="inlineStr"/>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>PAPER000493</t>
+          <t>PAPER000486</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>Development of an antisense RNA delivery system using conjugates of the MS2 bacteriophage capsids and HIV-1 TAT cell penetrating peptide</t>
+          <t>Targeting the 19S proteasomal subunit, Rpt4, for the treatment of colon cancer</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
-          <t>10.1016/j.biopha.2008.07.086</t>
+          <t>10.1016/j.ejphar.2016.03.031</t>
         </is>
       </c>
       <c r="D487" t="inlineStr">
         <is>
-          <t>18823738</t>
+          <t>26997367</t>
         </is>
       </c>
       <c r="E487" t="inlineStr">
         <is>
-          <t>Biomedicine &amp;amp; Pharmacotherapy</t>
+          <t>European Journal of Pharmacology</t>
         </is>
       </c>
       <c r="F487" t="n">
-        <v>2009</v>
+        <v>2016</v>
       </c>
       <c r="G487" t="inlineStr"/>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>PAPER000494</t>
+          <t>PAPER000487</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>Delivery of siRNA therapeutics using cowpea chlorotic mottle virus-like particles</t>
+          <t>Peptide Nanocarriers for Targeted Delivery of Nucleic Acids for Cancer Therapy</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
-          <t>10.1039/c9bm00785g</t>
+          <t>10.1021/acs.bioconjchem.4c00324</t>
         </is>
       </c>
       <c r="D488" t="inlineStr">
         <is>
-          <t>31257379</t>
+          <t>39714310</t>
         </is>
       </c>
       <c r="E488" t="inlineStr">
         <is>
-          <t>Biomaterials Science</t>
+          <t>Bioconjugate Chemistry</t>
         </is>
       </c>
       <c r="F488" t="n">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="G488" t="inlineStr"/>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>PAPER000495</t>
+          <t>PAPER000488</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>Cell-Penetrating Magnetic Nanoparticles for Highly Efficient Delivery and Intracellular Imaging of siRNA</t>
+          <t>Crotamine/siRNA Nanocomplexes for Functional Downregulation of Syndecan-1 in Renal Proximal Tubular Epithelial Cells</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
-          <t>10.1021/bm3006903</t>
+          <t>10.3390/pharmaceutics15061576</t>
         </is>
       </c>
       <c r="D489" t="inlineStr">
         <is>
-          <t>22913876</t>
+          <t>37376025</t>
         </is>
       </c>
       <c r="E489" t="inlineStr">
         <is>
-          <t>Biomacromolecules</t>
+          <t>Pharmaceutics</t>
         </is>
       </c>
       <c r="F489" t="n">
-        <v>2012</v>
+        <v>2023</v>
       </c>
       <c r="G489" t="inlineStr"/>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>PAPER000496</t>
+          <t>PAPER000489</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>Visualizing the dynamics of viral replication in living cells via Tat peptide delivery of nuclease-resistant molecular beacons</t>
+          <t>Blood pressure reduction through brain delivery of nanoparticles loaded with plasmid DNA encoding angiotensin receptor shRNA</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
-          <t>10.1073/pnas.0807066105</t>
+          <t>10.1016/j.omtn.2024.100970</t>
         </is>
       </c>
       <c r="D490" t="inlineStr">
         <is>
-          <t>18988730</t>
+          <t>38827383</t>
         </is>
       </c>
       <c r="E490" t="inlineStr">
         <is>
-          <t>Proceedings of the National Academy of Sciences</t>
+          <t>Molecular Therapy Nucleic Acids</t>
         </is>
       </c>
       <c r="F490" t="n">
-        <v>2008</v>
+        <v>2024</v>
       </c>
       <c r="G490" t="inlineStr"/>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>PAPER000497</t>
+          <t>PAPER000490</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>Hyaluronidase-triggered anticancer drug and siRNA delivery from cascaded targeting nanoparticles for drug-resistant breast cancer therapy</t>
+          <t>Multifunctional PEI-entrapped gold nanoparticles enable efficient delivery of therapeutic siRNA into glioblastoma cells</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
-          <t>10.1007/s12274-016-1328-y</t>
+          <t>10.1039/c6bm00708b</t>
         </is>
       </c>
       <c r="D491" t="inlineStr"/>
       <c r="E491" t="inlineStr">
         <is>
-          <t>Nano Research</t>
+          <t>Biomaterials Science</t>
         </is>
       </c>
       <c r="F491" t="n">
         <v>2017</v>
       </c>
       <c r="G491" t="inlineStr"/>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>PAPER000498</t>
+          <t>PAPER000491</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>A Multifunctional Lipid-Based Nanodevice for the Highly Specific Codelivery of Sorafenib and Midkine siRNA to Hepatic Cancer Cells</t>
+          <t>Peptide codes for organ-selective mRNA delivery</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
-          <t>10.1021/acs.molpharmaceut.9b00738</t>
-[...6 lines deleted...]
-      </c>
+          <t>10.1038/s41563-025-02331-6</t>
+        </is>
+      </c>
+      <c r="D492" t="inlineStr"/>
       <c r="E492" t="inlineStr">
         <is>
-          <t>Molecular Pharmaceutics</t>
+          <t>Nature Materials</t>
         </is>
       </c>
       <c r="F492" t="n">
-        <v>2019</v>
+        <v>2026</v>
       </c>
       <c r="G492" t="inlineStr"/>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>PAPER000499</t>
+          <t>PAPER000492</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>Therapeutic Effects in a Transient Middle Cerebral Artery Occlusion Rat Model by Nose-To-Brain Delivery of Anti-TNF-Alpha siRNA with Cell-Penetrating Peptide-Modified Polymer Micelles</t>
+          <t>Systemic peptide mediated delivery of an siRNA targeting α-syn in the CNS ameliorates the neurodegenerative process in a transgenic model of Lewy body disease</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
-          <t>10.3390/pharmaceutics11090478</t>
-[...6 lines deleted...]
-      </c>
+          <t>10.1016/j.nbd.2019.03.001</t>
+        </is>
+      </c>
+      <c r="D493" t="inlineStr"/>
       <c r="E493" t="inlineStr">
         <is>
-          <t>Pharmaceutics</t>
+          <t>Neurobiology of Disease</t>
         </is>
       </c>
       <c r="F493" t="n">
         <v>2019</v>
       </c>
       <c r="G493" t="inlineStr"/>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>PAPER000500</t>
+          <t>PAPER000493</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>Selective Cell Penetrating Peptide-Functionalized Envelope-Type Chimeric Lipopepsomes Boost Systemic RNAi Therapy for Lung Tumors</t>
+          <t>Cell-penetrating peptide-conjugated, splice-switching oligonucleotides mitigate the phenotype in Btk/Tec double deficient X-linked agammaglobulinemia model</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
-          <t>10.1002/adhm.201900500</t>
-[...6 lines deleted...]
-      </c>
+          <t>10.1039/d4cb00312h</t>
+        </is>
+      </c>
+      <c r="D494" t="inlineStr"/>
       <c r="E494" t="inlineStr">
         <is>
-          <t>Advanced Healthcare Materials</t>
+          <t>RSC Chemical Biology</t>
         </is>
       </c>
       <c r="F494" t="n">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="G494" t="inlineStr"/>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>PAPER000501</t>
+          <t>PAPER000494</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>Gene Silencing Mediated by siRNA-binding Fusion Proteins Is Attenuated by Double-stranded RNA-binding Domain Structure</t>
+          <t>Can RNAi-mediated hsp90α knockdown in combination with 17-AAG be a therapy for glioma?</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
-          <t>10.1038/mtna.2012.43</t>
-[...6 lines deleted...]
-      </c>
+          <t>10.1016/j.fob.2013.06.002</t>
+        </is>
+      </c>
+      <c r="D495" t="inlineStr"/>
       <c r="E495" t="inlineStr">
         <is>
-          <t>Molecular Therapy - Nucleic Acids</t>
+          <t>FEBS Open Bio</t>
         </is>
       </c>
       <c r="F495" t="n">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="G495" t="inlineStr"/>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t>PAPER000502</t>
+          <t>PAPER000495</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>Cellular uptake mechanism and comparative in vitro cytotoxicity studies of monomeric LMWP-siRNA conjugate</t>
+          <t>Synergistic breast cancer therapy with RGD-decorated liposomes co-delivering mir-34a and cisplatin</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
-          <t>10.1016/j.jiec.2018.02.005</t>
+          <t>10.1186/s12645-024-00299-7</t>
         </is>
       </c>
       <c r="D496" t="inlineStr"/>
       <c r="E496" t="inlineStr">
         <is>
-          <t>Journal of Industrial and Engineering Chemistry</t>
+          <t>Cancer Nanotechnology</t>
         </is>
       </c>
       <c r="F496" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="G496" t="inlineStr"/>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
-          <t>PAPER000503</t>
+          <t>PAPER000496</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>Liposomal codelivery of an SN38 prodrug and a survivin siRNA for tumor therapy</t>
+          <t>Systemic delivery of microRNA-21 antisense oligonucleotides to the brain using T7-peptide decorated exosomes</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
-          <t>10.2147/ijn.s173279</t>
-[...6 lines deleted...]
-      </c>
+          <t>10.1016/j.jconrel.2019.11.009</t>
+        </is>
+      </c>
+      <c r="D497" t="inlineStr"/>
       <c r="E497" t="inlineStr">
         <is>
-          <t>International Journal of Nanomedicine</t>
+          <t>Journal of Controlled Release</t>
         </is>
       </c>
       <c r="F497" t="n">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="G497" t="inlineStr"/>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t>PAPER000504</t>
+          <t>PAPER000497</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>Photosensitizing Carrier Proteins for Photoinducible RNA Interference</t>
+          <t>Glucagon Like Peptide 1 Receptor Agonists for Targeted Delivery of Antisense Oligonucleotides to Pancreatic Beta Cell</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
-          <t>10.1021/bc200095a</t>
-[...6 lines deleted...]
-      </c>
+          <t>10.1021/jacs.0c12043</t>
+        </is>
+      </c>
+      <c r="D498" t="inlineStr"/>
       <c r="E498" t="inlineStr">
         <is>
-          <t>Bioconjugate Chemistry</t>
+          <t>Journal of the American Chemical Society</t>
         </is>
       </c>
       <c r="F498" t="n">
-        <v>2011</v>
+        <v>2021</v>
       </c>
       <c r="G498" t="inlineStr"/>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t>PAPER000505</t>
+          <t>PAPER000498</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>Small Interfering RNA-Mediated Control of Virus Replication in the CNS Is Therapeutic and Enables Natural Immunity to West Nile Virus</t>
+          <t>PEGylation of the GALA Peptide Enhances the Lung-Targeting Activity of Nanocarriers That Contain Encapsulated siRNA</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
-          <t>10.1016/j.chom.2018.03.001</t>
-[...6 lines deleted...]
-      </c>
+          <t>10.1016/j.xphs.2017.04.075</t>
+        </is>
+      </c>
+      <c r="D499" t="inlineStr"/>
       <c r="E499" t="inlineStr">
         <is>
-          <t>Cell Host &amp;amp; Microbe</t>
+          <t>Journal of Pharmaceutical Sciences</t>
         </is>
       </c>
       <c r="F499" t="n">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="G499" t="inlineStr"/>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t>PAPER000506</t>
+          <t>PAPER000499</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>A solid-phase method for peptide–siRNA covalent conjugates based on click chemistry</t>
+          <t>Dual Strategies Based on Golgi Apparatus/Endoplasmic Reticulum Targeting and Anchoring for High-Efficiency siRNA Delivery and Tumor RNAi Therapy</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
-          <t>10.1039/c2md00198e</t>
+          <t>10.1021/acsnano.4c14778</t>
         </is>
       </c>
       <c r="D500" t="inlineStr"/>
       <c r="E500" t="inlineStr">
         <is>
-          <t>MedChemComm</t>
+          <t>ACS Nano</t>
         </is>
       </c>
       <c r="F500" t="n">
-        <v>2012</v>
+        <v>2025</v>
       </c>
       <c r="G500" t="inlineStr"/>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t>PAPER000507</t>
+          <t>PAPER000500</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>Synergistically enhanced anticancer effect of codelivered curcumin and siPlk1 by stimuli-responsive α-lactalbumin nanospheres</t>
+          <t>Nanodiscoidal Nucleic Acids for Gene Regulation</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
-          <t>10.2217/nnm-2018-0291</t>
-[...6 lines deleted...]
-      </c>
+          <t>10.1021/acschembio.3c00038</t>
+        </is>
+      </c>
+      <c r="D501" t="inlineStr"/>
       <c r="E501" t="inlineStr">
         <is>
-          <t>Nanomedicine</t>
+          <t>ACS Chemical Biology</t>
         </is>
       </c>
       <c r="F501" t="n">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="G501" t="inlineStr"/>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t>PAPER000508</t>
+          <t>PAPER000501</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>Comparison of Modular PEG Incorporation Strategies for Stabilization of Peptide–siRNA Nanocomplexes</t>
+          <t>Delivery System Targeting Hemagglutinin of Influenza Virus A to Facilitate Antisense-Based Anti-H1N1 Therapy</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
-          <t>10.1021/acs.bioconjchem.6b00304</t>
-[...6 lines deleted...]
-      </c>
+          <t>10.1021/acs.bioconjchem.7b00124</t>
+        </is>
+      </c>
+      <c r="D502" t="inlineStr"/>
       <c r="E502" t="inlineStr">
         <is>
           <t>Bioconjugate Chemistry</t>
         </is>
       </c>
       <c r="F502" t="n">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="G502" t="inlineStr"/>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>PAPER000509</t>
+          <t>PAPER000502</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>Guanidinylated Cyclic Synthetic Polypeptides Can Effectively Deliver siRNA by Mimicking the Biofunctions of Both Cell-Penetrating Peptides and Nuclear Localization Signal Peptides</t>
+          <t>A Novel Peptide Nucleic Acid against the Cytidine Monophosphate Kinase of S. aureus Inhibits Staphylococcal Infection In Vivo</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
-          <t>10.1021/acsmacrolett.1c00236</t>
-[...6 lines deleted...]
-      </c>
+          <t>10.1016/j.omtn.2019.08.021</t>
+        </is>
+      </c>
+      <c r="D503" t="inlineStr"/>
       <c r="E503" t="inlineStr">
         <is>
-          <t>ACS Macro Letters</t>
+          <t>Molecular Therapy: Nucleic Acids</t>
         </is>
       </c>
       <c r="F503" t="n">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="G503" t="inlineStr"/>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t>PAPER000511</t>
+          <t>PAPER000503</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>Targeting the 19S proteasomal subunit, Rpt4, for the treatment of colon cancer</t>
+          <t>Multifunctional polyion complex micelle featuring enhanced stability, targetability, and endosome escapability for systemic siRNA delivery to subcutaneous model of lung cancer</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
-          <t>10.1016/j.ejphar.2016.03.031</t>
-[...6 lines deleted...]
-      </c>
+          <t>10.1007/s13346-013-0175-6</t>
+        </is>
+      </c>
+      <c r="D504" t="inlineStr"/>
       <c r="E504" t="inlineStr">
         <is>
-          <t>European Journal of Pharmacology</t>
+          <t>Drug Delivery and Translational Research</t>
         </is>
       </c>
       <c r="F504" t="n">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="G504" t="inlineStr"/>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t>PAPER000512</t>
+          <t>PAPER000504</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>Peptide Nanocarriers for Targeted Delivery of Nucleic Acids for Cancer Therapy</t>
+          <t>Introducing a Single-Point Modification to the Cell-Penetrating Peptide PepFect14 Analogue Sequence for Optimising Oligonucleotide Delivery</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
         <is>
-          <t>10.1021/acs.bioconjchem.4c00324</t>
-[...6 lines deleted...]
-      </c>
+          <t>10.1007/s12668-025-02002-5</t>
+        </is>
+      </c>
+      <c r="D505" t="inlineStr"/>
       <c r="E505" t="inlineStr">
         <is>
-          <t>Bioconjugate Chemistry</t>
+          <t>BioNanoScience</t>
         </is>
       </c>
       <c r="F505" t="n">
         <v>2025</v>
       </c>
       <c r="G505" t="inlineStr"/>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t>PAPER000513</t>
+          <t>PAPER000505</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>Crotamine/siRNA Nanocomplexes for Functional Downregulation of Syndecan-1 in Renal Proximal Tubular Epithelial Cells</t>
+          <t>Arginine-rich, cell penetrating peptide–anti-microRNA complexes decrease glioblastoma migration potential</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
-          <t>10.3390/pharmaceutics15061576</t>
-[...6 lines deleted...]
-      </c>
+          <t>10.1016/j.peptides.2014.06.008</t>
+        </is>
+      </c>
+      <c r="D506" t="inlineStr"/>
       <c r="E506" t="inlineStr">
         <is>
-          <t>Pharmaceutics</t>
+          <t>Peptides</t>
         </is>
       </c>
       <c r="F506" t="n">
-        <v>2023</v>
+        <v>2014</v>
       </c>
       <c r="G506" t="inlineStr"/>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t>PAPER000514</t>
+          <t>PAPER000506</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>Blood pressure reduction through brain delivery of nanoparticles loaded with plasmid DNA encoding angiotensin receptor shRNA</t>
+          <t>Molecular Parameters of siRNA–Cell Penetrating Peptide Nanocomplexes for Efficient Cellular Delivery</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
-          <t>10.1016/j.omtn.2024.100970</t>
-[...6 lines deleted...]
-      </c>
+          <t>10.1021/nn305754c</t>
+        </is>
+      </c>
+      <c r="D507" t="inlineStr"/>
       <c r="E507" t="inlineStr">
         <is>
-          <t>Molecular Therapy Nucleic Acids</t>
+          <t>ACS Nano</t>
         </is>
       </c>
       <c r="F507" t="n">
-        <v>2024</v>
+        <v>2013</v>
       </c>
       <c r="G507" t="inlineStr"/>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t>PAPER000515</t>
+          <t>PAPER000507</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>Delivery of siRNA to the brain using a combination of nose-to-brain delivery and cell-penetrating peptide-modified nano-micelles</t>
+          <t>Systematic Comparisons of Formulations of Linear Oligolysine Peptides with siRNA and Plasmid DNA</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
-          <t>10.1016/j.biomaterials.2013.08.036</t>
-[...6 lines deleted...]
-      </c>
+          <t>10.1111/cbdd.12709</t>
+        </is>
+      </c>
+      <c r="D508" t="inlineStr"/>
       <c r="E508" t="inlineStr">
         <is>
-          <t>Biomaterials</t>
+          <t>Chemical Biology &amp; Drug Design</t>
         </is>
       </c>
       <c r="F508" t="n">
+        <v>2016</v>
+      </c>
+      <c r="G508" t="inlineStr"/>
+    </row>
+    <row r="509">
+      <c r="A509" t="inlineStr">
+        <is>
+          <t>PAPER000508</t>
+        </is>
+      </c>
+      <c r="B509" t="inlineStr">
+        <is>
+          <t>Anti-cancer effect of R3V6 peptide-mediated delivery of an anti-microRNA-21 antisense-oligodeoxynucleotide in a glioblastoma animal model</t>
+        </is>
+      </c>
+      <c r="C509" t="inlineStr">
+        <is>
+          <t>10.1080/1061186x.2016.1207648</t>
+        </is>
+      </c>
+      <c r="D509" t="inlineStr"/>
+      <c r="E509" t="inlineStr">
+        <is>
+          <t>Journal of Drug Targeting</t>
+        </is>
+      </c>
+      <c r="F509" t="n">
+        <v>2017</v>
+      </c>
+      <c r="G509" t="inlineStr"/>
+    </row>
+    <row r="510">
+      <c r="A510" t="inlineStr">
+        <is>
+          <t>PAPER000509</t>
+        </is>
+      </c>
+      <c r="B510" t="inlineStr">
+        <is>
+          <t>Mechanisms of Nanoparticle-Mediated siRNA Transfection by Melittin-Derived Peptides</t>
+        </is>
+      </c>
+      <c r="C510" t="inlineStr">
+        <is>
+          <t>10.1021/nn403311c</t>
+        </is>
+      </c>
+      <c r="D510" t="inlineStr"/>
+      <c r="E510" t="inlineStr">
+        <is>
+          <t>ACS Nano</t>
+        </is>
+      </c>
+      <c r="F510" t="n">
         <v>2013</v>
       </c>
-      <c r="G508" t="inlineStr"/>
+      <c r="G510" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>