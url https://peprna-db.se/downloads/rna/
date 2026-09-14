--- v0 (2026-06-14)
+++ v1 (2026-09-14)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:J869"/>
+  <dimension ref="A1:J870"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>rna_type</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>rna_payload_or_target</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>target_gene_or_transcript</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -9134,85 +9134,85 @@
           <t>dTdT 3' overhangs; 3' dTdT/TT overhang</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I193" t="n">
         <v>3</v>
       </c>
       <c r="J193" t="inlineStr">
         <is>
           <t>EXP000744</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>NC siRNA (scramble control)</t>
+          <t>NC siRNA (scramble control)- NC-siRNA-loaded NIR-pretreated PCP-LP does not reduce EGFR mRNA/protein; indicates sequence-specific silencing for EGFR-siRNA.</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>EGFR</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>sense:AGGAAUUAAGAGAAGCAACAUTT; antisense:AUGUUGCUUCUCUUAAUUCCUTT</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
           <t>AGGAAUUAAGAGAAGCAACAUTT</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
           <t>AUGUUGCUUCUCUUAAUUCCUTT</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
           <t>3' dTdT/TT overhang</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I194" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J194" t="inlineStr">
         <is>
           <t>EXP000747</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>EGFR siRNA</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>EGFR</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
@@ -9229,30419 +9229,30469 @@
           <t>AUGUUGCUUCUCUUAAUUCCUTT</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
           <t>3' dTdT/TT overhang</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I195" t="n">
         <v>3</v>
       </c>
       <c r="J195" t="inlineStr">
         <is>
           <t>EXP000748</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>IgE-PAS antisense targeting secreted IgE polyadenylation signal; sequence 5′-GCTCTGAGCAGGCACAGTTTATTG-3′</t>
+          <t>NC siRNA (scramble control)</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>secreted IgE polyadenylation signal</t>
+          <t>EGFR</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Vivo-morpholino IgE-PAS ASO (5′-GCTCTGAGCAGGCACAGTTTATTG- 3′)</t>
+          <t>sense:AGGAAUUAAGAGAAGCAACAUTT; antisense:AUGUUGCUUCUCUUAAUUCCUTT</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>Vivo-morpholino IgE-PAS ASO (5′-GCTCTGAGCAGGCACAGTTTATTG- 3′)</t>
-[...2 lines deleted...]
-      <c r="F196" t="inlineStr"/>
+          <t>AGGAAUUAAGAGAAGCAACAUTT</t>
+        </is>
+      </c>
+      <c r="F196" t="inlineStr">
+        <is>
+          <t>AUGUUGCUUCUCUUAAUUCCUTT</t>
+        </is>
+      </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>Vivo-morpholino (phosphorodiamidate morpholino oligomer)</t>
+          <t>3' dTdT/TT overhang</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I196" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J196" t="inlineStr">
         <is>
-          <t>EXP000752</t>
+          <t>EXP000751</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>anti-luciferase (21 nt)</t>
+          <t>IgE-PAS antisense targeting secreted IgE polyadenylation signal; sequence 5′-GCTCTGAGCAGGCACAGTTTATTG-3′</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>luciferase</t>
+          <t>secreted IgE polyadenylation signal</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...2 lines deleted...]
-      <c r="E197" t="inlineStr"/>
+          <t>Vivo-morpholino IgE-PAS ASO (5′-GCTCTGAGCAGGCACAGTTTATTG- 3′)</t>
+        </is>
+      </c>
+      <c r="E197" t="inlineStr">
+        <is>
+          <t>Vivo-morpholino IgE-PAS ASO (5′-GCTCTGAGCAGGCACAGTTTATTG- 3′)</t>
+        </is>
+      </c>
       <c r="F197" t="inlineStr"/>
       <c r="G197" t="inlineStr">
         <is>
-          <t>AlexaFluor488 label (uptake assays only)</t>
+          <t>Vivo-morpholino (phosphorodiamidate morpholino oligomer)</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I197" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J197" t="inlineStr">
         <is>
-          <t>EXP000754</t>
+          <t>EXP000752</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>mRNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Reporter mRNA (firefly luciferase; some experiments used EGFP)</t>
+          <t>anti-luciferase (21 nt)</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>firefly luciferase; EGFP</t>
+          <t>luciferase</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E198" t="inlineStr"/>
       <c r="F198" t="inlineStr"/>
       <c r="G198" t="inlineStr">
         <is>
-          <t>CleanCap mRNA; some assays used Cy5-labeled FLuc mRNA and/or 5-methoxyuridine-modified mRNA (5MoU) (see notes)</t>
+          <t>AlexaFluor488 label (uptake assays only)</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I198" t="n">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="J198" t="inlineStr">
         <is>
-          <t>EXP000760</t>
+          <t>EXP000754</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>mRNA</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>STAT3 (siRNA); scrambled siRNA used in uptake/physchem assays</t>
+          <t>Reporter mRNA (firefly luciferase; some experiments used EGFP)</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>scrambled</t>
+          <t>firefly luciferase; EGFP</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E199" t="inlineStr"/>
       <c r="F199" t="inlineStr"/>
       <c r="G199" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>CleanCap mRNA; some assays used Cy5-labeled FLuc mRNA and/or 5-methoxyuridine-modified mRNA (5MoU) (see notes)</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I199" t="n">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="J199" t="inlineStr">
         <is>
-          <t>EXP000777</t>
+          <t>EXP000760</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>miRNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>pLenti-III-miR-124-GFP (pre-miR-124 + GFP reporter)</t>
+          <t>STAT3 (siRNA); scrambled siRNA used in uptake/physchem assays</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>GFP</t>
+          <t>scrambled</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E200" t="inlineStr"/>
       <c r="F200" t="inlineStr"/>
       <c r="G200" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I200" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="J200" t="inlineStr">
         <is>
-          <t>EXP000784</t>
+          <t>EXP000777</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>SCO</t>
+          <t>miRNA</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>β-globin intron 2 aberrant splice site in luciferase reporter (HeLa pLuc 705) (M705 splice-correcting PNA)</t>
+          <t>pLenti-III-miR-124-GFP (pre-miR-124 + GFP reporter)</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>luciferase</t>
+          <t>GFP</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E201" t="inlineStr"/>
       <c r="F201" t="inlineStr"/>
       <c r="G201" t="inlineStr">
         <is>
-          <t>PNA M705: CysKKCCTCTTACCTCAGTTACAKK-NH2; inverted control (4 bases inverted). Some conjugates fluorescein-labeled on C-terminal Lys for uptake assays.</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I201" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J201" t="inlineStr">
         <is>
-          <t>EXP000786</t>
+          <t>EXP000784</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>SCO</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>β-globin intron 2 aberrant splice site in luciferase reporter (HeLa pLuc 705) (inverted M705 control PNA (4 bases inverted))</t>
+          <t>β-globin intron 2 aberrant splice site in luciferase reporter (HeLa pLuc 705) (M705 splice-correcting PNA)</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>luciferase</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E202" t="inlineStr"/>
       <c r="F202" t="inlineStr"/>
       <c r="G202" t="inlineStr">
         <is>
           <t>PNA M705: CysKKCCTCTTACCTCAGTTACAKK-NH2; inverted control (4 bases inverted). Some conjugates fluorescein-labeled on C-terminal Lys for uptake assays.</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I202" t="n">
         <v>3</v>
       </c>
       <c r="J202" t="inlineStr">
         <is>
-          <t>EXP000789</t>
+          <t>EXP000786</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>mRNA</t>
+          <t>SCO</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Luciferase (Luc) reporter</t>
+          <t>β-globin intron 2 aberrant splice site in luciferase reporter (HeLa pLuc 705) (inverted M705 control PNA (4 bases inverted))</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>luciferase</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E203" t="inlineStr"/>
       <c r="F203" t="inlineStr"/>
       <c r="G203" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>PNA M705: CysKKCCTCTTACCTCAGTTACAKK-NH2; inverted control (4 bases inverted). Some conjugates fluorescein-labeled on C-terminal Lys for uptake assays.</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I203" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J203" t="inlineStr">
         <is>
-          <t>EXP000792</t>
+          <t>EXP000789</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>mRNA</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Ovalbumin (OVA) antigen</t>
+          <t>Luciferase (Luc) reporter</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>gen</t>
+          <t>luciferase</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E204" t="inlineStr"/>
       <c r="F204" t="inlineStr"/>
       <c r="G204" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I204" t="n">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="J204" t="inlineStr">
         <is>
-          <t>EXP000796</t>
+          <t>EXP000792</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>mRNA</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Luciferase (Luc) reporter (control mRNA)</t>
+          <t>Ovalbumin (OVA) antigen</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>control</t>
+          <t>gen</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E205" t="inlineStr"/>
       <c r="F205" t="inlineStr"/>
       <c r="G205" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I205" t="n">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="J205" t="inlineStr">
         <is>
-          <t>EXP000805</t>
+          <t>EXP000796</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>SCO</t>
+          <t>mRNA</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>antisense PMO targeting pLuc705 splice site (luciferase splice correction); PMO sequence: CCT CTT ACC TCA GTT ACA</t>
+          <t>Luciferase (Luc) reporter (control mRNA)</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>luciferase; pLuc705 splice site</t>
+          <t>control</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>PMO(CCTCTTACCTCAGTTACA</t>
-[...6 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E206" t="inlineStr"/>
       <c r="F206" t="inlineStr"/>
       <c r="G206" t="inlineStr">
         <is>
-          <t>phosphorodiamidate morpholino oligomer (steric block; RNase H-incompetent)</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I206" t="n">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="J206" t="inlineStr">
         <is>
-          <t>EXP000806</t>
+          <t>EXP000805</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>SCO</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>18-mer PNA targeting IVS2-705 cryptic splice site in β-globin intron 2 inserted into luciferase reporter (splice correction)</t>
+          <t>antisense PMO targeting pLuc705 splice site (luciferase splice correction); PMO sequence: CCT CTT ACC TCA GTT ACA</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>luciferase; IVS2-705 cryptic splice site in β-globin intron 2</t>
+          <t>luciferase; pLuc705 splice site</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>PNAAcC:cccctttacctcagttacaPNAscr:tccttcccaaactttgaca</t>
+          <t>PMO(CCTCTTACCTCAGTTACA</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>CCCCTTTACCTCAGTTACA</t>
+          <t>CCTCTTACCTCAGTTACA</t>
         </is>
       </c>
       <c r="F207" t="inlineStr"/>
       <c r="G207" t="inlineStr">
         <is>
-          <t>PNA with (AEEA/ethylene glycol) spacers (ooo) x3 at both termini; some conjugates FAM-labeled for confocal microscopy</t>
+          <t>phosphorodiamidate morpholino oligomer (steric block; RNase H-incompetent)</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I207" t="n">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="J207" t="inlineStr">
         <is>
-          <t>EXP000817</t>
+          <t>EXP000806</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>SCO</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>firefly luciferase (luc2)</t>
+          <t>18-mer PNA targeting IVS2-705 cryptic splice site in β-globin intron 2 inserted into luciferase reporter (splice correction)</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>firefly luciferase</t>
+          <t>luciferase; IVS2-705 cryptic splice site in β-globin intron 2</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...2 lines deleted...]
-      <c r="E208" t="inlineStr"/>
+          <t>PNAAcC:cccctttacctcagttacaPNAscr:tccttcccaaactttgaca</t>
+        </is>
+      </c>
+      <c r="E208" t="inlineStr">
+        <is>
+          <t>CCCCTTTACCTCAGTTACA</t>
+        </is>
+      </c>
       <c r="F208" t="inlineStr"/>
       <c r="G208" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>PNA with (AEEA/ethylene glycol) spacers (ooo) x3 at both termini; some conjugates FAM-labeled for confocal microscopy</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I208" t="n">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="J208" t="inlineStr">
         <is>
-          <t>EXP000834</t>
+          <t>EXP000817</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>DsRed2 mRNA (antisense PNA 12mer: tccgtgaacggc)</t>
+          <t>firefly luciferase (luc2)</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>DsRed2</t>
+          <t>firefly luciferase</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E209" t="inlineStr"/>
       <c r="F209" t="inlineStr"/>
       <c r="G209" t="inlineStr">
         <is>
-          <t>PNA (peptide nucleic acid)</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I209" t="n">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="J209" t="inlineStr">
         <is>
-          <t>EXP000844</t>
+          <t>EXP000834</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Nonsense PNA 12mer: gttcagagtcta (no mammalian target)</t>
+          <t>DsRed2 mRNA (antisense PNA 12mer: tccgtgaacggc)</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>DsRed2</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E210" t="inlineStr"/>
       <c r="F210" t="inlineStr"/>
       <c r="G210" t="inlineStr">
         <is>
           <t>PNA (peptide nucleic acid)</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I210" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J210" t="inlineStr">
         <is>
-          <t>EXP000846</t>
+          <t>EXP000844</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>pDNA</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>sion</t>
+          <t>Nonsense PNA 12mer: gttcagagtcta (no mammalian target)</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>EGFP</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>sense:CGGCTACCACATCCAAGGAA</t>
-[...6 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E211" t="inlineStr"/>
       <c r="F211" t="inlineStr"/>
       <c r="G211" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>PNA (peptide nucleic acid)</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I211" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J211" t="inlineStr">
         <is>
-          <t>EXP000847</t>
+          <t>EXP000846</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>pDNA</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>pCAGGS-tdTomato plasmid (tdTomato reporter under CAG promoter)</t>
+          <t>sion</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>EGFP</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...2 lines deleted...]
-      <c r="E212" t="inlineStr"/>
+          <t>sense:CGGCTACCACATCCAAGGAA</t>
+        </is>
+      </c>
+      <c r="E212" t="inlineStr">
+        <is>
+          <t>CGGCTACCACATCCAAGGAA</t>
+        </is>
+      </c>
       <c r="F212" t="inlineStr"/>
       <c r="G212" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I212" t="n">
         <v>2</v>
       </c>
       <c r="J212" t="inlineStr">
         <is>
-          <t>EXP000848</t>
+          <t>EXP000847</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>pDNA</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>pGL3 luciferase plasmid (pGL3/pGL3Luc)</t>
+          <t>pCAGGS-tdTomato plasmid (tdTomato reporter under CAG promoter)</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>luciferase</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E213" t="inlineStr"/>
       <c r="F213" t="inlineStr"/>
       <c r="G213" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I213" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J213" t="inlineStr">
         <is>
-          <t>EXP000851</t>
+          <t>EXP000848</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>pDNA</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>siRNA against EGFP/YFP (siRNAEGFP) in U2OS-SAMP1-YFP reporter cells</t>
+          <t>pGL3 luciferase plasmid (pGL3/pGL3Luc)</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>EGFP</t>
+          <t>luciferase</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E214" t="inlineStr"/>
       <c r="F214" t="inlineStr"/>
       <c r="G214" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I214" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J214" t="inlineStr">
         <is>
-          <t>EXP000855</t>
+          <t>EXP000851</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>fluorescent siRNA (siRNA-Alexa568) used to visualize internalization with PF14-Fl</t>
+          <t>siRNA against EGFP/YFP (siRNAEGFP) in U2OS-SAMP1-YFP reporter cells</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>fluorescent</t>
+          <t>EGFP</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E215" t="inlineStr"/>
       <c r="F215" t="inlineStr"/>
       <c r="G215" t="inlineStr">
         <is>
-          <t>Alexa568 label</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I215" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J215" t="inlineStr">
         <is>
-          <t>EXP000857</t>
+          <t>EXP000855</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>siRNAs</t>
+          <t>fluorescent siRNA (siRNA-Alexa568) used to visualize internalization with PF14-Fl</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>VEGF; anti-VEGF</t>
+          <t>fluorescent</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>sense:GGAGUACCCUGAUGAGAUCTT</t>
-[...6 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E216" t="inlineStr"/>
       <c r="F216" t="inlineStr"/>
       <c r="G216" t="inlineStr">
         <is>
-          <t>dTdT 3' overhang; seq: 5'-GGAGUACCCUGAUGAGAU CdTdT-3'; 3' dTdT/TT overhang</t>
+          <t>Alexa568 label</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I216" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J216" t="inlineStr">
         <is>
-          <t>EXP000858</t>
+          <t>EXP000857</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>siRNAs</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>VEGF; anti-VEGF</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>sense:GGAGUACCCUGAUGAGAUCTT</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>GGAGUACCCUGAUGAGAUCTT</t>
         </is>
       </c>
       <c r="F217" t="inlineStr"/>
       <c r="G217" t="inlineStr">
         <is>
-          <t>not reported (scrambled control); 3' dTdT/TT overhang</t>
+          <t>dTdT 3' overhang; seq: 5'-GGAGUACCCUGAUGAGAU CdTdT-3'; 3' dTdT/TT overhang</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I217" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J217" t="inlineStr">
         <is>
-          <t>EXP000860</t>
+          <t>EXP000858</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>siGFP</t>
+          <t>siRNAs</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>GFP</t>
+          <t>VEGF; anti-VEGF</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>sense:CAAGCUGACCCUGAAGUUCTT</t>
+          <t>sense:GGAGUACCCUGAUGAGAUCTT</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>CAAGCUGACCCUGAAGUUCTT</t>
+          <t>GGAGUACCCUGAUGAGAUCTT</t>
         </is>
       </c>
       <c r="F218" t="inlineStr"/>
       <c r="G218" t="inlineStr">
         <is>
-          <t>dTdT 3' overhang; seq: 5'-CAAGCUGACCCUGAAGUUC dTdT-3'; 3' dTdT/TT overhang</t>
+          <t>not reported (scrambled control); 3' dTdT/TT overhang</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I218" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J218" t="inlineStr">
         <is>
-          <t>EXP000861</t>
+          <t>EXP000860</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>siGFP</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>GFP</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>sense:CAAGCUGACCCUGAAGUUCTT</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
           <t>CAAGCUGACCCUGAAGUUCTT</t>
         </is>
       </c>
       <c r="F219" t="inlineStr"/>
       <c r="G219" t="inlineStr">
         <is>
-          <t>not reported (scrambled control); 3' dTdT/TT overhang</t>
+          <t>dTdT 3' overhang; seq: 5'-CAAGCUGACCCUGAAGUUC dTdT-3'; 3' dTdT/TT overhang</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I219" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J219" t="inlineStr">
         <is>
-          <t>EXP000863</t>
+          <t>EXP000861</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>SCO</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>luciferase splice correction reporter (HeLa pLuc705)</t>
+          <t>siGFP</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>luciferase</t>
+          <t>GFP</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>sense:CCUCUUACCUCAGUUACA</t>
+          <t>sense:CAAGCUGACCCUGAAGUUCTT</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>CCUCUUACCUCAGUUACA</t>
+          <t>CAAGCUGACCCUGAAGUUCTT</t>
         </is>
       </c>
       <c r="F220" t="inlineStr"/>
       <c r="G220" t="inlineStr">
         <is>
-          <t>PS-2'-OMe</t>
+          <t>not reported (scrambled control); 3' dTdT/TT overhang</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I220" t="n">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="J220" t="inlineStr">
         <is>
-          <t>EXP000864</t>
+          <t>EXP000863</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>SCO</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>UCP2 (cytosolic mRNA)</t>
+          <t>luciferase splice correction reporter (HeLa pLuc705)</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>cytosolic</t>
+          <t>luciferase</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>sense:CTTTGAAACCAACCATGATTC</t>
+          <t>sense:CCUCUUACCUCAGUUACA</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>CTTTGAAACCAACCATGATTC</t>
+          <t>CCUCUUACCUCAGUUACA</t>
         </is>
       </c>
       <c r="F221" t="inlineStr"/>
       <c r="G221" t="inlineStr">
         <is>
-          <t>antisense DNA</t>
+          <t>PS-2'-OMe</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I221" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J221" t="inlineStr">
         <is>
-          <t>EXP000876</t>
+          <t>EXP000864</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>UCP2 (cytosolic mRNA)</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>cytosolic</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>sense:GGGACUGUAGCUCAAUUGGUAGAGCAUCTTTGAAACCAACCATGATTC</t>
+          <t>sense:CTTTGAAACCAACCATGATTC</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>GGGACUGUAGCUCAAUUGGUAGAGCAUCTTTGAAACCAACCATGATTC</t>
+          <t>CTTTGAAACCAACCATGATTC</t>
         </is>
       </c>
       <c r="F222" t="inlineStr"/>
       <c r="G222" t="inlineStr">
         <is>
-          <t>D-arm modified 2'-OMe chimeric antisense (tRNA D stem-loop import signal)</t>
+          <t>antisense DNA</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I222" t="n">
         <v>11</v>
       </c>
       <c r="J222" t="inlineStr">
         <is>
-          <t>EXP000887</t>
+          <t>EXP000876</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>COXII (mitochondrial mRNA)</t>
+          <t>UCP2 (cytosolic mRNA)</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>mitochondrial</t>
+          <t>cytosolic</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>sense:GGGACUGUAGCUCAAUUGGUAGAGCAUCUUGCGCUGCAUGUGCCAU</t>
+          <t>sense:GGGACUGUAGCUCAAUUGGUAGAGCAUCTTTGAAACCAACCATGATTC</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>GGGACUGUAGCUCAAUUGGUAGAGCAUCUUGCGCUGCAUGUGCCAU</t>
+          <t>GGGACUGUAGCUCAAUUGGUAGAGCAUCTTTGAAACCAACCATGATTC</t>
         </is>
       </c>
       <c r="F223" t="inlineStr"/>
       <c r="G223" t="inlineStr">
         <is>
-          <t>D-arm modified antisense 2'-OMe RNA (tRNA D stem-loop import signal)</t>
+          <t>D-arm modified 2'-OMe chimeric antisense (tRNA D stem-loop import signal)</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I223" t="n">
         <v>11</v>
       </c>
       <c r="J223" t="inlineStr">
         <is>
-          <t>EXP000898</t>
+          <t>EXP000887</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>COXII (mitochondrial mRNA)</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>mitochondrial</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...2 lines deleted...]
-      <c r="E224" t="inlineStr"/>
+          <t>sense:GGGACUGUAGCUCAAUUGGUAGAGCAUCUUGCGCUGCAUGUGCCAU</t>
+        </is>
+      </c>
+      <c r="E224" t="inlineStr">
+        <is>
+          <t>GGGACUGUAGCUCAAUUGGUAGAGCAUCUUGCGCUGCAUGUGCCAU</t>
+        </is>
+      </c>
       <c r="F224" t="inlineStr"/>
       <c r="G224" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>D-arm modified antisense 2'-OMe RNA (tRNA D stem-loop import signal)</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I224" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="J224" t="inlineStr">
         <is>
-          <t>EXP000909</t>
+          <t>EXP000898</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>aptamer</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>A-1 (GP160) RNA aptamer + Cy5 DNA probe (Cy5/AGGCTATCTAGAATGTAC)</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>sense:GGGAGGACGAUGCGGAAUUGAGGGACCACGCGCUGCUUGUUGUGAUAAGCAGUUUGUCGUGAUGGCAGACGACUCGCCCGA</t>
-[...6 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E225" t="inlineStr"/>
       <c r="F225" t="inlineStr"/>
       <c r="G225" t="inlineStr">
         <is>
-          <t>2'-fluoro + 2'-O-methyl bases; 3-carbon linker (XXXXXX), sticky-bridge motif, 3' aminoC6; annealed to complementary Cy5-DNA probe</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I225" t="n">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="J225" t="inlineStr">
         <is>
-          <t>EXP000911</t>
+          <t>EXP000909</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
           <t>aptamer</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>G-3 (CCR5) RNA aptamer + Cy5 DNA probe (Cy5/TCTATCAATCTATCA)</t>
+          <t>A-1 (GP160) RNA aptamer + Cy5 DNA probe (Cy5/AGGCTATCTAGAATGTAC)</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>sense:GGGAGGACGAUGCGGAAUUGAGGGACCACGCGCUGCUUGUUGUGAUAAGCAGUUUGUCGUGAUGGCAGACGACUCGCCCGA</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
           <t>GGGAGGACGAUGCGGAAUUGAGGGACCACGCGCUGCUUGUUGUGAUAAGCAGUUUGUCGUGAUGGCAGACGACUCGCCCGA</t>
         </is>
       </c>
       <c r="F226" t="inlineStr"/>
       <c r="G226" t="inlineStr">
         <is>
           <t>2'-fluoro + 2'-O-methyl bases; 3-carbon linker (XXXXXX), sticky-bridge motif, 3' aminoC6; annealed to complementary Cy5-DNA probe</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I226" t="n">
         <v>2</v>
       </c>
       <c r="J226" t="inlineStr">
         <is>
-          <t>EXP000913</t>
+          <t>EXP000911</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>aptamer</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>SMN2 pre-mRNA splice correction (promote exon 7 inclusion; full-length SMN2 transcript)</t>
+          <t>G-3 (CCR5) RNA aptamer + Cy5 DNA probe (Cy5/TCTATCAATCTATCA)</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>pre-</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>sense:ATTCACTTTCATAATGCTGG</t>
+          <t>sense:GGGAGGACGAUGCGGAAUUGAGGGACCACGCGCUGCUUGUUGUGAUAAGCAGUUUGUCGUGAUGGCAGACGACUCGCCCGA</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>ATTCACTTTCATAATGCTGG</t>
+          <t>GGGAGGACGAUGCGGAAUUGAGGGACCACGCGCUGCUUGUUGUGAUAAGCAGUUUGUCGUGAUGGCAGACGACUCGCCCGA</t>
         </is>
       </c>
       <c r="F227" t="inlineStr"/>
       <c r="G227" t="inlineStr">
         <is>
-          <t>PNA sequence 5'-ATTCACTTTCATAATGCTGG-3' with N-terminal miniPEG spacer and functional group for ligation; 5'-maleimide (maleimidopropionic acid; PNA-1)</t>
+          <t>2'-fluoro + 2'-O-methyl bases; 3-carbon linker (XXXXXX), sticky-bridge motif, 3' aminoC6; annealed to complementary Cy5-DNA probe</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I227" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J227" t="inlineStr">
         <is>
-          <t>EXP000915</t>
+          <t>EXP000913</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>SMN2 pre-mRNA splice correction (promote exon 7 inclusion; full-length SMN2 transcript)</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>pre-</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
           <t>sense:ATTCACTTTCATAATGCTGG</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
           <t>ATTCACTTTCATAATGCTGG</t>
         </is>
       </c>
       <c r="F228" t="inlineStr"/>
       <c r="G228" t="inlineStr">
         <is>
-          <t>PNA sequence 5'-ATTCACTTTCATAATGCTGG-3' with N-terminal miniPEG spacer and functional group for ligation; 5'-cysteine (PNA precursor used for thiol–CBT ligation)</t>
+          <t>PNA sequence 5'-ATTCACTTTCATAATGCTGG-3' with N-terminal miniPEG spacer and functional group for ligation; 5'-maleimide (maleimidopropionic acid; PNA-1)</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I228" t="n">
         <v>1</v>
       </c>
       <c r="J228" t="inlineStr">
         <is>
-          <t>EXP000916</t>
+          <t>EXP000915</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>pDNA</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>pcDNA3.1-GFP (GFP reporter plasmid)</t>
+          <t>SMN2 pre-mRNA splice correction (promote exon 7 inclusion; full-length SMN2 transcript)</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>GFP</t>
+          <t>pre-</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...2 lines deleted...]
-      <c r="E229" t="inlineStr"/>
+          <t>sense:ATTCACTTTCATAATGCTGG</t>
+        </is>
+      </c>
+      <c r="E229" t="inlineStr">
+        <is>
+          <t>ATTCACTTTCATAATGCTGG</t>
+        </is>
+      </c>
       <c r="F229" t="inlineStr"/>
       <c r="G229" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>PNA sequence 5'-ATTCACTTTCATAATGCTGG-3' with N-terminal miniPEG spacer and functional group for ligation; 5'-cysteine (PNA precursor used for thiol–CBT ligation)</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I229" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J229" t="inlineStr">
         <is>
-          <t>EXP000917</t>
+          <t>EXP000916</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
           <t>pDNA</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>pcDNA3.1-dsRed (dsRed reporter plasmid)</t>
+          <t>pcDNA3.1-GFP (GFP reporter plasmid)</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>GFP</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E230" t="inlineStr"/>
       <c r="F230" t="inlineStr"/>
       <c r="G230" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I230" t="n">
         <v>2</v>
       </c>
       <c r="J230" t="inlineStr">
         <is>
-          <t>EXP000918</t>
+          <t>EXP000917</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
           <t>pDNA</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>pcDNA3.1-Gluc (Gaussia luciferase plasmid)</t>
+          <t>pcDNA3.1-dsRed (dsRed reporter plasmid)</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>luciferase</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E231" t="inlineStr"/>
       <c r="F231" t="inlineStr"/>
       <c r="G231" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I231" t="n">
         <v>2</v>
       </c>
       <c r="J231" t="inlineStr">
         <is>
-          <t>EXP000919</t>
+          <t>EXP000918</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
           <t>pDNA</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>pcDNA3.1-LGluc (loxP-GFP-loxP-Gluc reporter plasmid; Cre/loxp system)</t>
+          <t>pcDNA3.1-Gluc (Gaussia luciferase plasmid)</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>GFP</t>
+          <t>luciferase</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E232" t="inlineStr"/>
       <c r="F232" t="inlineStr"/>
       <c r="G232" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I232" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J232" t="inlineStr">
         <is>
-          <t>EXP000920</t>
+          <t>EXP000919</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>pDNA</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>siGFP (targets GFP reporter)</t>
+          <t>pcDNA3.1-LGluc (loxP-GFP-loxP-Gluc reporter plasmid; Cre/loxp system)</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>GFP</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E233" t="inlineStr"/>
       <c r="F233" t="inlineStr"/>
       <c r="G233" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I233" t="n">
         <v>1</v>
       </c>
       <c r="J233" t="inlineStr">
         <is>
-          <t>EXP000924</t>
+          <t>EXP000920</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>siβ-actin (targets β-actin)</t>
+          <t>siGFP (targets GFP reporter)</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>GFP</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E234" t="inlineStr"/>
       <c r="F234" t="inlineStr"/>
       <c r="G234" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I234" t="n">
         <v>1</v>
       </c>
       <c r="J234" t="inlineStr">
         <is>
-          <t>EXP000925</t>
+          <t>EXP000924</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>SCO</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>PMO XLA (BTK intron reporter splice correction); 5'-CTACAGAGTTCTCAGGATGTAAGCA-3'</t>
+          <t>siβ-actin (targets β-actin)</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>sense:CTACAGAGTTCTCAGGATGTAAGCA</t>
-[...6 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E235" t="inlineStr"/>
       <c r="F235" t="inlineStr"/>
       <c r="G235" t="inlineStr">
         <is>
-          <t>PMO (charge-neutral morpholino backbone; steric-block splice-switching oligo)</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I235" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J235" t="inlineStr">
         <is>
-          <t>EXP000926</t>
+          <t>EXP000925</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
           <t>SCO</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>PMO SMA 20-mer (ISS-N1); 5'-ATTCACTTTCATAATGCTGG-3'; PMO SMA 25-mer (ISS-N1); 5'-AGATTCACTTTCATAATGCTGGCAG-3'</t>
+          <t>PMO XLA (BTK intron reporter splice correction); 5'-CTACAGAGTTCTCAGGATGTAAGCA-3'</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>sense:ATTCACTTTCATAATGCTGG</t>
+          <t>sense:CTACAGAGTTCTCAGGATGTAAGCA</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>ATTCACTTTCATAATGCTGG</t>
+          <t>CTACAGAGTTCTCAGGATGTAAGCA</t>
         </is>
       </c>
       <c r="F236" t="inlineStr"/>
       <c r="G236" t="inlineStr">
         <is>
           <t>PMO (charge-neutral morpholino backbone; steric-block splice-switching oligo)</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I236" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J236" t="inlineStr">
         <is>
-          <t>EXP000928</t>
+          <t>EXP000926</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
           <t>SCO</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>PMO SMA 18-mer (ISS-N1); 5'-TCACTTTCATAATGCTGG-3'; PMO SMA 20-mer (ISS-N1); 5'-ATTCACTTTCATAATGCTGG-3'; PMO SMA 23-mer (ISS-N1); 5'-ATTCACTTTCATAATGCTGGCAG-3'; PMO SMA 25-mer (ISS-N1); 5'-AGATTCACTTTCATAATGCTGGCAG-3'</t>
+          <t>PMO SMA 20-mer (ISS-N1); 5'-ATTCACTTTCATAATGCTGG-3'; PMO SMA 25-mer (ISS-N1); 5'-AGATTCACTTTCATAATGCTGGCAG-3'</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>sense:TCACTTTCATAATGCTGG</t>
+          <t>sense:ATTCACTTTCATAATGCTGG</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>TCACTTTCATAATGCTGG</t>
+          <t>ATTCACTTTCATAATGCTGG</t>
         </is>
       </c>
       <c r="F237" t="inlineStr"/>
       <c r="G237" t="inlineStr">
         <is>
           <t>PMO (charge-neutral morpholino backbone; steric-block splice-switching oligo)</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I237" t="n">
         <v>1</v>
       </c>
       <c r="J237" t="inlineStr">
         <is>
-          <t>EXP000929</t>
+          <t>EXP000928</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
           <t>SCO</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>PMO SMA 25-mer (ISS-N1); 5'-AGATTCACTTTCATAATGCTGGCAG-3'</t>
+          <t>PMO SMA 18-mer (ISS-N1); 5'-TCACTTTCATAATGCTGG-3'; PMO SMA 20-mer (ISS-N1); 5'-ATTCACTTTCATAATGCTGG-3'; PMO SMA 23-mer (ISS-N1); 5'-ATTCACTTTCATAATGCTGGCAG-3'; PMO SMA 25-mer (ISS-N1); 5'-AGATTCACTTTCATAATGCTGGCAG-3'</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>sense:AGATTCACTTTCATAATGCTGGCAG</t>
+          <t>sense:TCACTTTCATAATGCTGG</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>AGATTCACTTTCATAATGCTGGCAG</t>
+          <t>TCACTTTCATAATGCTGG</t>
         </is>
       </c>
       <c r="F238" t="inlineStr"/>
       <c r="G238" t="inlineStr">
         <is>
           <t>PMO (charge-neutral morpholino backbone; steric-block splice-switching oligo)</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I238" t="n">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="J238" t="inlineStr">
         <is>
-          <t>EXP000930</t>
+          <t>EXP000929</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
           <t>SCO</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>PMO DMD (M23D; exon 23 skipping); 5'-GGCCAAACCTCGGCTTACCTGAAAT-3'</t>
+          <t>PMO SMA 25-mer (ISS-N1); 5'-AGATTCACTTTCATAATGCTGGCAG-3'</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>sense:ATTCACTTTCATAATGCTGGCAG</t>
+          <t>sense:AGATTCACTTTCATAATGCTGGCAG</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>ATTCACTTTCATAATGCTGGCAG</t>
+          <t>AGATTCACTTTCATAATGCTGGCAG</t>
         </is>
       </c>
       <c r="F239" t="inlineStr"/>
       <c r="G239" t="inlineStr">
         <is>
           <t>PMO (charge-neutral morpholino backbone; steric-block splice-switching oligo)</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I239" t="n">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="J239" t="inlineStr">
         <is>
-          <t>EXP000938</t>
+          <t>EXP000930</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>SCO</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>survivin mRNA (cpusiRNA2)</t>
+          <t>PMO DMD (M23D; exon 23 skipping); 5'-GGCCAAACCTCGGCTTACCTGAAAT-3'</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>survivin; cpu</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>sense:GAAUUUGAGGAAACUGCGATT; antisense:TTCUUAAACUCCUUUGACGCU</t>
+          <t>sense:ATTCACTTTCATAATGCTGGCAG</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>GAAUUUGAGGAAACUGCGATT</t>
-[...6 lines deleted...]
-      </c>
+          <t>ATTCACTTTCATAATGCTGGCAG</t>
+        </is>
+      </c>
+      <c r="F240" t="inlineStr"/>
       <c r="G240" t="inlineStr">
         <is>
-          <t>sense: 5′-GAAUUUGAGGAAACUGCGAtt-3′; antisense: 3′-ttCUUAAACUCCUUUGACGCU-5′ (as reported); also used FAM-siRNA and Cy5-siRNA for uptake/biodistribution</t>
+          <t>PMO (charge-neutral morpholino backbone; steric-block splice-switching oligo)</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I240" t="n">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="J240" t="inlineStr">
         <is>
-          <t>EXP000948</t>
+          <t>EXP000938</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>anti-miRNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>miR-23b</t>
+          <t>survivin mRNA (cpusiRNA2)</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>survivin; cpu</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>sense:GGUAAUCCCUGGCAAUGUGAU</t>
+          <t>sense:GAAUUUGAGGAAACUGCGATT; antisense:TTCUUAAACUCCUUUGACGCU</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>GGUAAUCCCUGGCAAUGUGAU</t>
-[...2 lines deleted...]
-      <c r="F241" t="inlineStr"/>
+          <t>GAAUUUGAGGAAACUGCGATT</t>
+        </is>
+      </c>
+      <c r="F241" t="inlineStr">
+        <is>
+          <t>TTCUUAAACUCCUUUGACGCU</t>
+        </is>
+      </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>Phosphorodiamidate morpholino (PMO); peptide conjugated via maleimide linkage at 3′ end</t>
+          <t>sense: 5′-GAAUUUGAGGAAACUGCGAtt-3′; antisense: 3′-ttCUUAAACUCCUUUGACGCU-5′ (as reported); also used FAM-siRNA and Cy5-siRNA for uptake/biodistribution</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I241" t="n">
         <v>6</v>
       </c>
       <c r="J241" t="inlineStr">
         <is>
-          <t>EXP000954</t>
+          <t>EXP000948</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
           <t>anti-miRNA</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>miR-218</t>
+          <t>miR-23b</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>sense:ACAUGGUUAGAUCAAGCACAA</t>
+          <t>sense:GGUAAUCCCUGGCAAUGUGAU</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>ACAUGGUUAGAUCAAGCACAA</t>
+          <t>GGUAAUCCCUGGCAAUGUGAU</t>
         </is>
       </c>
       <c r="F242" t="inlineStr"/>
       <c r="G242" t="inlineStr">
         <is>
           <t>Phosphorodiamidate morpholino (PMO); peptide conjugated via maleimide linkage at 3′ end</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I242" t="n">
         <v>6</v>
       </c>
       <c r="J242" t="inlineStr">
         <is>
-          <t>EXP000960</t>
+          <t>EXP000954</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
           <t>anti-miRNA</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>scrambled control (SC)</t>
+          <t>miR-218</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>sense:TCTTACCTCAGTTACAATTTA</t>
+          <t>sense:ACAUGGUUAGAUCAAGCACAA</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>TCTTACCTCAGTTACAATTTA</t>
+          <t>ACAUGGUUAGAUCAAGCACAA</t>
         </is>
       </c>
       <c r="F243" t="inlineStr"/>
       <c r="G243" t="inlineStr">
         <is>
           <t>Phosphorodiamidate morpholino (PMO); peptide conjugated via maleimide linkage at 3′ end</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I243" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J243" t="inlineStr">
         <is>
-          <t>EXP000966</t>
+          <t>EXP000960</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>RNA, unspecified</t>
+          <t>anti-miRNA</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>ERα (estrogen receptor alpha) decoy / target protein: ERα</t>
+          <t>scrambled control (SC)</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>sense:GTCAGGTCACAGTGACCTGATCAAAGTTAA; antisense:uuaacuuugATCAGGTCACTGTGTGACCTGAC</t>
+          <t>sense:TCTTACCTCAGTTACAATTTA</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>GTCAGGTCACAGTGACCTGATCAAAGTTAA</t>
-[...6 lines deleted...]
-      </c>
+          <t>TCTTACCTCAGTTACAATTTA</t>
+        </is>
+      </c>
+      <c r="F244" t="inlineStr"/>
       <c r="G244" t="inlineStr">
         <is>
-          <t>LCL161 (IAP ligand) conjugated to 5′ end of forward strand (LCL-HDO-F); reverse strand contains 9-nt RNA segment (lowercase in SI) and P4 on 5′ end</t>
+          <t>Phosphorodiamidate morpholino (PMO); peptide conjugated via maleimide linkage at 3′ end</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I244" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J244" t="inlineStr">
         <is>
-          <t>EXP000968</t>
+          <t>EXP000966</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>oligonucleotide</t>
+          <t>RNA, unspecified</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>ERα (estrogen receptor alpha) decoy / target protein: ERα</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
           <t>sense:GTCAGGTCACAGTGACCTGATCAAAGTTAA; antisense:uuaacuuugATCAGGTCACTGTGTGACCTGAC</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
           <t>GTCAGGTCACAGTGACCTGATCAAAGTTAA</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
           <t>uuaacuuugATCAGGTCACTGTGTGACCTGAC</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>LCL161 (IAP ligand) conjugated (LCL-ER(dec))</t>
+          <t>LCL161 (IAP ligand) conjugated to 5′ end of forward strand (LCL-HDO-F); reverse strand contains 9-nt RNA segment (lowercase in SI) and P4 on 5′ end</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I245" t="n">
         <v>1</v>
       </c>
       <c r="J245" t="inlineStr">
         <is>
-          <t>EXP000969</t>
+          <t>EXP000968</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
           <t>oligonucleotide</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>ERα (estrogen receptor alpha) decoy / target protein: ERα</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
           <t>sense:GTCAGGTCACAGTGACCTGATCAAAGTTAA; antisense:uuaacuuugATCAGGTCACTGTGTGACCTGAC</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
           <t>GTCAGGTCACAGTGACCTGATCAAAGTTAA</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
           <t>uuaacuuugATCAGGTCACTGTGTGACCTGAC</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>LCL161 (IAP ligand) conjugated; P4 directly conjugated to LCL-ER(dec) (LCL-ER(dec)-P4)</t>
+          <t>LCL161 (IAP ligand) conjugated (LCL-ER(dec))</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I246" t="n">
         <v>1</v>
       </c>
       <c r="J246" t="inlineStr">
         <is>
-          <t>EXP000970</t>
+          <t>EXP000969</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>oligonucleotide</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>PaPDS (phytoene desaturase) knockdown</t>
+          <t>ERα (estrogen receptor alpha) decoy / target protein: ERα</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...3 lines deleted...]
-      <c r="F247" t="inlineStr"/>
+          <t>sense:GTCAGGTCACAGTGACCTGATCAAAGTTAA; antisense:uuaacuuugATCAGGTCACTGTGTGACCTGAC</t>
+        </is>
+      </c>
+      <c r="E247" t="inlineStr">
+        <is>
+          <t>GTCAGGTCACAGTGACCTGATCAAAGTTAA</t>
+        </is>
+      </c>
+      <c r="F247" t="inlineStr">
+        <is>
+          <t>uuaacuuugATCAGGTCACTGTGTGACCTGAC</t>
+        </is>
+      </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>FAM-labeled dsRNAPaPDS (277 bp target segment); in vitro transcription product</t>
+          <t>LCL161 (IAP ligand) conjugated; P4 directly conjugated to LCL-ER(dec) (LCL-ER(dec)-P4)</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I247" t="n">
         <v>1</v>
       </c>
       <c r="J247" t="inlineStr">
         <is>
-          <t>EXP000971</t>
+          <t>EXP000970</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>PaPDS (phytoene desaturase) knockdown</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E248" t="inlineStr"/>
       <c r="F248" t="inlineStr"/>
       <c r="G248" t="inlineStr">
         <is>
-          <t>non-labeled dsRNAPaPDS</t>
+          <t>FAM-labeled dsRNAPaPDS (277 bp target segment); in vitro transcription product</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I248" t="n">
         <v>1</v>
       </c>
       <c r="J248" t="inlineStr">
         <is>
-          <t>EXP000972</t>
+          <t>EXP000971</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>PaPDS (phytoene desaturase) knockdown</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E249" t="inlineStr"/>
       <c r="F249" t="inlineStr"/>
       <c r="G249" t="inlineStr">
         <is>
-          <t>Phosphorothioate linkages at last 3 bases on both 5' and 3' ends (ASO-1..12); pooled A (ASO1–12)</t>
+          <t>non-labeled dsRNAPaPDS</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I249" t="n">
         <v>1</v>
       </c>
       <c r="J249" t="inlineStr">
         <is>
-          <t>EXP000973</t>
+          <t>EXP000972</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>PaPDS (phytoene desaturase) knockdown</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E250" t="inlineStr"/>
       <c r="F250" t="inlineStr"/>
       <c r="G250" t="inlineStr">
         <is>
-          <t>Phosphorothioate end modifications; pooled B (ASO1–6)</t>
+          <t>Phosphorothioate linkages at last 3 bases on both 5' and 3' ends (ASO-1..12); pooled A (ASO1–12)</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I250" t="n">
         <v>1</v>
       </c>
       <c r="J250" t="inlineStr">
         <is>
-          <t>EXP000974</t>
+          <t>EXP000973</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>PaPDS (phytoene desaturase) knockdown</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E251" t="inlineStr"/>
       <c r="F251" t="inlineStr"/>
       <c r="G251" t="inlineStr">
         <is>
-          <t>Phosphorothioate end modifications; pooled C (ASO7–12)</t>
+          <t>Phosphorothioate end modifications; pooled B (ASO1–6)</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I251" t="n">
         <v>1</v>
       </c>
       <c r="J251" t="inlineStr">
         <is>
-          <t>EXP000975</t>
+          <t>EXP000974</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>PaPDS (phytoene desaturase) knockdown</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E252" t="inlineStr"/>
       <c r="F252" t="inlineStr"/>
       <c r="G252" t="inlineStr">
         <is>
-          <t>Subpool of pool C: ASO-7 to ASO-9 (phosphorothioate ends)</t>
+          <t>Phosphorothioate end modifications; pooled C (ASO7–12)</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I252" t="n">
         <v>1</v>
       </c>
       <c r="J252" t="inlineStr">
         <is>
-          <t>EXP000976</t>
+          <t>EXP000975</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>PaPDS (phytoene desaturase) knockdown</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E253" t="inlineStr"/>
       <c r="F253" t="inlineStr"/>
       <c r="G253" t="inlineStr">
         <is>
-          <t>Subpool of pool C: ASO-10 to ASO-12 (phosphorothioate ends)</t>
+          <t>Subpool of pool C: ASO-7 to ASO-9 (phosphorothioate ends)</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I253" t="n">
         <v>1</v>
       </c>
       <c r="J253" t="inlineStr">
         <is>
-          <t>EXP000977</t>
+          <t>EXP000976</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>PaPDS (phytoene desaturase) knockdown</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E254" t="inlineStr"/>
       <c r="F254" t="inlineStr"/>
       <c r="G254" t="inlineStr">
         <is>
-          <t>amiRNAPDS-1..5 pooled (sequences designed via WMD3); delivered as pooled amiRNAs</t>
+          <t>Subpool of pool C: ASO-10 to ASO-12 (phosphorothioate ends)</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I254" t="n">
         <v>1</v>
       </c>
       <c r="J254" t="inlineStr">
         <is>
-          <t>EXP000978</t>
+          <t>EXP000977</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>PaPDS (phytoene desaturase) knockdown</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E255" t="inlineStr"/>
       <c r="F255" t="inlineStr"/>
       <c r="G255" t="inlineStr">
         <is>
-          <t>amiRNAPDS-1 single</t>
+          <t>amiRNAPDS-1..5 pooled (sequences designed via WMD3); delivered as pooled amiRNAs</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I255" t="n">
         <v>1</v>
       </c>
       <c r="J255" t="inlineStr">
         <is>
-          <t>EXP000979</t>
+          <t>EXP000978</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>PaPDS (phytoene desaturase) knockdown</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E256" t="inlineStr"/>
       <c r="F256" t="inlineStr"/>
       <c r="G256" t="inlineStr">
         <is>
-          <t>amiRNAPDS-2 single</t>
+          <t>amiRNAPDS-1 single</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I256" t="n">
         <v>1</v>
       </c>
       <c r="J256" t="inlineStr">
         <is>
-          <t>EXP000980</t>
+          <t>EXP000979</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>PaPDS (phytoene desaturase) knockdown</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E257" t="inlineStr"/>
       <c r="F257" t="inlineStr"/>
       <c r="G257" t="inlineStr">
         <is>
-          <t>Alternating daily applications: ASO pool C (ASO7–12) and amiRNA pool (amiRNAPDS-1..5)</t>
+          <t>amiRNAPDS-2 single</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I257" t="n">
         <v>1</v>
       </c>
       <c r="J257" t="inlineStr">
         <is>
-          <t>EXP000981</t>
+          <t>EXP000980</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>pDNA</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>amiRNAPDS-1 expression plasmid (CaMV 35S promoter-controlled)</t>
+          <t>PaPDS (phytoene desaturase) knockdown</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E258" t="inlineStr"/>
       <c r="F258" t="inlineStr"/>
       <c r="G258" t="inlineStr">
         <is>
-          <t>amiRNAPDS-1-expressing plasmid (&gt;10 kb)</t>
+          <t>Alternating daily applications: ASO pool C (ASO7–12) and amiRNA pool (amiRNAPDS-1..5)</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I258" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J258" t="inlineStr">
         <is>
-          <t>EXP000982</t>
+          <t>EXP000981</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>miRNA</t>
+          <t>pDNA</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>amiRNAPDS expression cassette (35S promoter → NOS terminator)</t>
+          <t>amiRNAPDS-1 expression plasmid (CaMV 35S promoter-controlled)</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E259" t="inlineStr"/>
       <c r="F259" t="inlineStr"/>
       <c r="G259" t="inlineStr">
         <is>
-          <t>PCR-amplified amiRNAPDS cassette loaded with γ-zein-CADY</t>
+          <t>amiRNAPDS-1-expressing plasmid (&gt;10 kb)</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I259" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J259" t="inlineStr">
         <is>
-          <t>EXP000984</t>
+          <t>EXP000982</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>miRNA</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>control (scrambled PNA)</t>
+          <t>amiRNAPDS expression cassette (35S promoter → NOS terminator)</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E260" t="inlineStr"/>
       <c r="F260" t="inlineStr"/>
       <c r="G260" t="inlineStr">
         <is>
-          <t>PNA (12-mer) conjugated to CPP</t>
+          <t>PCR-amplified amiRNAPDS cassette loaded with γ-zein-CADY</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I260" t="n">
         <v>1</v>
       </c>
       <c r="J260" t="inlineStr">
         <is>
-          <t>EXP000985</t>
+          <t>EXP000984</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>MicF sRNA (regulates ompF porin expression / antibiotic permeability)</t>
+          <t>control (scrambled PNA)</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>biotic permeability</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>sense:aatgatgatagc</t>
-[...6 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E261" t="inlineStr"/>
       <c r="F261" t="inlineStr"/>
       <c r="G261" t="inlineStr">
         <is>
           <t>PNA (12-mer) conjugated to CPP</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I261" t="n">
         <v>1</v>
       </c>
       <c r="J261" t="inlineStr">
         <is>
-          <t>EXP000986</t>
+          <t>EXP000985</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>MicF sRNA (region binding Shine–Dalgarno of ompF)</t>
+          <t>MicF sRNA (regulates ompF porin expression / antibiotic permeability)</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>biotic permeability</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>sense:atgacggtaata</t>
+          <t>sense:aatgatgatagc</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>atgacggtaata</t>
+          <t>aatgatgatagc</t>
         </is>
       </c>
       <c r="F262" t="inlineStr"/>
       <c r="G262" t="inlineStr">
         <is>
           <t>PNA (12-mer) conjugated to CPP</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I262" t="n">
         <v>1</v>
       </c>
       <c r="J262" t="inlineStr">
         <is>
-          <t>EXP000987</t>
+          <t>EXP000986</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>MicF sRNA (dual-site targeting: start codon region + Shine–Dalgarno-binding region)</t>
+          <t>MicF sRNA (region binding Shine–Dalgarno of ompF)</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>dual-site</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>sense:aatgatgatagca</t>
+          <t>sense:atgacggtaata</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>aatgatgatagca</t>
+          <t>atgacggtaata</t>
         </is>
       </c>
       <c r="F263" t="inlineStr"/>
       <c r="G263" t="inlineStr">
         <is>
-          <t>Two 12-mer PNAs, each CPP-conjugated; co-dosed</t>
+          <t>PNA (12-mer) conjugated to CPP</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I263" t="n">
         <v>1</v>
       </c>
       <c r="J263" t="inlineStr">
         <is>
-          <t>EXP000988</t>
+          <t>EXP000987</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>sense: CCCAAAGCCAACAAAGAAA antisense: UUUCUUUGUUGGCUUUGGGgg, sense: CCAAAGCCAACAAAGAAAU antisense: AUUUCUUUGUUGGCUUUGGgg, sense: CCCCCAAAGCCAACAAAGA antisense: UCUUUGUUGGCUUUGGGGGau</t>
+          <t>MicF sRNA (dual-site targeting: start codon region + Shine–Dalgarno-binding region)</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>sense</t>
+          <t>dual-site</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...2 lines deleted...]
-      <c r="E264" t="inlineStr"/>
+          <t>sense:aatgatgatagca</t>
+        </is>
+      </c>
+      <c r="E264" t="inlineStr">
+        <is>
+          <t>aatgatgatagca</t>
+        </is>
+      </c>
       <c r="F264" t="inlineStr"/>
       <c r="G264" t="inlineStr">
         <is>
-          <t>siRNA-3 (sense: CCCCCAAAGCCAACAAAGA; antisense: UCUUUGUUGGCUUUGGGGGau)</t>
+          <t>Two 12-mer PNAs, each CPP-conjugated; co-dosed</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I264" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="J264" t="inlineStr">
         <is>
-          <t>EXP000989</t>
+          <t>EXP000988</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>oligonucleotide</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>poly(dT) ECHO probe (5'-alkyne-T6D514T6-3'); targets poly(A) tail of mRNA</t>
+          <t>sense: CCCAAAGCCAACAAAGAAA antisense: UUUCUUUGUUGGCUUUGGGgg, sense: CCAAAGCCAACAAAGAAAU antisense: AUUUCUUUGUUGGCUUUGGgg, sense: CCCCCAAAGCCAACAAAGA antisense: UCUUUGUUGGCUUUGGGGGau</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>of</t>
+          <t>sense</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E265" t="inlineStr"/>
       <c r="F265" t="inlineStr"/>
       <c r="G265" t="inlineStr">
         <is>
-          <t>ECHO probe with thiazole-orange (TO) dye pair (D514) / hybridization-sensitive turn-on</t>
+          <t>siRNA-3 (sense: CCCCCAAAGCCAACAAAGA; antisense: UCUUUGUUGGCUUUGGGGGau)</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I265" t="n">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="J265" t="inlineStr">
         <is>
-          <t>EXP000998</t>
+          <t>EXP000989</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>oligonucleotide</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>RNA toehold switch TS7 reporter (activator PNA: PNA_toe)</t>
+          <t>poly(dT) ECHO probe (5'-alkyne-T6D514T6-3'); targets poly(A) tail of mRNA</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>of</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>Sequence: CAAAGACGACA</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="E266" t="inlineStr"/>
       <c r="F266" t="inlineStr"/>
       <c r="G266" t="inlineStr">
         <is>
-          <t>Sequence: CAAAGACGACA (N→C terminus in Table S6)</t>
+          <t>ECHO probe with thiazole-orange (TO) dye pair (D514) / hybridization-sensitive turn-on</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I266" t="n">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="J266" t="inlineStr">
         <is>
-          <t>EXP001000</t>
+          <t>EXP000998</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>RNA toehold switch TS7 reporter (activator PNA: PNA_mid)</t>
+          <t>RNA toehold switch TS7 reporter (activator PNA: PNA_toe)</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>Sequence: ACAGACATACA</t>
+          <t>Sequence: CAAAGACGACA</t>
         </is>
       </c>
       <c r="E267" t="inlineStr"/>
       <c r="F267" t="inlineStr"/>
       <c r="G267" t="inlineStr">
         <is>
-          <t>Sequence: ACAGACATACA (N→C terminus in Table S6)</t>
+          <t>Sequence: CAAAGACGACA (N→C terminus in Table S6)</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I267" t="n">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="J267" t="inlineStr">
         <is>
-          <t>EXP001010</t>
+          <t>EXP001000</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>RNA toehold switch TS7 reporter (activator PNA: PNA_ctrl)</t>
+          <t>RNA toehold switch TS7 reporter (activator PNA: PNA_mid)</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>Sequence: TCACTATCTC</t>
+          <t>Sequence: ACAGACATACA</t>
         </is>
       </c>
       <c r="E268" t="inlineStr"/>
       <c r="F268" t="inlineStr"/>
       <c r="G268" t="inlineStr">
         <is>
-          <t>Sequence: TCACTATCTC (N→C terminus in Table S6)</t>
+          <t>Sequence: ACAGACATACA (N→C terminus in Table S6)</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I268" t="n">
         <v>1</v>
       </c>
       <c r="J268" t="inlineStr">
         <is>
-          <t>EXP001011</t>
+          <t>EXP001010</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Model siRNA (used for SPR binding; not a therapeutic delivery study)</t>
+          <t>RNA toehold switch TS7 reporter (activator PNA: PNA_ctrl)</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Model</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>sense:CCUGGUUCCUGGAACAAUUU; antisense:AAUUGUUCCAGGAAACAGGUU</t>
-[...11 lines deleted...]
-      </c>
+          <t>Sequence: TCACTATCTC</t>
+        </is>
+      </c>
+      <c r="E269" t="inlineStr"/>
+      <c r="F269" t="inlineStr"/>
       <c r="G269" t="inlineStr">
         <is>
-          <t>5′-biotinylated passenger/sense strand (NHS-PEG4-biotin); duplex siRNA (see Table 1 in paper for sequences/mass)</t>
+          <t>Sequence: TCACTATCTC (N→C terminus in Table S6)</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I269" t="n">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="J269" t="inlineStr">
         <is>
-          <t>EXP001012</t>
+          <t>EXP001011</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>eGFP (enhanced GFP) in eGFP-expressing cells</t>
+          <t>Model siRNA (used for SPR binding; not a therapeutic delivery study)</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>EGFP</t>
+          <t>Model</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>sense:UGCGCUCCUGGACGUAGCCUU; antisense:TGCGCTCCTGGACGTAGCCTTAGCCGCGCCCTACCCTATCCCTCCCCTCGCGGCTCCCTATAGTGAGTCGTATTAGTCC</t>
+          <t>sense:CCUGGUUCCUGGAACAAUUU; antisense:AAUUGUUCCAGGAAACAGGUU</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>UGCGCUCCUGGACGUAGCCUU</t>
+          <t>CCUGGUUCCUGGAACAAUUU</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>TGCGCTCCTGGACGTAGCCTTAGCCGCGCCCTACCCTATCCCTCCCCTCGCGGCTCCCTATAGTGAGTCGTATTAGTCC</t>
+          <t>AAUUGUUCCAGGAAACAGGUU</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>Antisense strand is di-thiolated at 5′ and 3′ ends and polymerized into multimeric antisense strands (&gt;150–500-mer by gel, SI); annealed to 8-mer PNA complementary to antisense</t>
+          <t>5′-biotinylated passenger/sense strand (NHS-PEG4-biotin); duplex siRNA (see Table 1 in paper for sequences/mass)</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I270" t="n">
-        <v>2</v>
+        <v>60</v>
       </c>
       <c r="J270" t="inlineStr">
         <is>
-          <t>EXP001072</t>
+          <t>EXP001012</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>DMD dystrophin exon 51 skipping (restore dystrophin protein)</t>
+          <t>eGFP (enhanced GFP) in eGFP-expressing cells</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>EGFP</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...3 lines deleted...]
-      <c r="F271" t="inlineStr"/>
+          <t>sense:UGCGCUCCUGGACGUAGCCUU; antisense:TGCGCTCCTGGACGTAGCCTTAGCCGCGCCCTACCCTATCCCTCCCCTCGCGGCTCCCTATAGTGAGTCGTATTAGTCC</t>
+        </is>
+      </c>
+      <c r="E271" t="inlineStr">
+        <is>
+          <t>UGCGCUCCUGGACGUAGCCUU</t>
+        </is>
+      </c>
+      <c r="F271" t="inlineStr">
+        <is>
+          <t>TGCGCTCCTGGACGTAGCCTTAGCCGCGCCCTACCCTATCCCTCCCCTCGCGGCTCCCTATAGTGAGTCGTATTAGTCC</t>
+        </is>
+      </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>2'-O-methyl phosphorothioate (2'-OMePS) ASO; 5' MMT-Amino C-6 CED phosphoramidite linker then alkyne linker for CuAAC; FAM label used in uptake assays</t>
+          <t>Antisense strand is di-thiolated at 5′ and 3′ ends and polymerized into multimeric antisense strands (&gt;150–500-mer by gel, SI); annealed to 8-mer PNA complementary to antisense</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I271" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J271" t="inlineStr">
         <is>
-          <t>EXP001074</t>
+          <t>EXP001072</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Luciferase (siLuc) in luciferase-expressing HeLa (Luc-Hela) reporter cells</t>
+          <t>DMD dystrophin exon 51 skipping (restore dystrophin protein)</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>luciferase</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>sense:CUUACGCUGAGUACUUCGATT; antisense:UCGAAGUACUCAGCGUAAGTT</t>
-[...11 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E272" t="inlineStr"/>
+      <c r="F272" t="inlineStr"/>
       <c r="G272" t="inlineStr">
         <is>
-          <t>Unmodified duplex siRNA (sequence provided in Methods)</t>
+          <t>2'-O-methyl phosphorothioate (2'-OMePS) ASO; 5' MMT-Amino C-6 CED phosphoramidite linker then alkyne linker for CuAAC; FAM label used in uptake assays</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I272" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="J272" t="inlineStr">
         <is>
-          <t>EXP001079</t>
+          <t>EXP001074</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>mCherry (simCh) in mCherry-expressing HEK293 cells</t>
+          <t>Luciferase (siLuc) in luciferase-expressing HeLa (Luc-Hela) reporter cells</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>luciferase</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>sense:CAUGGCCAUCAUCAAGGAGTT; antisense:CUCCUUGAUGAUGGCCAUGTT</t>
+          <t>sense:CUUACGCUGAGUACUUCGATT; antisense:UCGAAGUACUCAGCGUAAGTT</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>CAUGGCCAUCAUCAAGGAGTT</t>
+          <t>CUUACGCUGAGUACUUCGATT</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>CUCCUUGAUGAUGGCCAUGTT</t>
+          <t>UCGAAGUACUCAGCGUAAGTT</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
           <t>Unmodified duplex siRNA (sequence provided in Methods)</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I273" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="J273" t="inlineStr">
         <is>
-          <t>EXP001086</t>
+          <t>EXP001079</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Cy3-labeled negative-control siRNA (uptake and intracellular localization)</t>
+          <t>mCherry (simCh) in mCherry-expressing HEK293 cells</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>negative-control</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>sense:UUCUCCGAACGUGUCACGUTT; antisense:ACGUGACACGUUCGGAGAATT</t>
+          <t>sense:CAUGGCCAUCAUCAAGGAGTT; antisense:CUCCUUGAUGAUGGCCAUGTT</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>UUCUCCGAACGUGUCACGUTT</t>
+          <t>CAUGGCCAUCAUCAAGGAGTT</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>ACGUGACACGUUCGGAGAATT</t>
+          <t>CUCCUUGAUGAUGGCCAUGTT</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>Cy3-labeled siRNA (Cy3-siRNA)</t>
+          <t>Unmodified duplex siRNA (sequence provided in Methods)</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I274" t="n">
         <v>1</v>
       </c>
       <c r="J274" t="inlineStr">
         <is>
-          <t>EXP001087</t>
+          <t>EXP001086</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Cy5-labeled negative-control siRNA (in vivo distribution)</t>
+          <t>Cy3-labeled (uptake and intracellular localization)</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
           <t>negative-control</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
           <t>sense:UUCUCCGAACGUGUCACGUTT; antisense:ACGUGACACGUUCGGAGAATT</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
           <t>UUCUCCGAACGUGUCACGUTT</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
           <t>ACGUGACACGUUCGGAGAATT</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>Cy5-labeled siRNA (Cy5-siRNA)</t>
+          <t>Cy3-labeled siRNA (Cy3-siRNA)</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I275" t="n">
         <v>1</v>
       </c>
       <c r="J275" t="inlineStr">
         <is>
-          <t>EXP001088</t>
+          <t>EXP001087</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Luciferase (siLuc) in Luc-Hela xenograft tumors</t>
+          <t>Cy5-labeled (in vivo distribution)</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>luciferase</t>
+          <t>negative-control</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>sense:CUUACGCUGAGUACUUCGATT; antisense:UCGAAGUACUCAGCGUAAGTT</t>
+          <t>sense:UUCUCCGAACGUGUCACGUTT; antisense:ACGUGACACGUUCGGAGAATT</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>CUUACGCUGAGUACUUCGATT</t>
+          <t>UUCUCCGAACGUGUCACGUTT</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>UCGAAGUACUCAGCGUAAGTT</t>
+          <t>ACGUGACACGUUCGGAGAATT</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>Unmodified duplex siRNA (sequence in Methods)</t>
+          <t>Cy5-labeled siRNA (Cy5-siRNA)</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I276" t="n">
         <v>1</v>
       </c>
       <c r="J276" t="inlineStr">
         <is>
-          <t>EXP001089</t>
+          <t>EXP001088</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Bcl-2 (siRNA) knockdown in HepG2</t>
+          <t>Luciferase (siLuc) in Luc-Hela xenograft tumors</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>bcl-2</t>
+          <t>luciferase</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>sense:GUGAUGAAGUACAUCCAUUdTdT; antisense:AAUGGAUGUACUUCAUCACdTdT</t>
+          <t>sense:CUUACGCUGAGUACUUCGATT; antisense:UCGAAGUACUCAGCGUAAGTT</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>GUGAUGAAGUACAUCCAUUdTdT</t>
+          <t>CUUACGCUGAGUACUUCGATT</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>AAUGGAUGUACUUCAUCACdTdT</t>
+          <t>UCGAAGUACUCAGCGUAAGTT</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>Bcl-2 siRNA duplex (sense 5′-GUGAUGAAGUACAUCCAUUdTdT-3′; antisense 5′-AAUGGAUGUACUUCAUCACdTdT-3′); CPP conjugated via disulfide to thiol-modified sense (C-siRNA).</t>
+          <t>Unmodified duplex siRNA (sequence in Methods)</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I277" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J277" t="inlineStr">
         <is>
-          <t>EXP001090</t>
+          <t>EXP001089</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Negative-control siRNA in HepG2</t>
+          <t>Bcl-2 (siRNA) knockdown in HepG2</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Negative-control</t>
+          <t>bcl-2</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>sense:UGUAGAUGGACUUAAACUCdTdT; antisense:GAGUUUAAGUCCAUCUACAdTdT</t>
+          <t>sense:GUGAUGAAGUACAUCCAUUdTdT; antisense:AAUGGAUGUACUUCAUCACdTdT</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>UGUAGAUGGACUUAAACUCdTdT</t>
+          <t>GUGAUGAAGUACAUCCAUUdTdT</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>GAGUUUAAGUCCAUCUACAdTdT</t>
+          <t>AAUGGAUGUACUUCAUCACdTdT</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>Negative-control siRNA duplex (sense 5′-UGUAGAUGGACUUAAACUCdTdT-3′; antisense 5′-GAGUUUAAGUCCAUCUACAdTdT-3′); CPP conjugated via disulfide to thiol-modified siRNA (C-si.NC).</t>
+          <t>Bcl-2 siRNA duplex (sense 5′-GUGAUGAAGUACAUCCAUUdTdT-3′; antisense 5′-AAUGGAUGUACUUCAUCACdTdT-3′); CPP conjugated via disulfide to thiol-modified sense (C-siRNA).</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I278" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J278" t="inlineStr">
         <is>
-          <t>EXP001095</t>
+          <t>EXP001090</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Bcl-2 siRNA therapy in HepG2 xenograft tumors</t>
+          <t>Negative-control siRNA in HepG2</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Bcl-2</t>
+          <t>Negative-control</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>sense:GUGAUGAAGUACAUCCAUUdTdT; antisense:AAUGGAUGUACUUCAUCACdTdT</t>
+          <t>sense:UGUAGAUGGACUUAAACUCdTdT; antisense:GAGUUUAAGUCCAUCUACAdTdT</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>GUGAUGAAGUACAUCCAUUdTdT</t>
+          <t>UGUAGAUGGACUUAAACUCdTdT</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>AAUGGAUGUACUUCAUCACdTdT</t>
+          <t>GAGUUUAAGUCCAUCUACAdTdT</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>Bcl-2 siRNA duplex (sense 5′-GUGAUGAAGUACAUCCAUUdTdT-3′; antisense 5′-AAUGGAUGUACUUCAUCACdTdT-3′); CPP conjugated via disulfide to thiol-modified sense (C-siRNA).</t>
+          <t>Negative-control siRNA duplex (sense 5′-UGUAGAUGGACUUAAACUCdTdT-3′; antisense 5′-GAGUUUAAGUCCAUCUACAdTdT-3′); CPP conjugated via disulfide to thiol-modified siRNA (C-si.NC).</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I279" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J279" t="inlineStr">
         <is>
-          <t>EXP001096</t>
+          <t>EXP001095</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Bcl-2 siRNA therapy attempt in HepG2 xenograft tumors</t>
+          <t>Bcl-2 siRNA therapy in HepG2 xenograft tumors</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
           <t>Bcl-2</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
           <t>sense:GUGAUGAAGUACAUCCAUUdTdT; antisense:AAUGGAUGUACUUCAUCACdTdT</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
           <t>GUGAUGAAGUACAUCCAUUdTdT</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
           <t>AAUGGAUGUACUUCAUCACdTdT</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
           <t>Bcl-2 siRNA duplex (sense 5′-GUGAUGAAGUACAUCCAUUdTdT-3′; antisense 5′-AAUGGAUGUACUUCAUCACdTdT-3′); CPP conjugated via disulfide to thiol-modified sense (C-siRNA).</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I280" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J280" t="inlineStr">
         <is>
-          <t>EXP001100</t>
+          <t>EXP001096</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Negative-control siRNA in HepG2 xenograft tumors</t>
+          <t>Bcl-2 siRNA therapy attempt in HepG2 xenograft tumors</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Negative-control</t>
+          <t>Bcl-2</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>sense:UGUAGAUGGACUUAAACUCdTdT; antisense:GAGUUUAAGUCCAUCUACAdTdT</t>
+          <t>sense:GUGAUGAAGUACAUCCAUUdTdT; antisense:AAUGGAUGUACUUCAUCACdTdT</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>UGUAGAUGGACUUAAACUCdTdT</t>
+          <t>GUGAUGAAGUACAUCCAUUdTdT</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>GAGUUUAAGUCCAUCUACAdTdT</t>
+          <t>AAUGGAUGUACUUCAUCACdTdT</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>Negative-control siRNA duplex (sense 5′-UGUAGAUGGACUUAAACUCdTdT-3′; antisense 5′-GAGUUUAAGUCCAUCUACAdTdT-3′); CPP conjugated via disulfide to thiol-modified siRNA (C-si.NC).</t>
+          <t>Bcl-2 siRNA duplex (sense 5′-GUGAUGAAGUACAUCCAUUdTdT-3′; antisense 5′-AAUGGAUGUACUUCAUCACdTdT-3′); CPP conjugated via disulfide to thiol-modified sense (C-siRNA).</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I281" t="n">
         <v>1</v>
       </c>
       <c r="J281" t="inlineStr">
         <is>
-          <t>EXP001101</t>
+          <t>EXP001100</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>c-myc (anti-c-myc siRNA; sense 5′-AACGUUAGCUUCACCAACAUUTT-3′; antisense 5′-AAUGUUGGUGAAGCUAACGUUTT-3′)</t>
+          <t>Negative-control siRNA in HepG2 xenograft tumors</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>c-myc; anti-c-myc</t>
+          <t>Negative-control</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>sense:AACGUUAGCUUCACCAACAUUTT; antisense:AAUGUUGGUGAAGCUAACGUUTT</t>
+          <t>sense:UGUAGAUGGACUUAAACUCdTdT; antisense:GAGUUUAAGUCCAUCUACAdTdT</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>AACGUUAGCUUCACCAACAUUTT</t>
+          <t>UGUAGAUGGACUUAAACUCdTdT</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>AAUGUUGGUGAAGCUAACGUUTT</t>
+          <t>GAGUUUAAGUCCAUCUACAdTdT</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>Thiol-modified siRNA used for disulfide coupling; fluorescent labels (FAM/Cy7) mentioned for tracking.</t>
+          <t>Negative-control siRNA duplex (sense 5′-UGUAGAUGGACUUAAACUCdTdT-3′; antisense 5′-GAGUUUAAGUCCAUCUACAdTdT-3′); CPP conjugated via disulfide to thiol-modified siRNA (C-si.NC).</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I282" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="J282" t="inlineStr">
         <is>
-          <t>EXP001102</t>
+          <t>EXP001101</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>eGFP (reporter) in stable eGFP-expressing HeLa cells</t>
+          <t>c-myc (anti-c-myc siRNA; sense 5′-AACGUUAGCUUCACCAACAUUTT-3′; antisense 5′-AAUGUUGGUGAAGCUAACGUUTT-3′)</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>EGFP; HeLa cells</t>
+          <t>c-myc; anti-c-myc</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>sense:GCAGCACGACUUCUUCAAGdTdT; antisense:CUUGAAGAAGUCGUGCUGCdTdT</t>
+          <t>sense:AACGUUAGCUUCACCAACAUUTT; antisense:AAUGUUGGUGAAGCUAACGUUTT</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>GCAGCACGACUUCUUCAAGdTdT</t>
+          <t>AACGUUAGCUUCACCAACAUUTT</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>CUUGAAGAAGUCGUGCUGCdTdT</t>
+          <t>AAUGUUGGUGAAGCUAACGUUTT</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>Synthetic eGFP siRNA duplex (sense 5′-GCA GCA CGA CUU CUU CAA G dTdT-3′; antisense 5′-CUU GAA GAA GUC GUG CUG C dTdT-3′). Alexa Fluor 488-labeled sense used for uptake/trafficking assays.</t>
+          <t>Thiol-modified siRNA used for disulfide coupling; fluorescent labels (FAM/Cy7) mentioned for tracking.</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I283" t="n">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="J283" t="inlineStr">
         <is>
-          <t>EXP001111</t>
+          <t>EXP001102</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>STAT3 (model gene silencing in cancer cell lines)</t>
+          <t>eGFP (reporter) in stable eGFP-expressing HeLa cells</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>EGFP; HeLa cells</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...3 lines deleted...]
-      <c r="F284" t="inlineStr"/>
+          <t>sense:GCAGCACGACUUCUUCAAGdTdT; antisense:CUUGAAGAAGUCGUGCUGCdTdT</t>
+        </is>
+      </c>
+      <c r="E284" t="inlineStr">
+        <is>
+          <t>GCAGCACGACUUCUUCAAGdTdT</t>
+        </is>
+      </c>
+      <c r="F284" t="inlineStr">
+        <is>
+          <t>CUUGAAGAAGUCGUGCUGCdTdT</t>
+        </is>
+      </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>STAT3-targeting siRNA (Life Technologies catalogue SI02662338) used for silencing; Alexa Fluor 488-labeled scrambled siRNA used for uptake assays; scrambled negative control siRNA used for complexation/binding assays.</t>
+          <t>Synthetic eGFP siRNA duplex (sense 5′-GCA GCA CGA CUU CUU CAA G dTdT-3′; antisense 5′-CUU GAA GAA GUC GUG CUG C dTdT-3′). Alexa Fluor 488-labeled sense used for uptake/trafficking assays.</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I284" t="n">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="J284" t="inlineStr">
         <is>
-          <t>EXP001113</t>
+          <t>EXP001111</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>EGFP-654 reporter: aberrant 5' splice site (β-globin IVS2-654 intron)</t>
+          <t>STAT3 (model gene silencing in cancer cell lines)</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>EGFP</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>sense:GCTATTACCTTAACCCAG</t>
-[...6 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E285" t="inlineStr"/>
       <c r="F285" t="inlineStr"/>
       <c r="G285" t="inlineStr">
         <is>
-          <t>phosphorodiamidate morpholino oligomer (PMO)</t>
+          <t>STAT3-targeting siRNA (Life Technologies catalogue SI02662338) used for silencing; Alexa Fluor 488-labeled scrambled siRNA used for uptake assays; scrambled negative control siRNA used for complexation/binding assays.</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I285" t="n">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="J285" t="inlineStr">
         <is>
-          <t>EXP001123</t>
+          <t>EXP001113</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>mouse dystrophin intron 23 5' splice site (exon 23 skipping)</t>
+          <t>EGFP-654 reporter: aberrant 5' splice site (β-globin IVS2-654 intron)</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>EGFP</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>sense:GGCCAAACCTCGGCTTACCTGAAAT</t>
+          <t>sense:GCTATTACCTTAACCCAG</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>GGCCAAACCTCGGCTTACCTGAAAT</t>
+          <t>GCTATTACCTTAACCCAG</t>
         </is>
       </c>
       <c r="F286" t="inlineStr"/>
       <c r="G286" t="inlineStr">
         <is>
           <t>phosphorodiamidate morpholino oligomer (PMO)</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I286" t="n">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="J286" t="inlineStr">
         <is>
-          <t>EXP001137</t>
+          <t>EXP001123</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>mismatched dystrophin-targeting PMO control (mis-23D-B)</t>
+          <t>mouse dystrophin intron 23 5' splice site (exon 23 skipping)</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>dystrophin</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>sense:GCGCAAACCTCGCGTTACCGTAAAT</t>
+          <t>sense:GGCCAAACCTCGGCTTACCTGAAAT</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>GCGCAAACCTCGCGTTACCGTAAAT</t>
+          <t>GGCCAAACCTCGGCTTACCTGAAAT</t>
         </is>
       </c>
       <c r="F287" t="inlineStr"/>
       <c r="G287" t="inlineStr">
         <is>
           <t>phosphorodiamidate morpholino oligomer (PMO)</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I287" t="n">
         <v>1</v>
       </c>
       <c r="J287" t="inlineStr">
         <is>
-          <t>EXP001138</t>
+          <t>EXP001137</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>SCO</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>β-globin intron 2 mutant splice site (pLuc705 splice-correction luciferase reporter)</t>
+          <t>mismatched dystrophin-targeting PMO control (mis-23D-B)</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>luciferase</t>
+          <t>dystrophin</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>antisense:CCTCTTACCTCAGTTACA</t>
-[...7 lines deleted...]
-      </c>
+          <t>sense:GCGCAAACCTCGCGTTACCGTAAAT</t>
+        </is>
+      </c>
+      <c r="E288" t="inlineStr">
+        <is>
+          <t>GCGCAAACCTCGCGTTACCGTAAAT</t>
+        </is>
+      </c>
+      <c r="F288" t="inlineStr"/>
       <c r="G288" t="inlineStr">
         <is>
-          <t>Phosphorodiamidate morpholino oligomer (PMO, uncharged); 3'-carboxyfluorescein tag used for uptake assays (PMOF)</t>
+          <t>phosphorodiamidate morpholino oligomer (PMO)</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I288" t="n">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="J288" t="inlineStr">
         <is>
-          <t>EXP001139</t>
+          <t>EXP001138</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>SCO</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>GFP (green fluorescent protein) reporter gene</t>
+          <t>β-globin intron 2 mutant splice site (pLuc705 splice-correction luciferase reporter)</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>GFP</t>
+          <t>luciferase</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>sense:GCAAGCUGACCCUGAAGUUdTdT; antisense:AACUUCAGGGUCAGCUUGCdTdT</t>
-[...6 lines deleted...]
-      </c>
+          <t>antisense:CCTCTTACCTCAGTTACA</t>
+        </is>
+      </c>
+      <c r="E289" t="inlineStr"/>
       <c r="F289" t="inlineStr">
         <is>
-          <t>AACUUCAGGGUCAGCUUGCdTdT</t>
+          <t>CCTCTTACCTCAGTTACA</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>Sense strand 3'-hexylamine for PEGylation; dTdT overhangs (as listed); 3' dTdT/TT overhang</t>
+          <t>Phosphorodiamidate morpholino oligomer (PMO, uncharged); 3'-carboxyfluorescein tag used for uptake assays (PMOF)</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I289" t="n">
-        <v>4</v>
+        <v>24</v>
       </c>
       <c r="J289" t="inlineStr">
         <is>
-          <t>EXP001163</t>
+          <t>EXP001139</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>eGFP (siEGFP) / control siRNA (siCTRL)</t>
+          <t>GFP (green fluorescent protein) reporter gene</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>EGFP; control</t>
+          <t>GFP</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>sense:CAAGCUGACCCUGAAGUUCtt; antisense:GAACUUCAGGGUCAGCUUGtt</t>
+          <t>sense:GCAAGCUGACCCUGAAGUUdTdT; antisense:AACUUCAGGGUCAGCUUGCdTdT</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>CAAGCUGACCCUGAAGUUCtt</t>
+          <t>GCAAGCUGACCCUGAAGUUdTdT</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>GAACUUCAGGGUCAGCUUGtt</t>
+          <t>AACUUCAGGGUCAGCUUGCdTdT</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>siRNA with 3′ dTdT overhang ("tt") as provided in sequences</t>
+          <t>Sense strand 3'-hexylamine for PEGylation; dTdT overhangs (as listed); 3' dTdT/TT overhang</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I290" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J290" t="inlineStr">
         <is>
-          <t>EXP001167</t>
+          <t>EXP001163</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>siMDR1 (targets MDR1/P-gp)</t>
+          <t>eGFP (siEGFP) / control siRNA (siCTRL)</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>EGFP; control</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>sense:CAGAAAGCUUAGUACCAAAdTdT; antisense:UUugGUACUAAGCUUUCugdTdC</t>
+          <t>sense:CAAGCUGACCCUGAAGUUCtt; antisense:GAACUUCAGGGUCAGCUUGtt</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>CAGAAAGCUUAGUACCAAAdTdT</t>
+          <t>CAAGCUGACCCUGAAGUUCtt</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>UUugGUACUAAGCUUUCugdTdC</t>
+          <t>GAACUUCAGGGUCAGCUUGtt</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>dTdT overhangs (standard siRNA); 3' dTdT/TT overhang</t>
+          <t>siRNA with 3′ dTdT overhang ("tt") as provided in sequences</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I291" t="n">
         <v>1</v>
       </c>
       <c r="J291" t="inlineStr">
         <is>
-          <t>EXP001168</t>
+          <t>EXP001167</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>PMO654 (splice-switching; EGFP-654 IVS2-654 cryptic splice site)</t>
+          <t>siMDR1 (targets MDR1/P-gp)</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>EGFP</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...3 lines deleted...]
-      <c r="F292" t="inlineStr"/>
+          <t>sense:CAGAAAGCUUAGUACCAAAdTdT; antisense:UUugGUACUAAGCUUUCugdTdC</t>
+        </is>
+      </c>
+      <c r="E292" t="inlineStr">
+        <is>
+          <t>CAGAAAGCUUAGUACCAAAdTdT</t>
+        </is>
+      </c>
+      <c r="F292" t="inlineStr">
+        <is>
+          <t>UUugGUACUAAGCUUUCugdTdC</t>
+        </is>
+      </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>phosphorodiamidate morpholino oligomer</t>
+          <t>dTdT overhangs (standard siRNA); 3' dTdT/TT overhang</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I292" t="n">
         <v>1</v>
       </c>
       <c r="J292" t="inlineStr">
         <is>
-          <t>EXP001169</t>
+          <t>EXP001168</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>PMO654 (splice-switching; EGFP-654)</t>
+          <t>PMO654 (splice-switching; EGFP-654 IVS2-654 cryptic splice site)</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
           <t>EGFP</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E293" t="inlineStr"/>
       <c r="F293" t="inlineStr"/>
       <c r="G293" t="inlineStr">
         <is>
           <t>phosphorodiamidate morpholino oligomer</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I293" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J293" t="inlineStr">
         <is>
-          <t>EXP001170</t>
+          <t>EXP001169</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>PMO-23 (induces murine Dmd exon 23 skipping)</t>
+          <t>PMO654 (splice-switching; EGFP-654)</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>EGFP</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E294" t="inlineStr"/>
       <c r="F294" t="inlineStr"/>
       <c r="G294" t="inlineStr">
         <is>
           <t>phosphorodiamidate morpholino oligomer</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I294" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J294" t="inlineStr">
         <is>
-          <t>EXP001174</t>
+          <t>EXP001170</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>PMO-23 (induces murine Dmd exon 23 skipping; DMD model)</t>
+          <t>PMO-23 (induces murine Dmd exon 23 skipping)</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E295" t="inlineStr"/>
       <c r="F295" t="inlineStr"/>
       <c r="G295" t="inlineStr">
         <is>
           <t>phosphorodiamidate morpholino oligomer</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I295" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J295" t="inlineStr">
         <is>
-          <t>EXP001175</t>
+          <t>EXP001174</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>PMO-PAS (targets DUX4 polyadenylation signal; FSHD)</t>
+          <t>PMO-23 (induces murine Dmd exon 23 skipping; DMD model)</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E296" t="inlineStr"/>
       <c r="F296" t="inlineStr"/>
       <c r="G296" t="inlineStr">
         <is>
           <t>phosphorodiamidate morpholino oligomer</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I296" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J296" t="inlineStr">
         <is>
-          <t>EXP001178</t>
+          <t>EXP001175</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>siPLK-1 (Polo-like kinase 1)</t>
+          <t>PMO-PAS (targets DUX4 polyadenylation signal; FSHD)</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>forward 5’-CGAGGTGCTGAGCAAGAAAGGGC-3’ reverse 5’-CCACGGGGTTGATGTGCTTGGGA-3’</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="E297" t="inlineStr"/>
       <c r="F297" t="inlineStr"/>
       <c r="G297" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>phosphorodiamidate morpholino oligomer</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I297" t="n">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="J297" t="inlineStr">
         <is>
-          <t>EXP001180</t>
+          <t>EXP001178</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>siPLK-1 (Polo-like kinase 1) + Docetaxel (DTX)</t>
+          <t>siPLK-1 (Polo-like kinase 1)</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
           <t>forward 5’-CGAGGTGCTGAGCAAGAAAGGGC-3’ reverse 5’-CCACGGGGTTGATGTGCTTGGGA-3’</t>
         </is>
       </c>
       <c r="E298" t="inlineStr"/>
       <c r="F298" t="inlineStr"/>
       <c r="G298" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I298" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="J298" t="inlineStr">
         <is>
-          <t>EXP001184</t>
+          <t>EXP001180</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>siPLK-1 + Docetaxel (DTX)</t>
+          <t>siPLK-1 (Polo-like kinase 1) + Docetaxel (DTX)</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
           <t>forward 5’-CGAGGTGCTGAGCAAGAAAGGGC-3’ reverse 5’-CCACGGGGTTGATGTGCTTGGGA-3’</t>
         </is>
       </c>
       <c r="E299" t="inlineStr"/>
       <c r="F299" t="inlineStr"/>
       <c r="G299" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I299" t="n">
         <v>1</v>
       </c>
       <c r="J299" t="inlineStr">
         <is>
-          <t>EXP001186</t>
+          <t>EXP001184</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>GRP78 (BiP / HSPA5) siRNA</t>
+          <t>siPLK-1 + Docetaxel (DTX)</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>siRNA Forward: AGAAUCAGAUUGGAGAUAAAGAAAA. siRNA Reverse: UUUUCUUUAUCUCCAAUCUGAUUCUUU</t>
-[...11 lines deleted...]
-      </c>
+          <t>forward 5’-CGAGGTGCTGAGCAAGAAAGGGC-3’ reverse 5’-CCACGGGGTTGATGTGCTTGGGA-3’</t>
+        </is>
+      </c>
+      <c r="E300" t="inlineStr"/>
+      <c r="F300" t="inlineStr"/>
       <c r="G300" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I300" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J300" t="inlineStr">
         <is>
-          <t>EXP001189</t>
+          <t>EXP001186</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Dystrophin exon 23 splice donor (mdx mouse) – exon skipping to restore reading frame</t>
+          <t>GRP78 (BiP / HSPA5) siRNA</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>sense:GGCCAAACCTCGGCTTACCTGAAAT</t>
+          <t>siRNA Forward: AGAAUCAGAUUGGAGAUAAAGAAAA. siRNA Reverse: UUUUCUUUAUCUCCAAUCUGAUUCUUU</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
-          <t>GGCCAAACCTCGGCTTACCTGAAAT</t>
-[...2 lines deleted...]
-      <c r="F301" t="inlineStr"/>
+          <t>AGAAUCAGAUUGGAGAUAAAGAAAA</t>
+        </is>
+      </c>
+      <c r="F301" t="inlineStr">
+        <is>
+          <t>UUUUCUUUAUCUCCAAUCUGAUUCUUU</t>
+        </is>
+      </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t>25mer phosphorodiamidate morpholino oligomer (PMO; sequence M23D: GGCCAAACCTCGGCTTACCTGAAAT)</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I301" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J301" t="inlineStr">
         <is>
-          <t>EXP001191</t>
+          <t>EXP001189</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>CIP2A (siCIP2A)</t>
+          <t>Dystrophin exon 23 splice donor (mdx mouse) – exon skipping to restore reading frame</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>sense:tcaccttgttggcccatagtagtttaactgtcgtcgtcttcgcactttcaatattatcc; antisense:ggataatattgaaagtgcgaagacgacgacagttaaactactatgggccaacaaggtgat</t>
+          <t>sense:GGCCAAACCTCGGCTTACCTGAAAT</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
-          <t>tcaccttgttggcccatagtagtttaactgtcgtcgtcttcgcactttcaatattatcc</t>
-[...6 lines deleted...]
-      </c>
+          <t>GGCCAAACCTCGGCTTACCTGAAAT</t>
+        </is>
+      </c>
+      <c r="F302" t="inlineStr"/>
       <c r="G302" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>25mer phosphorodiamidate morpholino oligomer (PMO; sequence M23D: GGCCAAACCTCGGCTTACCTGAAAT)</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I302" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J302" t="inlineStr">
         <is>
-          <t>EXP001197</t>
+          <t>EXP001191</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>pDNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>sing</t>
+          <t>CIP2A (siCIP2A)</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>EGFP</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>sense:AAGAATTCCATGGTGAGCAAGGGCGAGGAGCTGTT</t>
+          <t>sense:tcaccttgttggcccatagtagtttaactgtcgtcgtcttcgcactttcaatattatcc; antisense:ggataatattgaaagtgcgaagacgacgacagttaaactactatgggccaacaaggtgat</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>AAGAATTCCATGGTGAGCAAGGGCGAGGAGCTGTT</t>
-[...2 lines deleted...]
-      <c r="F303" t="inlineStr"/>
+          <t>tcaccttgttggcccatagtagtttaactgtcgtcgtcttcgcactttcaatattatcc</t>
+        </is>
+      </c>
+      <c r="F303" t="inlineStr">
+        <is>
+          <t>ggataatattgaaagtgcgaagacgacgacagttaaactactatgggccaacaaggtgat</t>
+        </is>
+      </c>
       <c r="G303" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I303" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J303" t="inlineStr">
         <is>
-          <t>EXP001199</t>
+          <t>EXP001197</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>pDNA</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>GFP (siGFP)</t>
+          <t>sing</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>GFP</t>
+          <t>EGFP</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...2 lines deleted...]
-      <c r="E304" t="inlineStr"/>
+          <t>sense:AAGAATTCCATGGTGAGCAAGGGCGAGGAGCTGTT</t>
+        </is>
+      </c>
+      <c r="E304" t="inlineStr">
+        <is>
+          <t>AAGAATTCCATGGTGAGCAAGGGCGAGGAGCTGTT</t>
+        </is>
+      </c>
       <c r="F304" t="inlineStr"/>
       <c r="G304" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I304" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J304" t="inlineStr">
         <is>
-          <t>EXP001202</t>
+          <t>EXP001199</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>CD4 (siCD4)</t>
+          <t>GFP (siGFP)</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>GFP</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E305" t="inlineStr"/>
       <c r="F305" t="inlineStr"/>
       <c r="G305" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I305" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J305" t="inlineStr">
         <is>
-          <t>EXP001206</t>
+          <t>EXP001202</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>pDNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>GFP (reporter plasmid fragment from pEGFP-C2)</t>
+          <t>CD4 (siCD4)</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>GFP</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E306" t="inlineStr"/>
       <c r="F306" t="inlineStr"/>
       <c r="G306" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I306" t="n">
         <v>2</v>
       </c>
       <c r="J306" t="inlineStr">
         <is>
-          <t>EXP001208</t>
+          <t>EXP001206</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>pDNA</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Connexin 26 (Cx26) siRNA (TAMRA-tagged in uptake study)</t>
+          <t>GFP (reporter plasmid fragment from pEGFP-C2)</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>GFP</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E307" t="inlineStr"/>
       <c r="F307" t="inlineStr"/>
       <c r="G307" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I307" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J307" t="inlineStr">
         <is>
-          <t>EXP001210</t>
+          <t>EXP001208</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>pDNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>BDNF plasmid DNA (pCMV6-BDNF)</t>
+          <t>Connexin 26 (Cx26) siRNA (TAMRA-tagged in uptake study)</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E308" t="inlineStr"/>
       <c r="F308" t="inlineStr"/>
       <c r="G308" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I308" t="n">
         <v>1</v>
       </c>
       <c r="J308" t="inlineStr">
         <is>
-          <t>EXP001211</t>
+          <t>EXP001210</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>pDNA</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>hTERT mRNA (nt 156–170; PNA sequence CCAGCCGCCAGCCCT)</t>
+          <t>BDNF plasmid DNA (pCMV6-BDNF)</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>hTERT</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>antisense:CCAGCCGCCAGCCCTC</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="E309" t="inlineStr"/>
-      <c r="F309" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F309" t="inlineStr"/>
       <c r="G309" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I309" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J309" t="inlineStr">
         <is>
-          <t>EXP001212</t>
+          <t>EXP001211</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>oligonucleotide</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Cy5-labeled ssRNA oligonucleotide (19 nt; non-targeting)</t>
+          <t>hTERT mRNA (nt 156–170; PNA sequence CCAGCCGCCAGCCCT)</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>non</t>
+          <t>hTERT</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>sense:CCTAGCAGCGGTTGCAGTGG</t>
-[...7 lines deleted...]
-      <c r="F310" t="inlineStr"/>
+          <t>antisense:CCAGCCGCCAGCCCTC</t>
+        </is>
+      </c>
+      <c r="E310" t="inlineStr"/>
+      <c r="F310" t="inlineStr">
+        <is>
+          <t>CCAGCCGCCAGCCCTC</t>
+        </is>
+      </c>
       <c r="G310" t="inlineStr">
         <is>
-          <t>Cy5 label</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I310" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J310" t="inlineStr">
         <is>
-          <t>EXP001215</t>
+          <t>EXP001212</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>pDNA</t>
+          <t>oligonucleotide</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>pEGFP-C1 plasmid (EGFP reporter under CMV promoter)</t>
+          <t>Cy5-labeled ssRNA oligonucleotide (19 nt; non-targeting)</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>EGFP</t>
+          <t>non</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...2 lines deleted...]
-      <c r="E311" t="inlineStr"/>
+          <t>sense:CCTAGCAGCGGTTGCAGTGG</t>
+        </is>
+      </c>
+      <c r="E311" t="inlineStr">
+        <is>
+          <t>CCTAGCAGCGGTTGCAGTGG</t>
+        </is>
+      </c>
       <c r="F311" t="inlineStr"/>
       <c r="G311" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>Cy5 label</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I311" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J311" t="inlineStr">
         <is>
-          <t>EXP001219</t>
+          <t>EXP001215</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
           <t>pDNA</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>pEGFP-C1 plasmid (EGFP reporter)</t>
+          <t>pEGFP-C1 plasmid (EGFP reporter under CMV promoter)</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
           <t>EGFP</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E312" t="inlineStr"/>
       <c r="F312" t="inlineStr"/>
       <c r="G312" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I312" t="n">
         <v>1</v>
       </c>
       <c r="J312" t="inlineStr">
         <is>
-          <t>EXP001220</t>
+          <t>EXP001219</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>pDNA</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>anti-EGFP siRNA (sense GAACGGCAUCAAGGUGAACTT; antisense GUUCACCUUGAUGCCGUUCTT)</t>
+          <t>pEGFP-C1 plasmid (EGFP reporter)</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
           <t>EGFP</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E313" t="inlineStr"/>
       <c r="F313" t="inlineStr"/>
       <c r="G313" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I313" t="n">
         <v>1</v>
       </c>
       <c r="J313" t="inlineStr">
         <is>
-          <t>EXP001221</t>
+          <t>EXP001220</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>RNA, unspecified</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>Artificial analogue of U25 box C/D snoRNA (10–30 nM)</t>
+          <t>anti-EGFP siRNA (sense GAACGGCAUCAAGGUGAACTT; antisense GUUCACCUUGAUGCCGUUCTT)</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>EGFP</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E314" t="inlineStr"/>
       <c r="F314" t="inlineStr"/>
       <c r="G314" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I314" t="n">
         <v>1</v>
       </c>
       <c r="J314" t="inlineStr">
         <is>
-          <t>EXP001222</t>
+          <t>EXP001221</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>anti-miRNA</t>
+          <t>RNA, unspecified</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>microRNA-155 (miR-155) inhibition</t>
+          <t>Artificial analogue of U25 box C/D snoRNA (10–30 nM)</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>sense:cctatcacgattagcatt</t>
-[...6 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E315" t="inlineStr"/>
       <c r="F315" t="inlineStr"/>
       <c r="G315" t="inlineStr">
         <is>
-          <t>PNA backbone; some constructs FAM-labeled for uptake quantification</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I315" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J315" t="inlineStr">
         <is>
-          <t>EXP001223</t>
+          <t>EXP001222</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
           <t>anti-miRNA</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
           <t>microRNA-155 (miR-155) inhibition</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>sense:acccctatcacgattagcattaa</t>
+          <t>sense:cctatcacgattagcatt</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>acccctatcacgattagcattaa</t>
+          <t>cctatcacgattagcatt</t>
         </is>
       </c>
       <c r="F316" t="inlineStr"/>
       <c r="G316" t="inlineStr">
         <is>
           <t>PNA backbone; some constructs FAM-labeled for uptake quantification</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I316" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J316" t="inlineStr">
         <is>
-          <t>EXP001226</t>
+          <t>EXP001223</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>anti-miRNA</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Fluo-PCSK9-PPT-EX1-Ahx-NLS (PCSK9-targeting PNA; sequence: Fluo-A-G-A-G-G-A-G-G-A-A-G-Ahx-Pro-Lys-Lys-Lys-Arg-Lys-Val-amide; MW 4477.62)</t>
+          <t>microRNA-155 (miR-155) inhibition</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>PNA</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>Fluo-A-G-A-G-G-A-GG-A-A-G-Ahx-Pro-Lys-Lys-Lys-Arg-Lys-Val-amide</t>
-[...2 lines deleted...]
-      <c r="E317" t="inlineStr"/>
+          <t>sense:acccctatcacgattagcattaa</t>
+        </is>
+      </c>
+      <c r="E317" t="inlineStr">
+        <is>
+          <t>acccctatcacgattagcattaa</t>
+        </is>
+      </c>
       <c r="F317" t="inlineStr"/>
       <c r="G317" t="inlineStr">
         <is>
-          <t>5/6-carboxyfluorescein (NHS-fluorescein); Ahx linker; C-terminal NLS peptide (PKKKRKV-amide).</t>
+          <t>PNA backbone; some constructs FAM-labeled for uptake quantification</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I317" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J317" t="inlineStr">
         <is>
-          <t>EXP001227</t>
+          <t>EXP001226</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>siLuc2</t>
+          <t>Fluo-PCSK9-PPT-EX1-Ahx-NLS (PCSK9-targeting PNA; sequence: Fluo-A-G-A-G-G-A-G-G-A-A-G-Ahx-Pro-Lys-Lys-Lys-Arg-Lys-Val-amide; MW 4477.62)</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>firefly luciferase</t>
+          <t>PNA</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>sense:GGACGAGGACGAGCACUUCUU; antisense:UUCCUGCUCCUGCUCGUGAAG</t>
-[...11 lines deleted...]
-      </c>
+          <t>Fluo-A-G-A-G-G-A-GG-A-A-G-Ahx-Pro-Lys-Lys-Lys-Arg-Lys-Val-amide</t>
+        </is>
+      </c>
+      <c r="E318" t="inlineStr"/>
+      <c r="F318" t="inlineStr"/>
       <c r="G318" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>5/6-carboxyfluorescein (NHS-fluorescein); Ahx linker; C-terminal NLS peptide (PKKKRKV-amide).</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I318" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J318" t="inlineStr">
         <is>
-          <t>EXP001229</t>
+          <t>EXP001227</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
           <t>siLuc2</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
           <t>firefly luciferase</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>sense:CCGUGUGAAUCAUUGUCUU; antisense:GGCACACUUAGUAACAGAC</t>
+          <t>sense:GGACGAGGACGAGCACUUCUU; antisense:UUCCUGCUCCUGCUCGUGAAG</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t>CCGUGUGAAUCAUUGUCUU</t>
+          <t>GGACGAGGACGAGCACUUCUU</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>GGCACACUUAGUAACAGAC</t>
+          <t>UUCCUGCUCCUGCUCGUGAAG</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I319" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J319" t="inlineStr">
         <is>
-          <t>EXP001232</t>
+          <t>EXP001229</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
           <t>siLuc2</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
           <t>firefly luciferase</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>sense:cuGGcuGAAuuucAGAGcATsT; antisense:UGCUCUGAAAUUcAGCcAGTsT</t>
+          <t>sense:CCGUGUGAAUCAUUGUCUU; antisense:GGCACACUUAGUAACAGAC</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t>cuGGcuGAAuuucAGAGcATsT</t>
+          <t>CCGUGUGAAUCAUUGUCUU</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>UGCUCUGAAAUUcAGCcAGTsT</t>
+          <t>GGCACACUUAGUAACAGAC</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I320" t="n">
         <v>1</v>
       </c>
       <c r="J320" t="inlineStr">
         <is>
-          <t>EXP001233</t>
+          <t>EXP001232</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
           <t>siLuc2</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
           <t>firefly luciferase</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...3 lines deleted...]
-      <c r="F321" t="inlineStr"/>
+          <t>sense:cuGGcuGAAuuucAGAGcATsT; antisense:UGCUCUGAAAUUcAGCcAGTsT</t>
+        </is>
+      </c>
+      <c r="E321" t="inlineStr">
+        <is>
+          <t>cuGGcuGAAuuucAGAGcATsT</t>
+        </is>
+      </c>
+      <c r="F321" t="inlineStr">
+        <is>
+          <t>UGCUCUGAAAUUcAGCcAGTsT</t>
+        </is>
+      </c>
       <c r="G321" t="inlineStr">
         <is>
-          <t>AlexaFluor568 label</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I321" t="n">
         <v>1</v>
       </c>
       <c r="J321" t="inlineStr">
         <is>
-          <t>EXP001234</t>
+          <t>EXP001233</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>sgRNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>sgRNA targeting CCR5 (CRISPR/Cas9 RGEN system; S. pyogenes Cas9)</t>
+          <t>siLuc2</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>sgRNA</t>
+          <t>firefly luciferase</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E322" t="inlineStr"/>
       <c r="F322" t="inlineStr"/>
       <c r="G322" t="inlineStr">
         <is>
-          <t>In vitro transcribed sgRNA (full-length tracrRNA tail; not chemically modified).</t>
+          <t>AlexaFluor568 label</t>
         </is>
       </c>
       <c r="H322" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I322" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J322" t="inlineStr">
         <is>
-          <t>EXP001235</t>
+          <t>EXP001234</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>sgRNA</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>firefly luciferase (reporter)</t>
+          <t>sgRNA targeting CCR5 (CRISPR/Cas9 RGEN system; S. pyogenes Cas9)</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>firefly luciferase</t>
+          <t>sgRNA</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>Ac-GALFLAFLAAALSLMGLWSQPKKKRKV-
-Cya</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="E323" t="inlineStr"/>
       <c r="F323" t="inlineStr"/>
       <c r="G323" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>In vitro transcribed sgRNA (full-length tracrRNA tail; not chemically modified).</t>
         </is>
       </c>
       <c r="H323" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I323" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J323" t="inlineStr">
         <is>
-          <t>EXP001240</t>
+          <t>EXP001235</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
           <t>firefly luciferase (reporter)</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
           <t>firefly luciferase</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>Ac-GALFLAFLAAALSLMGLWSQPKSKRKV- Cya</t>
+          <t>Ac-GALFLAFLAAALSLMGLWSQPKKKRKV-
+Cya</t>
         </is>
       </c>
       <c r="E324" t="inlineStr"/>
       <c r="F324" t="inlineStr"/>
       <c r="G324" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H324" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I324" t="n">
         <v>1</v>
       </c>
       <c r="J324" t="inlineStr">
         <is>
-          <t>EXP001241</t>
+          <t>EXP001240</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>SCO</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>PNA705 targets aberrant β-globin intron (splice redirection / luciferase reporter)</t>
+          <t>firefly luciferase (reporter)</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>luciferase</t>
+          <t>firefly luciferase</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>antisense:sCCTCTTACCTCAGTTACA</t>
+          <t>Ac-GALFLAFLAAALSLMGLWSQPKSKRKV- Cya</t>
         </is>
       </c>
       <c r="E325" t="inlineStr"/>
-      <c r="F325" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F325" t="inlineStr"/>
       <c r="G325" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I325" t="n">
         <v>1</v>
       </c>
       <c r="J325" t="inlineStr">
         <is>
-          <t>EXP001242</t>
+          <t>EXP001241</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
           <t>SCO</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>PNA705 splice redirection reporter target (705 site)</t>
+          <t>PNA705 targets aberrant β-globin intron (splice redirection / luciferase reporter)</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>luciferase</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
           <t>antisense:sCCTCTTACCTCAGTTACA</t>
         </is>
       </c>
       <c r="E326" t="inlineStr"/>
       <c r="F326" t="inlineStr">
         <is>
           <t>sCCTCTTACCTCAGTTACA</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I326" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J326" t="inlineStr">
         <is>
-          <t>EXP001243</t>
+          <t>EXP001242</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
           <t>SCO</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>PNADMD targets dystrophin exon 23 region for exon skipping (DMD/mdx model)</t>
+          <t>PNA705 splice redirection reporter target (705 site)</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>antisense:GGCCAAACCTCGGCTTACCT</t>
+          <t>antisense:sCCTCTTACCTCAGTTACA</t>
         </is>
       </c>
       <c r="E327" t="inlineStr"/>
       <c r="F327" t="inlineStr">
         <is>
-          <t>GGCCAAACCTCGGCTTACCT</t>
+          <t>sCCTCTTACCTCAGTTACA</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I327" t="n">
         <v>4</v>
       </c>
       <c r="J327" t="inlineStr">
         <is>
-          <t>EXP001247</t>
+          <t>EXP001243</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
           <t>SCO</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>PNADMD targets dystrophin exon 23 for exon skipping and dystrophin restoration</t>
+          <t>PNADMD targets dystrophin exon 23 region for exon skipping (DMD/mdx model)</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
           <t>antisense:GGCCAAACCTCGGCTTACCT</t>
         </is>
       </c>
       <c r="E328" t="inlineStr"/>
       <c r="F328" t="inlineStr">
         <is>
           <t>GGCCAAACCTCGGCTTACCT</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I328" t="n">
         <v>4</v>
       </c>
       <c r="J328" t="inlineStr">
         <is>
-          <t>EXP001251</t>
+          <t>EXP001247</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>pDNA</t>
+          <t>SCO</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>pGL3 luciferase reporter plasmid</t>
+          <t>PNADMD targets dystrophin exon 23 for exon skipping and dystrophin restoration</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>luciferase</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>antisense:GGCCAAACCTCGGCTTACCT</t>
         </is>
       </c>
       <c r="E329" t="inlineStr"/>
-      <c r="F329" t="inlineStr"/>
+      <c r="F329" t="inlineStr">
+        <is>
+          <t>GGCCAAACCTCGGCTTACCT</t>
+        </is>
+      </c>
       <c r="G329" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I329" t="n">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="J329" t="inlineStr">
         <is>
-          <t>EXP001255</t>
+          <t>EXP001251</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>pDNA</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>Luciferase splice-correction (HeLa pLuc705 reporter)</t>
+          <t>pGL3 luciferase reporter plasmid</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
           <t>luciferase</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>sense:CCUCUUACCUCAGUUACAC</t>
-[...6 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E330" t="inlineStr"/>
       <c r="F330" t="inlineStr"/>
       <c r="G330" t="inlineStr">
         <is>
-          <t>Phosphorothioate 2'-O-methyl RNA; Cy5-labeled at 5' end (sequence reported: 5'-CCUCUUACCUCAGUUACA-)</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I330" t="n">
         <v>12</v>
       </c>
       <c r="J330" t="inlineStr">
         <is>
-          <t>EXP001267</t>
+          <t>EXP001255</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>siRNA for reporter knockdown in U-87 MG-luc2 cells (target sequence not specified in main text)</t>
+          <t>Luciferase splice-correction (HeLa pLuc705 reporter)</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>luc</t>
+          <t>luciferase</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...2 lines deleted...]
-      <c r="E331" t="inlineStr"/>
+          <t>sense:CCUCUUACCUCAGUUACAC</t>
+        </is>
+      </c>
+      <c r="E331" t="inlineStr">
+        <is>
+          <t>CCUCUUACCUCAGUUACAC</t>
+        </is>
+      </c>
       <c r="F331" t="inlineStr"/>
       <c r="G331" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>Phosphorothioate 2'-O-methyl RNA; Cy5-labeled at 5' end (sequence reported: 5'-CCUCUUACCUCAGUUACA-)</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I331" t="n">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="J331" t="inlineStr">
         <is>
-          <t>EXP001279</t>
+          <t>EXP001267</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>pDNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>sing</t>
+          <t>siRNA for reporter knockdown in U-87 MG-luc2 cells (target sequence not specified in main text)</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>luciferase</t>
+          <t>luc</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>sense:CCUCUUACCUCAGUUACA</t>
-[...6 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E332" t="inlineStr"/>
       <c r="F332" t="inlineStr"/>
       <c r="G332" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I332" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J332" t="inlineStr">
         <is>
-          <t>EXP001285</t>
+          <t>EXP001279</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>pDNA</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>splice correction oligonucleotide (SCO) for HeLa puLuc 705 assay</t>
+          <t>sing</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>luc</t>
+          <t>luciferase</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>antisense:CCUCUUACCUCAGUUACA</t>
-[...3 lines deleted...]
-      <c r="F333" t="inlineStr">
+          <t>sense:CCUCUUACCUCAGUUACA</t>
+        </is>
+      </c>
+      <c r="E333" t="inlineStr">
         <is>
           <t>CCUCUUACCUCAGUUACA</t>
         </is>
       </c>
+      <c r="F333" t="inlineStr"/>
       <c r="G333" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I333" t="n">
         <v>4</v>
       </c>
       <c r="J333" t="inlineStr">
         <is>
-          <t>EXP001289</t>
+          <t>EXP001285</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>siRNA targeting luc2 (U-87 MG-luc2 reporter)</t>
+          <t>splice correction oligonucleotide (SCO) for HeLa puLuc 705 assay</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
           <t>luc</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>sense:GGACGAGGACGAGCACUUCUU</t>
-[...7 lines deleted...]
-      <c r="F334" t="inlineStr"/>
+          <t>antisense:CCUCUUACCUCAGUUACA</t>
+        </is>
+      </c>
+      <c r="E334" t="inlineStr"/>
+      <c r="F334" t="inlineStr">
+        <is>
+          <t>CCUCUUACCUCAGUUACA</t>
+        </is>
+      </c>
       <c r="G334" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I334" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J334" t="inlineStr">
         <is>
-          <t>EXP001293</t>
+          <t>EXP001289</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>siRNA (sequence provided; functional target not tested for PF221)</t>
+          <t>siRNA targeting luc2 (U-87 MG-luc2 reporter)</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>luc</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
           <t>sense:GGACGAGGACGAGCACUUCUU</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
           <t>GGACGAGGACGAGCACUUCUU</t>
         </is>
       </c>
       <c r="F335" t="inlineStr"/>
       <c r="G335" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I335" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J335" t="inlineStr">
         <is>
-          <t>EXP001295</t>
+          <t>EXP001293</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>sitions</t>
+          <t>siRNA (sequence provided; functional target not tested for PF221)</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>mrfp1</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>sense:TCTTTATGATCTAC</t>
+          <t>sense:GGACGAGGACGAGCACUUCUU</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
-          <t>TCTTTATGATCTAC</t>
+          <t>GGACGAGGACGAGCACUUCUU</t>
         </is>
       </c>
       <c r="F336" t="inlineStr"/>
       <c r="G336" t="inlineStr">
         <is>
-          <t>Anti-mrfp1 14-mer PNA; alkyne-PEG5-PNA; targets mrfp1 mRNA start/RBS</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I336" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J336" t="inlineStr">
         <is>
-          <t>EXP001296</t>
+          <t>EXP001295</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>FAM-labeled non-silencing siRNA (imaging tracer)</t>
+          <t>sitions</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>non-silencing</t>
+          <t>mrfp1</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>sense:AUCCGCGCGAUAGUACGUAdTdT; antisense:AMUACGUACUAUCGCGCGGAUdTdT</t>
+          <t>sense:TCTTTATGATCTAC</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
-          <t>AUCCGCGCGAUAGUACGUAdTdT</t>
-[...6 lines deleted...]
-      </c>
+          <t>TCTTTATGATCTAC</t>
+        </is>
+      </c>
+      <c r="F337" t="inlineStr"/>
       <c r="G337" t="inlineStr">
         <is>
-          <t>5' 6-FAM label on antisense strand (Table 1)</t>
+          <t>Anti-mrfp1 14-mer PNA; alkyne-PEG5-PNA; targets mrfp1 mRNA start/RBS</t>
         </is>
       </c>
       <c r="H337" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I337" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J337" t="inlineStr">
         <is>
-          <t>EXP001298</t>
+          <t>EXP001296</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Mouse RelA (NF-κB p65) siRNA (siRelA) for atopic dermatitis therapy</t>
+          <t>FAM-labeled non-silencing siRNA (imaging tracer)</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
           <t>non-silencing</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>sense:GGUGCAGAAAGAAGACAUUdTdT; antisense:AAUGUCUUCUUUCUGCACCdTdT</t>
+          <t>sense:AUCCGCGCGAUAGUACGUAdTdT; antisense:AMUACGUACUAUCGCGCGGAUdTdT</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
-          <t>GGUGCAGAAAGAAGACAUUdTdT</t>
+          <t>AUCCGCGCGAUAGUACGUAdTdT</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>AAUGUCUUCUUUCUGCACCdTdT</t>
+          <t>AMUACGUACUAUCGCGCGGAUdTdT</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
-          <t>dTdT overhangs (per sequences in Table 1)</t>
+          <t>5' 6-FAM label on antisense strand (Table 1)</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I338" t="n">
         <v>1</v>
       </c>
       <c r="J338" t="inlineStr">
         <is>
-          <t>EXP001299</t>
+          <t>EXP001298</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>siGFPS1 targeting GFP/eGFP/YFP</t>
+          <t>Mouse RelA (NF-κB p65) siRNA (siRelA) for atopic dermatitis therapy</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>EGFP; GFP/eGFP/YFP</t>
+          <t>non-silencing</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>sense:AAGCUGACCCUGAAGUUCAUCUGCACC; antisense:GGUGCAGAUGAACUUCAGGGUCAGCUU</t>
+          <t>sense:GGUGCAGAAAGAAGACAUUdTdT; antisense:AAUGUCUUCUUUCUGCACCdTdT</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
-          <t>AAGCUGACCCUGAAGUUCAUCUGCACC</t>
+          <t>GGUGCAGAAAGAAGACAUUdTdT</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>GGUGCAGAUGAACUUCAGGGUCAGCUU</t>
+          <t>AAUGUCUUCUUUCUGCACCdTdT</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
-          <t>None reported</t>
+          <t>dTdT overhangs (per sequences in Table 1)</t>
         </is>
       </c>
       <c r="H339" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I339" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J339" t="inlineStr">
         <is>
-          <t>EXP001300</t>
+          <t>EXP001299</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>siGFPS1 targeting GFP/eGFP/YFP (targeted to chloroplasts)</t>
+          <t>siGFPS1 targeting GFP/eGFP/YFP</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
           <t>EGFP; GFP/eGFP/YFP</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
           <t>sense:AAGCUGACCCUGAAGUUCAUCUGCACC; antisense:GGUGCAGAUGAACUUCAGGGUCAGCUU</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
           <t>AAGCUGACCCUGAAGUUCAUCUGCACC</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
           <t>GGUGCAGAUGAACUUCAGGGUCAGCUU</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
           <t>None reported</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I340" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J340" t="inlineStr">
         <is>
-          <t>EXP001302</t>
+          <t>EXP001300</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>SR-BI (scavenger receptor class B member 1) endogenous gene in liver/hepatocytes</t>
+          <t>siGFPS1 targeting GFP/eGFP/YFP (targeted to chloroplasts)</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>SR-BI</t>
+          <t>EGFP; GFP/eGFP/YFP</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>sense:GUCGCAUGGCUCAGAGAGUTT; antisense:ACUCUCUGAGCCAUGCGACTT</t>
+          <t>sense:AAGCUGACCCUGAAGUUCAUCUGCACC; antisense:GGUGCAGAUGAACUUCAGGGUCAGCUU</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
-          <t>GUCGCAUGGCUCAGAGAGUTT</t>
+          <t>AAGCUGACCCUGAAGUUCAUCUGCACC</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>ACUCUCUGAGCCAUGCGACTT</t>
+          <t>GGUGCAGAUGAACUUCAGGGUCAGCUU</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
-          <t>Unmodified siRNA (21-mer; listed sequences include TT overhangs); Cy3-labeled variant used for imaging</t>
+          <t>None reported</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I341" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J341" t="inlineStr">
         <is>
-          <t>EXP001305</t>
+          <t>EXP001302</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t>SR-BI (scavenger receptor class B member 1) endogenous gene in liver/hepatocytes</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
           <t>SR-BI</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
           <t>sense:GUCGCAUGGCUCAGAGAGUTT; antisense:ACUCUCUGAGCCAUGCGACTT</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
           <t>GUCGCAUGGCUCAGAGAGUTT</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
           <t>ACUCUCUGAGCCAUGCGACTT</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
-          <t>Unmodified siRNA (21-mer; TT overhangs); Cy3-labeled SR-BI siRNA used for biodistribution/uptake assays</t>
+          <t>Unmodified siRNA (21-mer; listed sequences include TT overhangs); Cy3-labeled variant used for imaging</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I342" t="n">
         <v>1</v>
       </c>
       <c r="J342" t="inlineStr">
         <is>
-          <t>EXP001306</t>
+          <t>EXP001305</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>siRNAs</t>
+          <t>SR-BI (scavenger receptor class B member 1) endogenous gene in liver/hepatocytes</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>firefly luciferase; luc</t>
+          <t>SR-BI</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>sense:ACGCCAAAACAUAAAGAAAG; antisense:UUCUUUAUGUUUUUGGCGUCU</t>
+          <t>sense:GUCGCAUGGCUCAGAGAGUTT; antisense:ACUCUCUGAGCCAUGCGACTT</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
-          <t>ACGCCAAAACAUAAAGAAAG</t>
+          <t>GUCGCAUGGCUCAGAGAGUTT</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>UUCUUUAUGUUUUUGGCGUCU</t>
+          <t>ACUCUCUGAGCCAUGCGACTT</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
-          <t>Unmodified siRNA (as provided by supplier; sequences listed in Methods; typical 21-mer)</t>
+          <t>Unmodified siRNA (21-mer; TT overhangs); Cy3-labeled SR-BI siRNA used for biodistribution/uptake assays</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I343" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J343" t="inlineStr">
         <is>
-          <t>EXP001307</t>
+          <t>EXP001306</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>Sigma</t>
+          <t>siRNAs</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>endogenous</t>
+          <t>firefly luciferase; luc</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>sense:GCCAGACUUUGUUGGAUUUGAAATTa; antisense:AAUUUCAAAUCCAACAAAGUCUGGCUU</t>
+          <t>sense:ACGCCAAAACAUAAAGAAAG; antisense:UUCUUUAUGUUUUUGGCGUCU</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
-          <t>GCCAGACUUUGUUGGAUUUGAAATTa</t>
+          <t>ACGCCAAAACAUAAAGAAAG</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>AAUUUCAAAUCCAACAAAGUCUGGCUU</t>
+          <t>UUCUUUAUGUUUUUGGCGUCU</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
           <t>Unmodified siRNA (as provided by supplier; sequences listed in Methods; typical 21-mer)</t>
         </is>
       </c>
       <c r="H344" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I344" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J344" t="inlineStr">
         <is>
-          <t>EXP001309</t>
+          <t>EXP001307</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>Firefly luciferase (anti-luciferase siRNA-1) in A549-luc-C8 reporter cells</t>
+          <t>Sigma</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>luciferase</t>
+          <t>endogenous</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>sense:UGUACUGCUUACGAUUCGGtt; antisense:CCGAAUCGUAAGCAGUACAtt</t>
+          <t>sense:GCCAGACUUUGUUGGAUUUGAAATTa; antisense:AAUUUCAAAUCCAACAAAGUCUGGCUU</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
-          <t>UGUACUGCUUACGAUUCGGtt</t>
+          <t>GCCAGACUUUGUUGGAUUUGAAATTa</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>CCGAAUCGUAAGCAGUACAtt</t>
+          <t>AAUUUCAAAUCCAACAAAGUCUGGCUU</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
-          <t>Commercial siRNA (Dharmacon); overhangs not specified in text</t>
+          <t>Unmodified siRNA (as provided by supplier; sequences listed in Methods; typical 21-mer)</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I345" t="n">
         <v>2</v>
       </c>
       <c r="J345" t="inlineStr">
         <is>
-          <t>EXP001313</t>
+          <t>EXP001309</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Non-silencing control siRNA (toxicity study; not intended for knockdown)</t>
+          <t>Firefly luciferase (anti-luciferase siRNA-1) in A549-luc-C8 reporter cells</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>control</t>
+          <t>luciferase</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
           <t>sense:UGUACUGCUUACGAUUCGGtt; antisense:CCGAAUCGUAAGCAGUACAtt</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
           <t>UGUACUGCUUACGAUUCGGtt</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
           <t>CCGAAUCGUAAGCAGUACAtt</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
-          <t>Sense/antisense with 3' tt overhangs (sequence provided in Methods)</t>
+          <t>Commercial siRNA (Dharmacon); overhangs not specified in text</t>
         </is>
       </c>
       <c r="H346" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I346" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J346" t="inlineStr">
         <is>
-          <t>EXP001315</t>
+          <t>EXP001313</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>GAPDH siRNA (in vivo knockdown/biodistribution study)</t>
+          <t>Non-silencing control siRNA (toxicity study; not intended for knockdown)</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>GAPDH</t>
+          <t>control</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
           <t>sense:UGUACUGCUUACGAUUCGGtt; antisense:CCGAAUCGUAAGCAGUACAtt</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
           <t>UGUACUGCUUACGAUUCGGtt</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
           <t>CCGAAUCGUAAGCAGUACAtt</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
-          <t>sequence-specific primers used for qRT-PCR quantification of siRNA in tissues</t>
+          <t>Sense/antisense with 3' tt overhangs (sequence provided in Methods)</t>
         </is>
       </c>
       <c r="H347" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I347" t="n">
         <v>1</v>
       </c>
       <c r="J347" t="inlineStr">
         <is>
-          <t>EXP001316</t>
+          <t>EXP001315</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>pDNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>pCMV-mtLuc (CGG) [hND4] (mitochondrial reporter plasmid encoding NanoLuc with mitochondrial codon adjustments; includes human ND4 sequence)</t>
+          <t>GAPDH siRNA (in vivo knockdown/biodistribution study)</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>NanoLuc with mitochondrial codon adjustments</t>
+          <t>GAPDH</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...3 lines deleted...]
-      <c r="F348" t="inlineStr"/>
+          <t>sense:UGUACUGCUUACGAUUCGGtt; antisense:CCGAAUCGUAAGCAGUACAtt</t>
+        </is>
+      </c>
+      <c r="E348" t="inlineStr">
+        <is>
+          <t>UGUACUGCUUACGAUUCGGtt</t>
+        </is>
+      </c>
+      <c r="F348" t="inlineStr">
+        <is>
+          <t>CCGAAUCGUAAGCAGUACAtt</t>
+        </is>
+      </c>
       <c r="G348" t="inlineStr">
         <is>
-          <t>Cy5-labeled pDNA used for uptake/CLSM; protamine-condensed pDNA at N/P 2.3 prior to lipid coating</t>
+          <t>sequence-specific primers used for qRT-PCR quantification of siRNA in tissues</t>
         </is>
       </c>
       <c r="H348" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I348" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J348" t="inlineStr">
         <is>
-          <t>EXP001317</t>
+          <t>EXP001316</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>pDNA</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Human c-Myc (anti-c-Myc siRNA)</t>
+          <t>pCMV-mtLuc (CGG) [hND4] (mitochondrial reporter plasmid encoding NanoLuc with mitochondrial codon adjustments; includes human ND4 sequence)</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>c-Myc; anti-c-Myc</t>
+          <t>NanoLuc with mitochondrial codon adjustments</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>sense:AACGUUAGCUUCACCAACAUUTT; antisense:AAUGUUGGUGAAGCUAACGUUTT</t>
-[...11 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E349" t="inlineStr"/>
+      <c r="F349" t="inlineStr"/>
       <c r="G349" t="inlineStr">
         <is>
-          <t>Thiol-modified siRNA strand for disulfide conjugation to CPP; fluorophore labels (FAM/Cy3) used in uptake/biodistribution studies</t>
+          <t>Cy5-labeled pDNA used for uptake/CLSM; protamine-condensed pDNA at N/P 2.3 prior to lipid coating</t>
         </is>
       </c>
       <c r="H349" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I349" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="J349" t="inlineStr">
         <is>
-          <t>EXP001322</t>
+          <t>EXP001317</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>blaCTX-M-group 1 (CTX-M β-lactamase) mRNA (field isolate harbors blaCTX-M-3 plasmid)</t>
+          <t>Human c-Myc (anti-c-Myc siRNA)</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>c-Myc; anti-c-Myc</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>sense:ttccttattctgg</t>
+          <t>sense:AACGUUAGCUUCACCAACAUUTT; antisense:AAUGUUGGUGAAGCUAACGUUTT</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
-          <t>ttccttattctgg</t>
-[...2 lines deleted...]
-      <c r="F350" t="inlineStr"/>
+          <t>AACGUUAGCUUCACCAACAUUTT</t>
+        </is>
+      </c>
+      <c r="F350" t="inlineStr">
+        <is>
+          <t>AAUGUUGGUGAAGCUAACGUUTT</t>
+        </is>
+      </c>
       <c r="G350" t="inlineStr">
         <is>
-          <t>PNA4 13-mer base sequence (5'→3'): ttccttattctgg</t>
+          <t>Thiol-modified siRNA strand for disulfide conjugation to CPP; fluorophore labels (FAM/Cy3) used in uptake/biodistribution studies</t>
         </is>
       </c>
       <c r="H350" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I350" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="J350" t="inlineStr">
         <is>
-          <t>EXP001329</t>
+          <t>EXP001322</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>GAPDH siRNA (gene silencing model) / FAM-siRNA (uptake tracer)</t>
+          <t>blaCTX-M-group 1 (CTX-M β-lactamase) mRNA (field isolate harbors blaCTX-M-3 plasmid)</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>GAPDH; FAM-</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...2 lines deleted...]
-      <c r="E351" t="inlineStr"/>
+          <t>sense:ttccttattctgg</t>
+        </is>
+      </c>
+      <c r="E351" t="inlineStr">
+        <is>
+          <t>ttccttattctgg</t>
+        </is>
+      </c>
       <c r="F351" t="inlineStr"/>
       <c r="G351" t="inlineStr">
         <is>
-          <t>5'-FAM labeled siRNA used for uptake assays; unlabeled GAPDH-targeting siRNA used for knockdown (commercial Ambion)</t>
+          <t>PNA4 13-mer base sequence (5'→3'): ttccttattctgg</t>
         </is>
       </c>
       <c r="H351" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I351" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J351" t="inlineStr">
         <is>
-          <t>EXP001330</t>
+          <t>EXP001329</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Human GAPDH (target siRNA) / negative control (NC) siRNA</t>
+          <t>GAPDH siRNA (gene silencing model) / FAM-siRNA (uptake tracer)</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>target</t>
+          <t>GAPDH; FAM-</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E352" t="inlineStr"/>
       <c r="F352" t="inlineStr"/>
       <c r="G352" t="inlineStr">
         <is>
-          <t>Commercial siRNA (Thermo Fisher); sequences not provided in paper text</t>
+          <t>5'-FAM labeled siRNA used for uptake assays; unlabeled GAPDH-targeting siRNA used for knockdown (commercial Ambion)</t>
         </is>
       </c>
       <c r="H352" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I352" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J352" t="inlineStr">
         <is>
-          <t>EXP001334</t>
+          <t>EXP001330</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>sgRNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>rd12-targeting sgRNA (ABE) or epegRNA (PE) for Rpe65 rd12 mutation correction (R44X); non-targeting guides used as controls in some experiments.</t>
+          <t>Human GAPDH (target siRNA) / negative control (NC) siRNA</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>guides used as controls in some experiments; rd12-targeting; epe</t>
+          <t>target</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>sense:ACATCAGAGGAGACTGCCCAGGTTTTAGAGCTAGAAAATAGCAAGTTAAAATAAGGCTAGTCCGTTATCAACTTGAAAAAGTGGCACCGAGTCGGTGC</t>
-[...6 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E353" t="inlineStr"/>
       <c r="F353" t="inlineStr"/>
       <c r="G353" t="inlineStr">
         <is>
-          <t>End-modified guide RNAs: 2′-O-methyl on first 3 and last 3 nucleotides; first 3 and last 3 phosphodiester bonds replaced with phosphorothioates (as described in Methods).</t>
+          <t>Commercial siRNA (Thermo Fisher); sequences not provided in paper text</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I353" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J353" t="inlineStr">
         <is>
-          <t>EXP001336</t>
+          <t>EXP001334</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>mRNA</t>
+          <t>sgRNA</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Firefly luciferase-coding mRNA (1929 nt) used as model mRNA payload</t>
+          <t>rd12-targeting sgRNA (ABE) or epegRNA (PE) for Rpe65 rd12 mutation correction (R44X); non-targeting guides used as controls in some experiments.</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>firefly luciferase; luciferase-coding; model</t>
+          <t>guides used as controls in some experiments; rd12-targeting; epe</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...2 lines deleted...]
-      <c r="E354" t="inlineStr"/>
+          <t>sense:ACATCAGAGGAGACTGCCCAGGTTTTAGAGCTAGAAAATAGCAAGTTAAAATAAGGCTAGTCCGTTATCAACTTGAAAAAGTGGCACCGAGTCGGTGC</t>
+        </is>
+      </c>
+      <c r="E354" t="inlineStr">
+        <is>
+          <t>ACATCAGAGGAGACTGCCCAGGTTTTAGAGCTAGAAAATAGCAAGTTAAAATAAGGCTAGTCCGTTATCAACTTGAAAAAGTGGCACCGAGTCGGTGC</t>
+        </is>
+      </c>
       <c r="F354" t="inlineStr"/>
       <c r="G354" t="inlineStr">
         <is>
-          <t>mRNA is capped (Cap 0), polyadenylated, and chemically modified with 5-methylcytidine and pseudouridine; for imaging, mRNA was labeled with Cy5-UTP (average ~27 dyes per mRNA).</t>
+          <t>End-modified guide RNAs: 2′-O-methyl on first 3 and last 3 nucleotides; first 3 and last 3 phosphodiester bonds replaced with phosphorothioates (as described in Methods).</t>
         </is>
       </c>
       <c r="H354" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I354" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J354" t="inlineStr">
         <is>
-          <t>EXP001342</t>
+          <t>EXP001336</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>mRNA</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>MGMT siRNA (therapeutic target; chemoresistance sensitization) and siRFP reporter siRNA (validation in C6 cells)</t>
+          <t>Firefly luciferase-coding mRNA (1929 nt) used as model mRNA payload</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>MGMT</t>
+          <t>firefly luciferase; luciferase-coding; model</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>sense:CCUUCAUCUACCACGUGAAdTdT</t>
-[...6 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E355" t="inlineStr"/>
       <c r="F355" t="inlineStr"/>
       <c r="G355" t="inlineStr">
         <is>
-          <t>Thiol-modified siRNA used for fluorescent labeling (BDP-maleimide, 1:1.2); Cy5-NHS labeling used for NP tracking (per Supplementary Methods).</t>
+          <t>mRNA is capped (Cap 0), polyadenylated, and chemically modified with 5-methylcytidine and pseudouridine; for imaging, mRNA was labeled with Cy5-UTP (average ~27 dyes per mRNA).</t>
         </is>
       </c>
       <c r="H355" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I355" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J355" t="inlineStr">
         <is>
-          <t>EXP001346</t>
+          <t>EXP001342</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>KIF11 (Eg5) siRNA; GAPDH siRNA; scrambled siRNA control</t>
+          <t>MGMT siRNA (therapeutic target; chemoresistance sensitization) and siRFP reporter siRNA (validation in C6 cells)</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>GAPDH; scrambled</t>
+          <t>MGMT</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>sense:AGGUAGUGUAAUCGCCUUGTT</t>
+          <t>sense:CCUUCAUCUACCACGUGAAdTdT</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
-          <t>AGGUAGUGUAAUCGCCUUGTT</t>
+          <t>CCUUCAUCUACCACGUGAAdTdT</t>
         </is>
       </c>
       <c r="F356" t="inlineStr"/>
       <c r="G356" t="inlineStr">
         <is>
-          <t>KIF11 siRNA sequence not revealed by supplier; scrambled siRNA sequence provided; no other chemical modifications stated.</t>
+          <t>Thiol-modified siRNA used for fluorescent labeling (BDP-maleimide, 1:1.2); Cy5-NHS labeling used for NP tracking (per Supplementary Methods).</t>
         </is>
       </c>
       <c r="H356" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I356" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J356" t="inlineStr">
         <is>
-          <t>EXP001348</t>
+          <t>EXP001346</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>tdTomato1 siRNA targeting tdTomato fluorescent reporter (21-mer; sequence: UUGGUGUCCACGUAGUAGUAG). Controls: non-targeting siRNA pool; Cy3-labeled negative control siRNA for uptake.</t>
+          <t>KIF11 (Eg5) siRNA; GAPDH siRNA; scrambled siRNA control</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>tdTomato1</t>
+          <t>GAPDH; scrambled</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>sense:UUGGUGUCCACGUAGUAGUAG</t>
+          <t>sense:AGGUAGUGUAAUCGCCUUGTT</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
-          <t>UUGGUGUCCACGUAGUAGUAG</t>
+          <t>AGGUAGUGUAAUCGCCUUGTT</t>
         </is>
       </c>
       <c r="F357" t="inlineStr"/>
       <c r="G357" t="inlineStr">
         <is>
-          <t>No chemical modifications stated for tdTomato1 or non-targeting siRNA. Cy3 label used for uptake imaging/quantification in separate experiments.</t>
+          <t>KIF11 siRNA sequence not revealed by supplier; scrambled siRNA sequence provided; no other chemical modifications stated.</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I357" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J357" t="inlineStr">
         <is>
-          <t>EXP001349</t>
+          <t>EXP001348</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>GAPDH siRNA (Ambion); FAM-labeled GAPDH siRNA for uptake assays</t>
+          <t>tdTomato1 siRNA targeting tdTomato fluorescent reporter (21-mer; sequence: UUGGUGUCCACGUAGUAGUAG). Controls: non-targeting siRNA pool; Cy3-labeled negative control siRNA for uptake.</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>GAPDH</t>
+          <t>tdTomato1</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...2 lines deleted...]
-      <c r="E358" t="inlineStr"/>
+          <t>sense:UUGGUGUCCACGUAGUAGUAG</t>
+        </is>
+      </c>
+      <c r="E358" t="inlineStr">
+        <is>
+          <t>UUGGUGUCCACGUAGUAGUAG</t>
+        </is>
+      </c>
       <c r="F358" t="inlineStr"/>
       <c r="G358" t="inlineStr">
         <is>
-          <t>FAM label on GAPDH siRNA for confocal/FACS uptake experiments; no other chemical modifications stated.</t>
+          <t>No chemical modifications stated for tdTomato1 or non-targeting siRNA. Cy3 label used for uptake imaging/quantification in separate experiments.</t>
         </is>
       </c>
       <c r="H358" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I358" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J358" t="inlineStr">
         <is>
-          <t>EXP001353</t>
+          <t>EXP001349</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>Alexa Fluor 568–labeled siRNA (uptake/internalization tracer; no intracellular target)</t>
+          <t>GAPDH siRNA (Ambion); FAM-labeled GAPDH siRNA for uptake assays</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>labeled</t>
+          <t>GAPDH</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>sense:ACGCCAAAAACAUAAAGAAAG; antisense:UUCUUUAUGUUUUUGGCGUCU</t>
-[...11 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E359" t="inlineStr"/>
+      <c r="F359" t="inlineStr"/>
       <c r="G359" t="inlineStr">
         <is>
-          <t>Commercial Ambion Silencer Select siRNAs (OCT4 ID s10872; B2M ID s1854; Negative control #1). Fluorescent uptake tracer: Alexa Fluor 568–conjugated siRNA (Eurofins).</t>
+          <t>FAM label on GAPDH siRNA for confocal/FACS uptake experiments; no other chemical modifications stated.</t>
         </is>
       </c>
       <c r="H359" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I359" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J359" t="inlineStr">
         <is>
-          <t>EXP001358</t>
+          <t>EXP001353</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>OCT4 (POU5F1) siRNA (siOCT4) for pluripotency factor knockdown</t>
+          <t>Alexa Fluor 568–labeled siRNA (uptake/internalization tracer; no intracellular target)</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>labeled</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
           <t>sense:ACGCCAAAAACAUAAAGAAAG; antisense:UUCUUUAUGUUUUUGGCGUCU</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
           <t>ACGCCAAAAACAUAAAGAAAG</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
           <t>UUCUUUAUGUUUUUGGCGUCU</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
           <t>Commercial Ambion Silencer Select siRNAs (OCT4 ID s10872; B2M ID s1854; Negative control #1). Fluorescent uptake tracer: Alexa Fluor 568–conjugated siRNA (Eurofins).</t>
         </is>
       </c>
       <c r="H360" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I360" t="n">
         <v>1</v>
       </c>
       <c r="J360" t="inlineStr">
         <is>
-          <t>EXP001359</t>
+          <t>EXP001358</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Beta-2-microglobulin (B2M) siRNA (siB2M) for surface antigen knockdown</t>
+          <t>OCT4 (POU5F1) siRNA (siOCT4) for pluripotency factor knockdown</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>gen</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
           <t>sense:ACGCCAAAAACAUAAAGAAAG; antisense:UUCUUUAUGUUUUUGGCGUCU</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
           <t>ACGCCAAAAACAUAAAGAAAG</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
           <t>UUCUUUAUGUUUUUGGCGUCU</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
-          <t>Commercial Ambion Silencer Select siRNAs (OCT4 ID s10872; B2M ID s1854; Negative control #1). Fluorescent uptake tracer: Alexa Fluor 568–conjugated siRNA (Eurofins).; Alexa Fluor</t>
+          <t>Commercial Ambion Silencer Select siRNAs (OCT4 ID s10872; B2M ID s1854; Negative control #1). Fluorescent uptake tracer: Alexa Fluor 568–conjugated siRNA (Eurofins).</t>
         </is>
       </c>
       <c r="H361" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I361" t="n">
         <v>1</v>
       </c>
       <c r="J361" t="inlineStr">
         <is>
-          <t>EXP001360</t>
+          <t>EXP001359</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>OCT4 (POU5F1) siRNA (siOCT4) in H1 cell line</t>
+          <t>Beta-2-microglobulin (B2M) siRNA (siB2M) for surface antigen knockdown</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>gen</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
           <t>sense:ACGCCAAAAACAUAAAGAAAG; antisense:UUCUUUAUGUUUUUGGCGUCU</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
           <t>ACGCCAAAAACAUAAAGAAAG</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
           <t>UUCUUUAUGUUUUUGGCGUCU</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
-          <t>Commercial Ambion Silencer Select siRNAs (OCT4 ID s10872; B2M ID s1854; Negative control #1). Fluorescent uptake tracer: Alexa Fluor 568–conjugated siRNA (Eurofins).</t>
+          <t>Commercial Ambion Silencer Select siRNAs (OCT4 ID s10872; B2M ID s1854; Negative control #1). Fluorescent uptake tracer: Alexa Fluor 568–conjugated siRNA (Eurofins).; Alexa Fluor</t>
         </is>
       </c>
       <c r="H362" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I362" t="n">
         <v>1</v>
       </c>
       <c r="J362" t="inlineStr">
         <is>
-          <t>EXP001361</t>
+          <t>EXP001360</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Beta-2-microglobulin (B2M) siRNA (siB2M) in H1 cell line</t>
+          <t>OCT4 (POU5F1) siRNA (siOCT4) in H1 cell line</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
           <t>sense:ACGCCAAAAACAUAAAGAAAG; antisense:UUCUUUAUGUUUUUGGCGUCU</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
           <t>ACGCCAAAAACAUAAAGAAAG</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
           <t>UUCUUUAUGUUUUUGGCGUCU</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
           <t>Commercial Ambion Silencer Select siRNAs (OCT4 ID s10872; B2M ID s1854; Negative control #1). Fluorescent uptake tracer: Alexa Fluor 568–conjugated siRNA (Eurofins).</t>
         </is>
       </c>
       <c r="H363" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I363" t="n">
         <v>1</v>
       </c>
       <c r="J363" t="inlineStr">
         <is>
-          <t>EXP001362</t>
+          <t>EXP001361</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>siRRM2 (RRM2 knockdown; sequences: Sense 5'-GAUUUAGCCAAGAAGUUCAGAUUac-3'; Antisense 5'-GUAAUCUGAACUUCUUGGCUAAAUCUU-3')</t>
+          <t>Beta-2-microglobulin (B2M) siRNA (siB2M) in H1 cell line</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>sense</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>sense:GAUUUAGCCAAGAAGUUCAGAUUac; antisense:GUAAUCUGAACUUCUUGGCUAAAUCUU</t>
+          <t>sense:ACGCCAAAAACAUAAAGAAAG; antisense:UUCUUUAUGUUUUUGGCGUCU</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
-          <t>GAUUUAGCCAAGAAGUUCAGAUUac</t>
+          <t>ACGCCAAAAACAUAAAGAAAG</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>GUAAUCUGAACUUCUUGGCUAAAUCUU</t>
+          <t>UUCUUUAUGUUUUUGGCGUCU</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
-          <t>Lowercase letters denote deoxynucleotides (Dicer-substrate style for siRRM2/siVEGF and siLuc2_Cy5). siLuc2_Cy5 is Cy5-labeled on sense strand.</t>
+          <t>Commercial Ambion Silencer Select siRNAs (OCT4 ID s10872; B2M ID s1854; Negative control #1). Fluorescent uptake tracer: Alexa Fluor 568–conjugated siRNA (Eurofins).</t>
         </is>
       </c>
       <c r="H364" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I364" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J364" t="inlineStr">
         <is>
-          <t>EXP001363</t>
+          <t>EXP001362</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>siVEGF (VEGF-A knockdown; sequences: Sense 5'-AUGUGAAUGCAGACCAAAGAAtt-3'; Antisense 5'-UUCUUUGGUCUGCAUUCACAUtt-3')</t>
+          <t>siRRM2 (RRM2 knockdown; sequences: Sense 5'-GAUUUAGCCAAGAAGUUCAGAUUac-3'; Antisense 5'-GUAAUCUGAACUUCUUGGCUAAAUCUU-3')</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
           <t>sense</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>sense:AUGUGAAUGCAGACCAAAGAAtt; antisense:UUCUUUGGUCUGCAUUCACAUtt</t>
+          <t>sense:GAUUUAGCCAAGAAGUUCAGAUUac; antisense:GUAAUCUGAACUUCUUGGCUAAAUCUU</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
-          <t>AUGUGAAUGCAGACCAAAGAAtt</t>
+          <t>GAUUUAGCCAAGAAGUUCAGAUUac</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>UUCUUUGGUCUGCAUUCACAUtt</t>
+          <t>GUAAUCUGAACUUCUUGGCUAAAUCUU</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
           <t>Lowercase letters denote deoxynucleotides (Dicer-substrate style for siRRM2/siVEGF and siLuc2_Cy5). siLuc2_Cy5 is Cy5-labeled on sense strand.</t>
         </is>
       </c>
       <c r="H365" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I365" t="n">
         <v>4</v>
       </c>
       <c r="J365" t="inlineStr">
         <is>
-          <t>EXP001364</t>
+          <t>EXP001363</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>siMock_Cy5 (fluorescent uptake tracer; sequences: Sense 5'-Cy5-GGACGAGGACGAGCACUUCtt-3'; Antisense 5'-GAAGUGCUCGUCCUCGUCCtt-3')</t>
+          <t>siVEGF (VEGF-A knockdown; sequences: Sense 5'-AUGUGAAUGCAGACCAAAGAAtt-3'; Antisense 5'-UUCUUUGGUCUGCAUUCACAUtt-3')</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
           <t>sense</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>sense:GGACGAGGACGAGCACUUCtt; antisense:GAAGUGCUCGUCCUCGUCCtt</t>
+          <t>sense:AUGUGAAUGCAGACCAAAGAAtt; antisense:UUCUUUGGUCUGCAUUCACAUtt</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
-          <t>GGACGAGGACGAGCACUUCtt</t>
+          <t>AUGUGAAUGCAGACCAAAGAAtt</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>GAAGUGCUCGUCCUCGUCCtt</t>
+          <t>UUCUUUGGUCUGCAUUCACAUtt</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
           <t>Lowercase letters denote deoxynucleotides (Dicer-substrate style for siRRM2/siVEGF and siLuc2_Cy5). siLuc2_Cy5 is Cy5-labeled on sense strand.</t>
         </is>
       </c>
       <c r="H366" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I366" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J366" t="inlineStr">
         <is>
-          <t>EXP001371</t>
+          <t>EXP001364</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>SURVIVIN siRNA (sur-siRNA) targeting survivin (BIRC5)</t>
+          <t>siMock_Cy5 (fluorescent uptake tracer; sequences: Sense 5'-Cy5-GGACGAGGACGAGCACUUCtt-3'; Antisense 5'-GAAGUGCUCGUCCUCGUCCtt-3')</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>survivin; SURVIVIN; sur-</t>
+          <t>sense</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>sense:GAAGCAGTTTGAAGAATTA</t>
+          <t>sense:GGACGAGGACGAGCACUUCtt; antisense:GAAGUGCUCGUCCUCGUCCtt</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
-          <t>GAAGCAGTTTGAAGAATTA</t>
-[...2 lines deleted...]
-      <c r="F367" t="inlineStr"/>
+          <t>GGACGAGGACGAGCACUUCtt</t>
+        </is>
+      </c>
+      <c r="F367" t="inlineStr">
+        <is>
+          <t>GAAGUGCUCGUCCUCGUCCtt</t>
+        </is>
+      </c>
       <c r="G367" t="inlineStr">
         <is>
-          <t>sur-siRNA sense: 5'-GAAGCAGTTTGAAGAATTA dTdT-3' with FAM or Cy7 label at 5' end of sense strand; antisense: 5'-UAAUUCUUCAAACUGCUUC dTdT-3'.</t>
+          <t>Lowercase letters denote deoxynucleotides (Dicer-substrate style for siRRM2/siVEGF and siLuc2_Cy5). siLuc2_Cy5 is Cy5-labeled on sense strand.</t>
         </is>
       </c>
       <c r="H367" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I367" t="n">
         <v>2</v>
       </c>
       <c r="J367" t="inlineStr">
         <is>
-          <t>EXP001373</t>
+          <t>EXP001371</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>SCO</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>PNA-SL1 targeting HCV X-RNA SL1 (nt 67–79); PNA sequence: CAGTATCAGCACT</t>
+          <t>SURVIVIN siRNA (sur-siRNA) targeting survivin (BIRC5)</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>PNA-SL1</t>
+          <t>survivin; SURVIVIN; sur-</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t>sense:CAGTATCAGCACT</t>
+          <t>sense:GAAGCAGTTTGAAGAATTA</t>
         </is>
       </c>
       <c r="E368" t="inlineStr">
         <is>
-          <t>CAGTATCAGCACT</t>
+          <t>GAAGCAGTTTGAAGAATTA</t>
         </is>
       </c>
       <c r="F368" t="inlineStr"/>
       <c r="G368" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>sur-siRNA sense: 5'-GAAGCAGTTTGAAGAATTA dTdT-3' with FAM or Cy7 label at 5' end of sense strand; antisense: 5'-UAAUUCUUCAAACUGCUUC dTdT-3'.</t>
         </is>
       </c>
       <c r="H368" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I368" t="n">
         <v>2</v>
       </c>
       <c r="J368" t="inlineStr">
         <is>
-          <t>EXP001375</t>
+          <t>EXP001373</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
           <t>SCO</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>PNA-SL2 targeting HCV X-RNA SL2 (nt 34–46); PNA sequence: CGGACCTTTCACA</t>
+          <t>PNA-SL1 targeting HCV X-RNA SL1 (nt 67–79); PNA sequence: CAGTATCAGCACT</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>PNA-SL2</t>
+          <t>PNA-SL1</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>sense:CGGACCTTTCACA</t>
+          <t>sense:CAGTATCAGCACT</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
-          <t>CGGACCTTTCACA</t>
+          <t>CAGTATCAGCACT</t>
         </is>
       </c>
       <c r="F369" t="inlineStr"/>
       <c r="G369" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H369" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I369" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J369" t="inlineStr">
         <is>
-          <t>EXP001377</t>
+          <t>EXP001375</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
           <t>SCO</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>PNA-SL3 targeting HCV X-RNA SL3 (nt 1–13); PNA sequence: AGATGGAGCCACC</t>
+          <t>PNA-SL2 targeting HCV X-RNA SL2 (nt 34–46); PNA sequence: CGGACCTTTCACA</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>PNA-SL3</t>
+          <t>PNA-SL2</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t>sense:AGATGGAGCCACC</t>
+          <t>sense:CGGACCTTTCACA</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
-          <t>AGATGGAGCCACC</t>
+          <t>CGGACCTTTCACA</t>
         </is>
       </c>
       <c r="F370" t="inlineStr"/>
       <c r="G370" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H370" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I370" t="n">
         <v>1</v>
       </c>
       <c r="J370" t="inlineStr">
         <is>
-          <t>EXP001378</t>
+          <t>EXP001377</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>SCO</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>Control PNA-J3 targeting Japanese encephalitis virus (JEV) 3′-UTR; PNA sequence: ACATAGTTGGGCG</t>
+          <t>PNA-SL3 targeting HCV X-RNA SL3 (nt 1–13); PNA sequence: AGATGGAGCCACC</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>PNA-J3</t>
+          <t>PNA-SL3</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>sense:ACATAGTTGGGCG</t>
+          <t>sense:AGATGGAGCCACC</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
-          <t>ACATAGTTGGGCG</t>
+          <t>AGATGGAGCCACC</t>
         </is>
       </c>
       <c r="F371" t="inlineStr"/>
       <c r="G371" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H371" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I371" t="n">
         <v>1</v>
       </c>
       <c r="J371" t="inlineStr">
         <is>
-          <t>EXP001379</t>
+          <t>EXP001378</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>SCO</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>PNA-SL3-15 targeting HCV X-RNA SL3 extended (nt 1–15); PNA sequence: TAAGATGGAGCCACC</t>
+          <t>Control PNA-J3 targeting Japanese encephalitis virus (JEV) 3′-UTR; PNA sequence: ACATAGTTGGGCG</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>PNA-SL3-15</t>
+          <t>PNA-J3</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
-          <t>sense:TAAGATGGAGCCACC</t>
+          <t>sense:ACATAGTTGGGCG</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
-          <t>TAAGATGGAGCCACC</t>
+          <t>ACATAGTTGGGCG</t>
         </is>
       </c>
       <c r="F372" t="inlineStr"/>
       <c r="G372" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H372" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I372" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J372" t="inlineStr">
         <is>
-          <t>EXP001380</t>
+          <t>EXP001379</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
           <t>SCO</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>PNA-SL3-17 targeting HCV X-RNA SL3 extended (nt 1–17); PNA sequence: GCTAAGATGGAGCCACC</t>
+          <t>PNA-SL3-15 targeting HCV X-RNA SL3 extended (nt 1–15); PNA sequence: TAAGATGGAGCCACC</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>PNA-SL3-17</t>
+          <t>PNA-SL3-15</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t>sense:GCTAAGATGGAGCCACC</t>
+          <t>sense:TAAGATGGAGCCACC</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
-          <t>GCTAAGATGGAGCCACC</t>
+          <t>TAAGATGGAGCCACC</t>
         </is>
       </c>
       <c r="F373" t="inlineStr"/>
       <c r="G373" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H373" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I373" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J373" t="inlineStr">
         <is>
-          <t>EXP001381</t>
+          <t>EXP001380</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>SCO</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>Control PNA-J5 targeting Japanese encephalitis virus (JEV) 5′-UTR; PNA sequence: AAGTTCACACAGATA</t>
+          <t>PNA-SL3-17 targeting HCV X-RNA SL3 extended (nt 1–17); PNA sequence: GCTAAGATGGAGCCACC</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>PNA-J5</t>
+          <t>PNA-SL3-17</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t>sense:AAGTTCACACAGATA</t>
+          <t>sense:GCTAAGATGGAGCCACC</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
-          <t>AAGTTCACACAGATA</t>
+          <t>GCTAAGATGGAGCCACC</t>
         </is>
       </c>
       <c r="F374" t="inlineStr"/>
       <c r="G374" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H374" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I374" t="n">
         <v>1</v>
       </c>
       <c r="J374" t="inlineStr">
         <is>
-          <t>EXP001383</t>
+          <t>EXP001381</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>SCO</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>SMN2 intron 7 ISS-N1 (splice-switching to promote exon 7 inclusion); PMO sequence: ATTCACTTTCATAATGCTGG (ISS-N1 targeting 20-mer PMO; 5′-ATTCACTTTCA-TAATGCTGG-3′)</t>
+          <t>Control PNA-J5 targeting Japanese encephalitis virus (JEV) 5′-UTR; PNA sequence: AAGTTCACACAGATA</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>ISS-N1</t>
+          <t>PNA-J5</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
-          <t>antisense:ATTCACTTTCATAATGCTGG</t>
-[...7 lines deleted...]
-      </c>
+          <t>sense:AAGTTCACACAGATA</t>
+        </is>
+      </c>
+      <c r="E375" t="inlineStr">
+        <is>
+          <t>AAGTTCACACAGATA</t>
+        </is>
+      </c>
+      <c r="F375" t="inlineStr"/>
       <c r="G375" t="inlineStr">
         <is>
-          <t>PMO chemistry; 3′-maleimide functionalization for peptide conjugation</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="H375" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I375" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J375" t="inlineStr">
         <is>
-          <t>EXP001384</t>
+          <t>EXP001383</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>SCO</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>sing</t>
+          <t>SMN2 intron 7 ISS-N1 (splice-switching to promote exon 7 inclusion); PMO sequence: ATTCACTTTCATAATGCTGG (ISS-N1 targeting 20-mer PMO; 5′-ATTCACTTTCA-TAATGCTGG-3′)</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>mCherry</t>
+          <t>ISS-N1</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t>sense:TAATCAACGGCCGGACGTGCAT</t>
-[...7 lines deleted...]
-      <c r="F376" t="inlineStr"/>
+          <t>antisense:ATTCACTTTCATAATGCTGG</t>
+        </is>
+      </c>
+      <c r="E376" t="inlineStr"/>
+      <c r="F376" t="inlineStr">
+        <is>
+          <t>ATTCACTTTCATAATGCTGG</t>
+        </is>
+      </c>
       <c r="G376" t="inlineStr">
         <is>
-          <t>DNA FIT probe with internal thiazole orange (TO) dye as nucleobase surrogate (Ser(TO)); fluorogenic upon hybridization</t>
+          <t>PMO chemistry; 3′-maleimide functionalization for peptide conjugation</t>
         </is>
       </c>
       <c r="H376" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I376" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J376" t="inlineStr">
         <is>
-          <t>EXP001388</t>
+          <t>EXP001384</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
           <t>sing</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
           <t>mCherry</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
           <t>sense:TAATCAACGGCCGGACGTGCAT</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
           <t>TAATCAACGGCCGGACGTGCAT</t>
         </is>
       </c>
       <c r="F377" t="inlineStr"/>
       <c r="G377" t="inlineStr">
         <is>
-          <t>PNA FIT probe with internal thiazole orange (TO) dye as nucleobase surrogate (Aeg(TO)); fluorogenic upon hybridization</t>
+          <t>DNA FIT probe with internal thiazole orange (TO) dye as nucleobase surrogate (Ser(TO)); fluorogenic upon hybridization</t>
         </is>
       </c>
       <c r="H377" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I377" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J377" t="inlineStr">
         <is>
-          <t>EXP001389</t>
+          <t>EXP001388</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>GAPDH siRNA (Silencer Cy3-labelled; used for uptake/penetration assays)</t>
+          <t>sing</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>GAPDH</t>
+          <t>mCherry</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...2 lines deleted...]
-      <c r="E378" t="inlineStr"/>
+          <t>sense:TAATCAACGGCCGGACGTGCAT</t>
+        </is>
+      </c>
+      <c r="E378" t="inlineStr">
+        <is>
+          <t>TAATCAACGGCCGGACGTGCAT</t>
+        </is>
+      </c>
       <c r="F378" t="inlineStr"/>
       <c r="G378" t="inlineStr">
         <is>
-          <t>Cy3-labelled siRNA</t>
+          <t>PNA FIT probe with internal thiazole orange (TO) dye as nucleobase surrogate (Aeg(TO)); fluorogenic upon hybridization</t>
         </is>
       </c>
       <c r="H378" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I378" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J378" t="inlineStr">
         <is>
-          <t>EXP001396</t>
+          <t>EXP001389</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>Bcl-2 siRNA (anti-apoptotic oncogene)</t>
+          <t>GAPDH siRNA (Silencer Cy3-labelled; used for uptake/penetration assays)</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>B-cell</t>
+          <t>GAPDH</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>sense:GGTGGGGTCATGTGTGTGG; antisense:CGGTTCAGGTACTCAGTCATCC</t>
-[...11 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E379" t="inlineStr"/>
+      <c r="F379" t="inlineStr"/>
       <c r="G379" t="inlineStr">
         <is>
-          <t>3' dTdT/TT overhang</t>
+          <t>Cy3-labelled siRNA</t>
         </is>
       </c>
       <c r="H379" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I379" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J379" t="inlineStr">
         <is>
-          <t>EXP001398</t>
+          <t>EXP001396</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>VEGF-A siRNA</t>
+          <t>Bcl-2 siRNA (anti-apoptotic oncogene)</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
           <t>B-cell</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
           <t>sense:GGTGGGGTCATGTGTGTGG; antisense:CGGTTCAGGTACTCAGTCATCC</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
           <t>GGTGGGGTCATGTGTGTGG</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
           <t>CGGTTCAGGTACTCAGTCATCC</t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
           <t>3' dTdT/TT overhang</t>
         </is>
       </c>
       <c r="H380" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I380" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J380" t="inlineStr">
         <is>
-          <t>EXP001399</t>
+          <t>EXP001398</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>Bcl-2 siRNA</t>
+          <t>VEGF-A siRNA</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
           <t>B-cell</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
           <t>sense:GGTGGGGTCATGTGTGTGG; antisense:CGGTTCAGGTACTCAGTCATCC</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
           <t>GGTGGGGTCATGTGTGTGG</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
           <t>CGGTTCAGGTACTCAGTCATCC</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
           <t>3' dTdT/TT overhang</t>
         </is>
       </c>
       <c r="H381" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I381" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J381" t="inlineStr">
         <is>
-          <t>EXP001400</t>
+          <t>EXP001399</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>HIF-1α siRNA</t>
+          <t>Bcl-2 siRNA</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
           <t>B-cell</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
           <t>sense:GGTGGGGTCATGTGTGTGG; antisense:CGGTTCAGGTACTCAGTCATCC</t>
         </is>
       </c>
       <c r="E382" t="inlineStr">
         <is>
           <t>GGTGGGGTCATGTGTGTGG</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
           <t>CGGTTCAGGTACTCAGTCATCC</t>
         </is>
       </c>
       <c r="G382" t="inlineStr">
         <is>
           <t>3' dTdT/TT overhang</t>
         </is>
       </c>
       <c r="H382" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I382" t="n">
         <v>1</v>
       </c>
       <c r="J382" t="inlineStr">
         <is>
-          <t>EXP001402</t>
+          <t>EXP001400</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>mRNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>GFP mRNA (encapsidated via PP7 pac site linkage during expression)</t>
+          <t>HIF-1α siRNA</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>GFP</t>
+          <t>B-cell</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...3 lines deleted...]
-      <c r="F383" t="inlineStr"/>
+          <t>sense:GGTGGGGTCATGTGTGTGG; antisense:CGGTTCAGGTACTCAGTCATCC</t>
+        </is>
+      </c>
+      <c r="E383" t="inlineStr">
+        <is>
+          <t>GGTGGGGTCATGTGTGTGG</t>
+        </is>
+      </c>
+      <c r="F383" t="inlineStr">
+        <is>
+          <t>CGGTTCAGGTACTCAGTCATCC</t>
+        </is>
+      </c>
       <c r="G383" t="inlineStr">
         <is>
-          <t>None reported (native mRNA expressed in E. coli and packaged in VLP)</t>
+          <t>3' dTdT/TT overhang</t>
         </is>
       </c>
       <c r="H383" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I383" t="n">
         <v>1</v>
       </c>
       <c r="J383" t="inlineStr">
         <is>
-          <t>EXP001403</t>
+          <t>EXP001402</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>mRNA</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>anti-luciferase (anti-Luc) siRNA</t>
+          <t>GFP mRNA (encapsidated via PP7 pac site linkage during expression)</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>luciferase</t>
+          <t>GFP</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
-          <t>sense:ACGCCAAAAACAUAAAGAAAG; antisense:UUCUUUAUGUUUUUGGCGUCU</t>
-[...11 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E384" t="inlineStr"/>
+      <c r="F384" t="inlineStr"/>
       <c r="G384" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>None reported (native mRNA expressed in E. coli and packaged in VLP)</t>
         </is>
       </c>
       <c r="H384" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I384" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J384" t="inlineStr">
         <is>
-          <t>EXP001404</t>
+          <t>EXP001403</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>Cy5-labeled siRNA (sequence not specified)</t>
+          <t>anti-luciferase (anti-Luc) siRNA</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>Cy5-labeled</t>
+          <t>luciferase</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
           <t>sense:ACGCCAAAAACAUAAAGAAAG; antisense:UUCUUUAUGUUUUUGGCGUCU</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
           <t>ACGCCAAAAACAUAAAGAAAG</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
           <t>UUCUUUAUGUUUUUGGCGUCU</t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
-          <t>Cy5 label</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="H385" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I385" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J385" t="inlineStr">
         <is>
-          <t>EXP001406</t>
+          <t>EXP001404</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>RNA, unspecified</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>Semliki Forest virus SFV(Fluc)4 RNA genome (11.5 kb + Fluc marker)</t>
+          <t>Cy5-labeled siRNA (sequence not specified)</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>luc</t>
+          <t>Cy5-labeled</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...3 lines deleted...]
-      <c r="F386" t="inlineStr"/>
+          <t>sense:ACGCCAAAAACAUAAAGAAAG; antisense:UUCUUUAUGUUUUUGGCGUCU</t>
+        </is>
+      </c>
+      <c r="E386" t="inlineStr">
+        <is>
+          <t>ACGCCAAAAACAUAAAGAAAG</t>
+        </is>
+      </c>
+      <c r="F386" t="inlineStr">
+        <is>
+          <t>UUCUUUAUGUUUUUGGCGUCU</t>
+        </is>
+      </c>
       <c r="G386" t="inlineStr">
         <is>
-          <t>In vitro transcribed, capped RNA (SP6)</t>
+          <t>Cy5 label</t>
         </is>
       </c>
       <c r="H386" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I386" t="n">
         <v>1</v>
       </c>
       <c r="J386" t="inlineStr">
         <is>
-          <t>EXP001407</t>
+          <t>EXP001406</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>pDNA</t>
+          <t>RNA, unspecified</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>pCMV-SFV(Fluc)4 (DNA/RNA layered SFV vector; 13–19 kb constructs reported)</t>
+          <t>Semliki Forest virus SFV(Fluc)4 RNA genome (11.5 kb + Fluc marker)</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
           <t>luc</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E387" t="inlineStr"/>
       <c r="F387" t="inlineStr"/>
       <c r="G387" t="inlineStr">
         <is>
-          <t>CMV promoter-driven layered vector plasmid</t>
+          <t>In vitro transcribed, capped RNA (SP6)</t>
         </is>
       </c>
       <c r="H387" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I387" t="n">
         <v>1</v>
       </c>
       <c r="J387" t="inlineStr">
         <is>
-          <t>EXP001408</t>
+          <t>EXP001407</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>RNA, unspecified</t>
+          <t>pDNA</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>Semliki Forest virus SFV(Fluc)4 RNA genome (in vitro transcript)</t>
+          <t>pCMV-SFV(Fluc)4 (DNA/RNA layered SFV vector; 13–19 kb constructs reported)</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
           <t>luc</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E388" t="inlineStr"/>
       <c r="F388" t="inlineStr"/>
       <c r="G388" t="inlineStr">
         <is>
-          <t>In vitro transcribed RNA (SP6)</t>
+          <t>CMV promoter-driven layered vector plasmid</t>
         </is>
       </c>
       <c r="H388" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I388" t="n">
         <v>1</v>
       </c>
       <c r="J388" t="inlineStr">
         <is>
-          <t>EXP001409</t>
+          <t>EXP001408</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>pDNA</t>
+          <t>RNA, unspecified</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>pCMV-SFV(Fluc)4 (DNA/RNA layered SFV vector plasmid)</t>
+          <t>Semliki Forest virus SFV(Fluc)4 RNA genome (in vitro transcript)</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
           <t>luc</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E389" t="inlineStr"/>
       <c r="F389" t="inlineStr"/>
       <c r="G389" t="inlineStr">
         <is>
-          <t>CMV promoter-driven layered vector plasmid</t>
+          <t>In vitro transcribed RNA (SP6)</t>
         </is>
       </c>
       <c r="H389" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I389" t="n">
         <v>1</v>
       </c>
       <c r="J389" t="inlineStr">
         <is>
-          <t>EXP001410</t>
+          <t>EXP001409</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>RNA, unspecified</t>
+          <t>pDNA</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>SFV(Fluc)1-EGFP replicon RNA (non-propagating; expresses Fluc and EGFP)</t>
+          <t>pCMV-SFV(Fluc)4 (DNA/RNA layered SFV vector plasmid)</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>EGFP</t>
+          <t>luc</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E390" t="inlineStr"/>
       <c r="F390" t="inlineStr"/>
       <c r="G390" t="inlineStr">
         <is>
-          <t>In vitro transcribed RNA</t>
+          <t>CMV promoter-driven layered vector plasmid</t>
         </is>
       </c>
       <c r="H390" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I390" t="n">
         <v>1</v>
       </c>
       <c r="J390" t="inlineStr">
         <is>
-          <t>EXP001411</t>
+          <t>EXP001410</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>pDNA</t>
+          <t>RNA, unspecified</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>pCMV-SFV(Fluc)1-EGFP (DNA/RNA layered replicon vector; expresses Fluc and EGFP)</t>
+          <t>SFV(Fluc)1-EGFP replicon RNA (non-propagating; expresses Fluc and EGFP)</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
           <t>EGFP</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E391" t="inlineStr"/>
       <c r="F391" t="inlineStr"/>
       <c r="G391" t="inlineStr">
         <is>
-          <t>CMV promoter-driven plasmid</t>
+          <t>In vitro transcribed RNA</t>
         </is>
       </c>
       <c r="H391" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I391" t="n">
         <v>1</v>
       </c>
       <c r="J391" t="inlineStr">
         <is>
-          <t>EXP001412</t>
+          <t>EXP001411</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>pDNA</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>anti-EGFP siRNA (Ambion) targeting EGFP mRNA</t>
+          <t>pCMV-SFV(Fluc)1-EGFP (DNA/RNA layered replicon vector; expresses Fluc and EGFP)</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
           <t>EGFP</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E392" t="inlineStr"/>
       <c r="F392" t="inlineStr"/>
       <c r="G392" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>CMV promoter-driven plasmid</t>
         </is>
       </c>
       <c r="H392" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I392" t="n">
         <v>1</v>
       </c>
       <c r="J392" t="inlineStr">
         <is>
-          <t>EXP001413</t>
+          <t>EXP001412</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>alpha-tubulin 1a (tub) dsRNA (dsTub); dsLuc used as control in some assays</t>
+          <t>anti-EGFP siRNA (Ambion) targeting EGFP mRNA</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>luc</t>
+          <t>EGFP</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E393" t="inlineStr"/>
       <c r="F393" t="inlineStr"/>
       <c r="G393" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H393" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I393" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J393" t="inlineStr">
         <is>
-          <t>EXP001414</t>
+          <t>EXP001413</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>alpha-tubulin 1a (tub) siRNA (dsTub-siRNA); dsLuc-siRNA control</t>
+          <t>alpha-tubulin 1a (tub) dsRNA (dsTub); dsLuc used as control in some assays</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>dsTub-; dsLuc-</t>
+          <t>luc</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E394" t="inlineStr"/>
       <c r="F394" t="inlineStr"/>
       <c r="G394" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H394" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I394" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J394" t="inlineStr">
         <is>
-          <t>EXP001419</t>
+          <t>EXP001414</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>alpha-tubulin 1a (tub) dsRNA (dsTub); dsLuc control</t>
+          <t>alpha-tubulin 1a (tub) siRNA (dsTub-siRNA); dsLuc-siRNA control</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>luc</t>
+          <t>dsTub-; dsLuc-</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E395" t="inlineStr"/>
       <c r="F395" t="inlineStr"/>
       <c r="G395" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H395" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I395" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J395" t="inlineStr">
         <is>
-          <t>EXP001420</t>
+          <t>EXP001419</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>Firefly GL3 luciferase siRNA (Luc siRNA); sequences: sense 5'-CUUACGCUGAGUACUUCGAdTdT-3', antisense 5'-UCG AAG UAC UCA GCG UAA GdTdT-3' (dTdT overhangs). Control: Scrambled control siRNA (Scr siRNA); sequences: sense 5'-UUCUCCGAACGUGUCACGUdTdT-3', antisense 5'-ACGUGACACGUUCGGAGAAdTdT-3'.</t>
+          <t>alpha-tubulin 1a (tub) dsRNA (dsTub); dsLuc control</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>sense</t>
+          <t>luc</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
-          <t>sense:CUUACGCUGAGUACUUCGAdTdT; antisense:UCGAAGUACUCAGCGUAAGdTdT</t>
-[...11 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E396" t="inlineStr"/>
+      <c r="F396" t="inlineStr"/>
       <c r="G396" t="inlineStr">
         <is>
-          <t>dTdT overhangs; Alexa488 label on antisense strand used for uptake experiments (separate assay).</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="H396" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I396" t="n">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="J396" t="inlineStr">
         <is>
-          <t>EXP001423</t>
+          <t>EXP001420</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
           <t>Firefly GL3 luciferase siRNA (Luc siRNA); sequences: sense 5'-CUUACGCUGAGUACUUCGAdTdT-3', antisense 5'-UCG AAG UAC UCA GCG UAA GdTdT-3' (dTdT overhangs). Control: Scrambled control siRNA (Scr siRNA); sequences: sense 5'-UUCUCCGAACGUGUCACGUdTdT-3', antisense 5'-ACGUGACACGUUCGGAGAAdTdT-3'.</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
           <t>sense</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
           <t>sense:CUUACGCUGAGUACUUCGAdTdT; antisense:UCGAAGUACUCAGCGUAAGdTdT</t>
         </is>
       </c>
       <c r="E397" t="inlineStr">
         <is>
           <t>CUUACGCUGAGUACUUCGAdTdT</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
           <t>UCGAAGUACUCAGCGUAAGdTdT</t>
         </is>
       </c>
       <c r="G397" t="inlineStr">
         <is>
-          <t>dTdT overhangs</t>
+          <t>dTdT overhangs; Alexa488 label on antisense strand used for uptake experiments (separate assay).</t>
         </is>
       </c>
       <c r="H397" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I397" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="J397" t="inlineStr">
         <is>
-          <t>EXP001430</t>
+          <t>EXP001423</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>pDNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>pGFP-V-RS (OriGene) plasmid encoding RSV F-gene shRNA (U6 promoter) and GFP marker (CMV promoter); shRNA targets RSV fusion (F) gene; shRNA sequence: GCAGTGCAGTCAGCAAAGGCTATCTTAGTTCAAGAGGCACTAAGATAGCCTTTGCTGACTGCACTGC (F-shRNA cassette; includes BamHI/HindIII sites)</t>
+          <t>Firefly GL3 luciferase siRNA (Luc siRNA); sequences: sense 5'-CUUACGCUGAGUACUUCGAdTdT-3', antisense 5'-UCG AAG UAC UCA GCG UAA GdTdT-3' (dTdT overhangs). Control: Scrambled control siRNA (Scr siRNA); sequences: sense 5'-UUCUCCGAACGUGUCACGUdTdT-3', antisense 5'-ACGUGACACGUUCGGAGAAdTdT-3'.</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>F-gene</t>
+          <t>sense</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
-          <t>sense:GCAGTGCAGTCAGCAAAGGCTATCTTAGT; antisense:ACTAAGATAGCCTTTGCTGACTGCACTGC</t>
+          <t>sense:CUUACGCUGAGUACUUCGAdTdT; antisense:UCGAAGUACUCAGCGUAAGdTdT</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
-          <t>GCAGTGCAGTCAGCAAAGGCTATCTTAGT</t>
+          <t>CUUACGCUGAGUACUUCGAdTdT</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>ACTAAGATAGCCTTTGCTGACTGCACTGC</t>
+          <t>UCGAAGUACUCAGCGUAAGdTdT</t>
         </is>
       </c>
       <c r="G398" t="inlineStr">
         <is>
-          <t>Plasmid DNA vector; GFP reporter marker</t>
+          <t>dTdT overhangs</t>
         </is>
       </c>
       <c r="H398" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I398" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J398" t="inlineStr">
         <is>
-          <t>EXP001432</t>
+          <t>EXP001430</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
           <t>pDNA</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>pGFP-V-RS scrambled shRNA cassette (OriGene TR30013) (scrambled/non-effective shRNA control cassette in pGFP-V-RS; GFP marker)</t>
+          <t>pGFP-V-RS (OriGene) plasmid encoding RSV F-gene shRNA (U6 promoter) and GFP marker (CMV promoter); shRNA targets RSV fusion (F) gene; shRNA sequence: GCAGTGCAGTCAGCAAAGGCTATCTTAGTTCAAGAGGCACTAAGATAGCCTTTGCTGACTGCACTGC (F-shRNA cassette; includes BamHI/HindIII sites)</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>scrambled</t>
+          <t>F-gene</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
           <t>sense:GCAGTGCAGTCAGCAAAGGCTATCTTAGT; antisense:ACTAAGATAGCCTTTGCTGACTGCACTGC</t>
         </is>
       </c>
       <c r="E399" t="inlineStr">
         <is>
           <t>GCAGTGCAGTCAGCAAAGGCTATCTTAGT</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
           <t>ACTAAGATAGCCTTTGCTGACTGCACTGC</t>
         </is>
       </c>
       <c r="G399" t="inlineStr">
         <is>
           <t>Plasmid DNA vector; GFP reporter marker</t>
         </is>
       </c>
       <c r="H399" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I399" t="n">
         <v>1</v>
       </c>
       <c r="J399" t="inlineStr">
         <is>
-          <t>EXP001433</t>
+          <t>EXP001432</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
           <t>pDNA</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>pGFP-V-RS (OriGene) plasmid encoding RSV F-gene shRNA (U6 promoter) and GFP marker (CMV promoter); shRNA targets RSV fusion (F) gene; shRNA sequence: GCAGTGCAGTCAGCAAAGGCTATCTTAGTTCAAGAGGCACTAAGATAGCCTTTGCTGACTGCACTGC (F-shRNA cassette; includes BamHI/HindIII sites)</t>
+          <t>pGFP-V-RS scrambled shRNA cassette (OriGene TR30013) (scrambled/non-effective shRNA control cassette in pGFP-V-RS; GFP marker)</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>F-gene</t>
+          <t>scrambled</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
           <t>sense:GCAGTGCAGTCAGCAAAGGCTATCTTAGT; antisense:ACTAAGATAGCCTTTGCTGACTGCACTGC</t>
         </is>
       </c>
       <c r="E400" t="inlineStr">
         <is>
           <t>GCAGTGCAGTCAGCAAAGGCTATCTTAGT</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
           <t>ACTAAGATAGCCTTTGCTGACTGCACTGC</t>
         </is>
       </c>
       <c r="G400" t="inlineStr">
         <is>
-          <t>Plasmid DNA vector; GFP marker</t>
+          <t>Plasmid DNA vector; GFP reporter marker</t>
         </is>
       </c>
       <c r="H400" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I400" t="n">
         <v>1</v>
       </c>
       <c r="J400" t="inlineStr">
         <is>
-          <t>EXP001434</t>
+          <t>EXP001433</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
           <t>pDNA</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>pGFP-V-RS scrambled shRNA cassette (OriGene TR30013) (scrambled shRNA control in pGFP-V-RS; GFP marker)</t>
+          <t>pGFP-V-RS (OriGene) plasmid encoding RSV F-gene shRNA (U6 promoter) and GFP marker (CMV promoter); shRNA targets RSV fusion (F) gene; shRNA sequence: GCAGTGCAGTCAGCAAAGGCTATCTTAGTTCAAGAGGCACTAAGATAGCCTTTGCTGACTGCACTGC (F-shRNA cassette; includes BamHI/HindIII sites)</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>scrambled</t>
+          <t>F-gene</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
           <t>sense:GCAGTGCAGTCAGCAAAGGCTATCTTAGT; antisense:ACTAAGATAGCCTTTGCTGACTGCACTGC</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
           <t>GCAGTGCAGTCAGCAAAGGCTATCTTAGT</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
           <t>ACTAAGATAGCCTTTGCTGACTGCACTGC</t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
         <is>
           <t>Plasmid DNA vector; GFP marker</t>
         </is>
       </c>
       <c r="H401" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I401" t="n">
         <v>1</v>
       </c>
       <c r="J401" t="inlineStr">
         <is>
-          <t>EXP001435</t>
+          <t>EXP001434</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>pDNA</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>GFP siRNA (FITC-labeled; Invitrogen) used for confocal uptake/localization</t>
+          <t>pGFP-V-RS scrambled shRNA cassette (OriGene TR30013) (scrambled shRNA control in pGFP-V-RS; GFP marker)</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>GFP</t>
+          <t>scrambled</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
           <t>sense:GCAGTGCAGTCAGCAAAGGCTATCTTAGT; antisense:ACTAAGATAGCCTTTGCTGACTGCACTGC</t>
         </is>
       </c>
       <c r="E402" t="inlineStr">
         <is>
           <t>GCAGTGCAGTCAGCAAAGGCTATCTTAGT</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
           <t>ACTAAGATAGCCTTTGCTGACTGCACTGC</t>
         </is>
       </c>
       <c r="G402" t="inlineStr">
         <is>
-          <t>FITC-labeled siRNA; signal amplified with TSA in confocal protocol</t>
+          <t>Plasmid DNA vector; GFP marker</t>
         </is>
       </c>
       <c r="H402" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I402" t="n">
         <v>1</v>
       </c>
       <c r="J402" t="inlineStr">
         <is>
-          <t>EXP001436</t>
+          <t>EXP001435</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>GFP siRNA (Dharmacon) targeting eGFP</t>
+          <t>GFP siRNA (FITC-labeled; Invitrogen) used for confocal uptake/localization</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
           <t>GFP</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...3 lines deleted...]
-      <c r="F403" t="inlineStr"/>
+          <t>sense:GCAGTGCAGTCAGCAAAGGCTATCTTAGT; antisense:ACTAAGATAGCCTTTGCTGACTGCACTGC</t>
+        </is>
+      </c>
+      <c r="E403" t="inlineStr">
+        <is>
+          <t>GCAGTGCAGTCAGCAAAGGCTATCTTAGT</t>
+        </is>
+      </c>
+      <c r="F403" t="inlineStr">
+        <is>
+          <t>ACTAAGATAGCCTTTGCTGACTGCACTGC</t>
+        </is>
+      </c>
       <c r="G403" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>FITC-labeled siRNA; signal amplified with TSA in confocal protocol</t>
         </is>
       </c>
       <c r="H403" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I403" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J403" t="inlineStr">
         <is>
-          <t>EXP001437</t>
+          <t>EXP001436</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>pDNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>Firefly luciferase (fLuc) pDNA (CAG promoter) and Gaussia luciferase (gLuc) pDNA; Cy5-labeled pDNA used for uptake/CLSM.</t>
+          <t>GFP siRNA (Dharmacon) targeting eGFP</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>luciferase</t>
+          <t>GFP</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E404" t="inlineStr"/>
       <c r="F404" t="inlineStr"/>
       <c r="G404" t="inlineStr">
         <is>
-          <t>Cy5 labeling for uptake/CLSM (Label IT Tracker).</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="H404" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I404" t="n">
-        <v>21</v>
+        <v>2</v>
       </c>
       <c r="J404" t="inlineStr">
         <is>
-          <t>EXP001439</t>
+          <t>EXP001437</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>oligonucleotide</t>
+          <t>pDNA</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>PMO antisense targeting mouse Dmd exon 23 (exon skipping; mdx model)</t>
+          <t>Firefly luciferase (fLuc) pDNA (CAG promoter) and Gaussia luciferase (gLuc) pDNA; Cy5-labeled pDNA used for uptake/CLSM.</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>sense</t>
+          <t>luciferase</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E405" t="inlineStr"/>
       <c r="F405" t="inlineStr"/>
       <c r="G405" t="inlineStr">
         <is>
-          <t>PMO chemistry; peptide-conjugated (CP10-PMO)</t>
+          <t>Cy5 labeling for uptake/CLSM (Label IT Tracker).</t>
         </is>
       </c>
       <c r="H405" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I405" t="n">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="J405" t="inlineStr">
         <is>
-          <t>EXP001460</t>
+          <t>EXP001439</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
           <t>oligonucleotide</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
           <t>PMO antisense targeting mouse Dmd exon 23 (exon skipping; mdx model)</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
           <t>sense</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E406" t="inlineStr"/>
       <c r="F406" t="inlineStr"/>
       <c r="G406" t="inlineStr">
         <is>
-          <t>PMO chemistry; peptide-conjugated (CPP-PMO)</t>
+          <t>PMO chemistry; peptide-conjugated (CP10-PMO)</t>
         </is>
       </c>
       <c r="H406" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I406" t="n">
         <v>2</v>
       </c>
       <c r="J406" t="inlineStr">
         <is>
-          <t>EXP001461</t>
+          <t>EXP001460</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
           <t>oligonucleotide</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
           <t>PMO antisense targeting mouse Dmd exon 23 (exon skipping; mdx model)</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
           <t>sense</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E407" t="inlineStr"/>
       <c r="F407" t="inlineStr"/>
       <c r="G407" t="inlineStr">
         <is>
-          <t>PMO chemistry; double peptide-conjugated (CP10+CPP)</t>
+          <t>PMO chemistry; peptide-conjugated (CPP-PMO)</t>
         </is>
       </c>
       <c r="H407" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I407" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J407" t="inlineStr">
         <is>
-          <t>EXP001462</t>
+          <t>EXP001461</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>oligonucleotide</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>GAPDH siRNA (Cy3-labeled for uptake; unlabeled for knockdown)</t>
+          <t>PMO antisense targeting mouse Dmd exon 23 (exon skipping; mdx model)</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>GAPDH</t>
+          <t>sense</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
-          <t>sense:GACGUAAACGGCCACAAGUUCA; antisense:ACUUGUGGCCGUUUACGUCGC</t>
-[...11 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E408" t="inlineStr"/>
+      <c r="F408" t="inlineStr"/>
       <c r="G408" t="inlineStr">
         <is>
-          <t>Cy3 label for uptake imaging/FACS; otherwise standard siRNA</t>
+          <t>PMO chemistry; double peptide-conjugated (CP10+CPP)</t>
         </is>
       </c>
       <c r="H408" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I408" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J408" t="inlineStr">
         <is>
-          <t>EXP001468</t>
+          <t>EXP001462</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
           <t>GAPDH siRNA (Cy3-labeled for uptake; unlabeled for knockdown)</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
           <t>GAPDH</t>
         </is>
       </c>
       <c r="D409" t="inlineStr">
         <is>
           <t>sense:GACGUAAACGGCCACAAGUUCA; antisense:ACUUGUGGCCGUUUACGUCGC</t>
         </is>
       </c>
       <c r="E409" t="inlineStr">
         <is>
           <t>GACGUAAACGGCCACAAGUUCA</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
           <t>ACUUGUGGCCGUUUACGUCGC</t>
         </is>
       </c>
       <c r="G409" t="inlineStr">
         <is>
-          <t>Cy3 label for uptake; otherwise standard siRNA</t>
+          <t>Cy3 label for uptake imaging/FACS; otherwise standard siRNA</t>
         </is>
       </c>
       <c r="H409" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I409" t="n">
         <v>1</v>
       </c>
       <c r="J409" t="inlineStr">
         <is>
-          <t>EXP001469</t>
+          <t>EXP001468</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>HIV-1 TAR RNA (steric block of Tat/TAR; reporter assay) | 12mer 2'-O-methyl/LNA mixmer anti-TAR: 5'-CUC CCA GGC UCA-3' (mixmer; 3' fluorescein; 5' C6-thiol linker)</t>
+          <t>GAPDH siRNA (Cy3-labeled for uptake; unlabeled for knockdown)</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>TAR</t>
+          <t>GAPDH</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
-          <t>sense:CUCCCAGGCUCA</t>
+          <t>sense:GACGUAAACGGCCACAAGUUCA; antisense:ACUUGUGGCCGUUUACGUCGC</t>
         </is>
       </c>
       <c r="E410" t="inlineStr">
         <is>
-          <t>CUCCCAGGCUCA</t>
-[...2 lines deleted...]
-      <c r="F410" t="inlineStr"/>
+          <t>GACGUAAACGGCCACAAGUUCA</t>
+        </is>
+      </c>
+      <c r="F410" t="inlineStr">
+        <is>
+          <t>ACUUGUGGCCGUUUACGUCGC</t>
+        </is>
+      </c>
       <c r="G410" t="inlineStr">
         <is>
-          <t>3' fluorescein label; 5' C6-thiol linker; OMe/LNA mixmer or phosphorothioate as specified.</t>
+          <t>Cy3 label for uptake; otherwise standard siRNA</t>
         </is>
       </c>
       <c r="H410" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I410" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="J410" t="inlineStr">
         <is>
-          <t>EXP001470</t>
+          <t>EXP001469</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>HIV-1 TAR RNA complementary sequence (uptake localization study) | 12mer 2'-O-methyl/LNA mixmer anti-TAR: 5'-CUC CCA GGC UCA-3' (mixmer; 3' fluorescein; 5' C6-thiol linker)</t>
+          <t>HIV-1 TAR RNA (steric block of Tat/TAR; reporter assay) | 12mer 2'-O-methyl/LNA mixmer anti-TAR: 5'-CUC CCA GGC UCA-3' (mixmer; 3' fluorescein; 5' C6-thiol linker)</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
           <t>TAR</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
         <is>
           <t>sense:CUCCCAGGCUCA</t>
         </is>
       </c>
       <c r="E411" t="inlineStr">
         <is>
           <t>CUCCCAGGCUCA</t>
         </is>
       </c>
       <c r="F411" t="inlineStr"/>
       <c r="G411" t="inlineStr">
         <is>
-          <t>3' fluorescein label; 5' C6-thiol linker; OMe/LNA mixmer</t>
+          <t>3' fluorescein label; 5' C6-thiol linker; OMe/LNA mixmer or phosphorothioate as specified.</t>
         </is>
       </c>
       <c r="H411" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I411" t="n">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="J411" t="inlineStr">
         <is>
-          <t>EXP001479</t>
+          <t>EXP001470</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>SCO</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>PNA705 splice-switching (pLuc705 luciferase reporter intron correction)</t>
+          <t>HIV-1 TAR RNA complementary sequence (uptake localization study) | 12mer 2'-O-methyl/LNA mixmer anti-TAR: 5'-CUC CCA GGC UCA-3' (mixmer; 3' fluorescein; 5' C6-thiol linker)</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>luciferase</t>
+          <t>TAR</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
-          <t>sense:sCCTCTTACCTCAGTTACA; antisense:CCTCTTACCTCAGTTACA</t>
+          <t>sense:CUCCCAGGCUCA</t>
         </is>
       </c>
       <c r="E412" t="inlineStr">
         <is>
-          <t>sCCTCTTACCTCAGTTACA</t>
-[...6 lines deleted...]
-      </c>
+          <t>CUCCCAGGCUCA</t>
+        </is>
+      </c>
+      <c r="F412" t="inlineStr"/>
       <c r="G412" t="inlineStr">
         <is>
-          <t>PNA705 18-mer (CCTCTTACCTCAGTTACA) with N-term Cys(NPys)-Lys and C-term Lys-amide; disulfide conjugated to peptide Cys</t>
+          <t>3' fluorescein label; 5' C6-thiol linker; OMe/LNA mixmer</t>
         </is>
       </c>
       <c r="H412" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I412" t="n">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="J412" t="inlineStr">
         <is>
-          <t>EXP001480</t>
+          <t>EXP001479</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
           <t>SCO</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>Dystrophin exon 23 skipping (mdx mutation)</t>
+          <t>PNA705 splice-switching (pLuc705 luciferase reporter intron correction)</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>luciferase</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...3 lines deleted...]
-      <c r="F413" t="inlineStr"/>
+          <t>sense:sCCTCTTACCTCAGTTACA; antisense:CCTCTTACCTCAGTTACA</t>
+        </is>
+      </c>
+      <c r="E413" t="inlineStr">
+        <is>
+          <t>sCCTCTTACCTCAGTTACA</t>
+        </is>
+      </c>
+      <c r="F413" t="inlineStr">
+        <is>
+          <t>CCTCTTACCTCAGTTACA</t>
+        </is>
+      </c>
       <c r="G413" t="inlineStr">
         <is>
-          <t>PMO (25-mer) conjugated to RXR8-2B via covalent linkage (details not specified here)</t>
+          <t>PNA705 18-mer (CCTCTTACCTCAGTTACA) with N-term Cys(NPys)-Lys and C-term Lys-amide; disulfide conjugated to peptide Cys</t>
         </is>
       </c>
       <c r="H413" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I413" t="n">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="J413" t="inlineStr">
         <is>
-          <t>EXP001495</t>
+          <t>EXP001480</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>SCO</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>AllStars Hs Cell Death Control siRNA (cd-siRNA) for functional assay; FITC-labeled scrambled siRNA for uptake/localization</t>
+          <t>Dystrophin exon 23 skipping (mdx mutation)</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>Control; cd-; scrambled</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D414" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E414" t="inlineStr"/>
       <c r="F414" t="inlineStr"/>
       <c r="G414" t="inlineStr">
         <is>
-          <t>FITC label on scrambled siRNA (uptake/confocal); otherwise not specified (cd-siRNA)</t>
+          <t>PMO (25-mer) conjugated to RXR8-2B via covalent linkage (details not specified here)</t>
         </is>
       </c>
       <c r="H414" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I414" t="n">
         <v>1</v>
       </c>
       <c r="J414" t="inlineStr">
         <is>
-          <t>EXP001496</t>
+          <t>EXP001495</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>SCO</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>Luciferase splice correction (HeLa pLuc 705 reporter)</t>
+          <t>AllStars Hs Cell Death Control siRNA (cd-siRNA) for functional assay; FITC-labeled scrambled siRNA for uptake/localization</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>luciferase</t>
+          <t>Control; cd-; scrambled</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
-          <t>sense:CCUCUUACCUCAGUUACA</t>
-[...6 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E415" t="inlineStr"/>
       <c r="F415" t="inlineStr"/>
       <c r="G415" t="inlineStr">
         <is>
-          <t>phosphorothioate, 2'-O-methyl; Cy5 label used in uptake/complexation assays</t>
+          <t>FITC label on scrambled siRNA (uptake/confocal); otherwise not specified (cd-siRNA)</t>
         </is>
       </c>
       <c r="H415" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I415" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J415" t="inlineStr">
         <is>
-          <t>EXP001497</t>
+          <t>EXP001496</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>pDNA</t>
+          <t>SCO</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>pGL4 luc2 (firefly luciferase reporter plasmid)</t>
+          <t>Luciferase splice correction (HeLa pLuc 705 reporter)</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>firefly luciferase</t>
+          <t>luciferase</t>
         </is>
       </c>
       <c r="D416" t="inlineStr">
         <is>
-          <t>sense:GUCCGGAAUUACCAUGAGU</t>
+          <t>sense:CCUCUUACCUCAGUUACA</t>
         </is>
       </c>
       <c r="E416" t="inlineStr">
         <is>
-          <t>GUCCGGAAUUACCAUGAGU</t>
+          <t>CCUCUUACCUCAGUUACA</t>
         </is>
       </c>
       <c r="F416" t="inlineStr"/>
       <c r="G416" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>phosphorothioate, 2'-O-methyl; Cy5 label used in uptake/complexation assays</t>
         </is>
       </c>
       <c r="H416" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I416" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J416" t="inlineStr">
         <is>
-          <t>EXP001503</t>
+          <t>EXP001497</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>pDNA</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>CD133 (PROM1)</t>
+          <t>pGL4 luc2 (firefly luciferase reporter plasmid)</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
           <t>firefly luciferase</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
-          <t>sense:CCCUUAAUGAUAUACCUGA</t>
+          <t>sense:GUCCGGAAUUACCAUGAGU</t>
         </is>
       </c>
       <c r="E417" t="inlineStr">
         <is>
-          <t>CCCUUAAUGAUAUACCUGA</t>
+          <t>GUCCGGAAUUACCAUGAGU</t>
         </is>
       </c>
       <c r="F417" t="inlineStr"/>
       <c r="G417" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H417" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I417" t="n">
         <v>2</v>
       </c>
       <c r="J417" t="inlineStr">
         <is>
-          <t>EXP001505</t>
+          <t>EXP001503</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>Bcl-2</t>
+          <t>CD133 (PROM1)</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
           <t>firefly luciferase</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
-          <t>sense:GUACGAUAACCGGGAGAUA</t>
+          <t>sense:CCCUUAAUGAUAUACCUGA</t>
         </is>
       </c>
       <c r="E418" t="inlineStr">
         <is>
-          <t>GUACGAUAACCGGGAGAUA</t>
+          <t>CCCUUAAUGAUAUACCUGA</t>
         </is>
       </c>
       <c r="F418" t="inlineStr"/>
       <c r="G418" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H418" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I418" t="n">
         <v>2</v>
       </c>
       <c r="J418" t="inlineStr">
         <is>
-          <t>EXP001506</t>
+          <t>EXP001505</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>fluorescent-labeled siRNA (F'-siRNA; target not specified)</t>
+          <t>Bcl-2</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>fluorescent-labeled</t>
+          <t>firefly luciferase</t>
         </is>
       </c>
       <c r="D419" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...2 lines deleted...]
-      <c r="E419" t="inlineStr"/>
+          <t>sense:GUACGAUAACCGGGAGAUA</t>
+        </is>
+      </c>
+      <c r="E419" t="inlineStr">
+        <is>
+          <t>GUACGAUAACCGGGAGAUA</t>
+        </is>
+      </c>
       <c r="F419" t="inlineStr"/>
       <c r="G419" t="inlineStr">
         <is>
-          <t>fluorescein label (F')</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="H419" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I419" t="n">
         <v>2</v>
       </c>
       <c r="J419" t="inlineStr">
         <is>
-          <t>EXP001509</t>
+          <t>EXP001506</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>FAM-siRNA (model; sequence not specified)</t>
+          <t>fluorescent-labeled siRNA (F'-siRNA; target not specified)</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>FAM-</t>
+          <t>fluorescent-labeled</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E420" t="inlineStr"/>
       <c r="F420" t="inlineStr"/>
       <c r="G420" t="inlineStr">
         <is>
-          <t>FAM label (fluorescently labeled)</t>
+          <t>fluorescein label (F')</t>
         </is>
       </c>
       <c r="H420" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I420" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J420" t="inlineStr">
         <is>
-          <t>EXP001511</t>
+          <t>EXP001509</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>shRNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>shGFP (anti-EGFP shRNA; also Fam-labeled shRNA used for imaging)</t>
+          <t>FAM-siRNA (model; sequence not specified)</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>EGFP; anti-EGFP; Fam-labeled</t>
+          <t>FAM-</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
-          <t>sense:GGCUAUGUCUAGGAGUGCACAUUGCACUCCGUGCGCUCCUGGACGUAGCCUU</t>
-[...6 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E421" t="inlineStr"/>
       <c r="F421" t="inlineStr"/>
       <c r="G421" t="inlineStr">
         <is>
-          <t>Contains U1A-binding sequence for carrier binding; Fam (fluorescein) label used for some imaging experiments</t>
+          <t>FAM label (fluorescently labeled)</t>
         </is>
       </c>
       <c r="H421" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I421" t="n">
         <v>1</v>
       </c>
       <c r="J421" t="inlineStr">
         <is>
-          <t>EXP001512</t>
+          <t>EXP001511</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>shRNA</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>Cy5/FAM-labeled siRNA (delivery screen)</t>
+          <t>shGFP (anti-EGFP shRNA; also Fam-labeled shRNA used for imaging)</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>Cy5/FAM-labeled</t>
+          <t>EGFP; anti-EGFP; Fam-labeled</t>
         </is>
       </c>
       <c r="D422" t="inlineStr">
         <is>
-          <t>sense:UUCUCCGAACGUGUCACGUTT</t>
+          <t>sense:GGCUAUGUCUAGGAGUGCACAUUGCACUCCGUGCGCUCCUGGACGUAGCCUU</t>
         </is>
       </c>
       <c r="E422" t="inlineStr">
         <is>
-          <t>UUCUCCGAACGUGUCACGUTT</t>
+          <t>GGCUAUGUCUAGGAGUGCACAUUGCACUCCGUGCGCUCCUGGACGUAGCCUU</t>
         </is>
       </c>
       <c r="F422" t="inlineStr"/>
       <c r="G422" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>Contains U1A-binding sequence for carrier binding; Fam (fluorescein) label used for some imaging experiments</t>
         </is>
       </c>
       <c r="H422" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I422" t="n">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="J422" t="inlineStr">
         <is>
-          <t>EXP001513</t>
+          <t>EXP001512</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>siRFP (U2OS-RFP); siTGF-β1 (A549)</t>
+          <t>Cy5/FAM-labeled siRNA (delivery screen)</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>Cy5/FAM-labeled</t>
         </is>
       </c>
       <c r="D423" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...2 lines deleted...]
-      <c r="E423" t="inlineStr"/>
+          <t>sense:UUCUCCGAACGUGUCACGUTT</t>
+        </is>
+      </c>
+      <c r="E423" t="inlineStr">
+        <is>
+          <t>UUCUCCGAACGUGUCACGUTT</t>
+        </is>
+      </c>
       <c r="F423" t="inlineStr"/>
       <c r="G423" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H423" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I423" t="n">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="J423" t="inlineStr">
         <is>
-          <t>EXP001536</t>
+          <t>EXP001513</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>siRFP (U2OS-RFP) and/or labeled siRNA (A549 screen)</t>
+          <t>siRFP (U2OS-RFP); siTGF-β1 (A549)</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>labeled</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
-          <t>sense:GCUGAACUCUUGAGCCUAATT; antisense:UUAGGCUCAAGAGUUCAGCTT</t>
-[...11 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E424" t="inlineStr"/>
+      <c r="F424" t="inlineStr"/>
       <c r="G424" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H424" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I424" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J424" t="inlineStr">
         <is>
-          <t>EXP001537</t>
+          <t>EXP001536</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>mRNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>mCherry mRNA (reporter expression)</t>
+          <t>siRFP (U2OS-RFP) and/or labeled siRNA (A549 screen)</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>mCherry</t>
+          <t>labeled</t>
         </is>
       </c>
       <c r="D425" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...3 lines deleted...]
-      <c r="F425" t="inlineStr"/>
+          <t>sense:GCUGAACUCUUGAGCCUAATT; antisense:UUAGGCUCAAGAGUUCAGCTT</t>
+        </is>
+      </c>
+      <c r="E425" t="inlineStr">
+        <is>
+          <t>GCUGAACUCUUGAGCCUAATT</t>
+        </is>
+      </c>
+      <c r="F425" t="inlineStr">
+        <is>
+          <t>UUAGGCUCAAGAGUUCAGCTT</t>
+        </is>
+      </c>
       <c r="G425" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H425" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I425" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J425" t="inlineStr">
         <is>
-          <t>EXP001543</t>
+          <t>EXP001537</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>RNA, unspecified</t>
+          <t>mRNA</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>mCherry circRNA (reporter expression)</t>
+          <t>mCherry mRNA (reporter expression)</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>mCherry</t>
         </is>
       </c>
       <c r="D426" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E426" t="inlineStr"/>
       <c r="F426" t="inlineStr"/>
       <c r="G426" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H426" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I426" t="n">
         <v>1</v>
       </c>
       <c r="J426" t="inlineStr">
         <is>
-          <t>EXP001544</t>
+          <t>EXP001543</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>RNA, unspecified</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>siTGF-β1 (TGF-β1 knockdown for PF therapy)</t>
+          <t>mCherry circRNA (reporter expression)</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D427" t="inlineStr">
         <is>
-          <t>sense:CCCGCGUGCUAAUGGUGGAAAATT; antisense:UUUUCCACCAUUAGCACGCGGGTT</t>
-[...11 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E427" t="inlineStr"/>
+      <c r="F427" t="inlineStr"/>
       <c r="G427" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H427" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I427" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J427" t="inlineStr">
         <is>
-          <t>EXP001545</t>
+          <t>EXP001544</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>siGL4 (luciferase reporter knockdown in HeLa-Luc); Cy3-siRNA (distribution); siEF52 (TGS of EF1A in 293T; gPALG100 only)</t>
+          <t>siTGF-β1 (TGF-β1 knockdown for PF therapy)</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>luciferase; Cy3-</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
-          <t>sense:CCGUCGUAUUCGUGAGCAATT; antisense:UUGCUCACGAAUACGACGGTT</t>
+          <t>sense:CCCGCGUGCUAAUGGUGGAAAATT; antisense:UUUUCCACCAUUAGCACGCGGGTT</t>
         </is>
       </c>
       <c r="E428" t="inlineStr">
         <is>
-          <t>CCGUCGUAUUCGUGAGCAATT</t>
+          <t>CCCGCGUGCUAAUGGUGGAAAATT</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
-          <t>UUGCUCACGAAUACGACGGTT</t>
+          <t>UUUUCCACCAUUAGCACGCGGGTT</t>
         </is>
       </c>
       <c r="G428" t="inlineStr">
         <is>
-          <t>Cy3 label for imaging; otherwise unmodified siRNA sequences (siGL4, siNC, siEF52)</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="H428" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I428" t="n">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="J428" t="inlineStr">
         <is>
-          <t>EXP001547</t>
+          <t>EXP001545</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>pDNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>VEGF (shVEGF)</t>
+          <t>siGL4 (luciferase reporter knockdown in HeLa-Luc); Cy3-siRNA (distribution); siEF52 (TGS of EF1A in 293T; gPALG100 only)</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>VEGF</t>
+          <t>luciferase; Cy3-</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...3 lines deleted...]
-      <c r="F429" t="inlineStr"/>
+          <t>sense:CCGUCGUAUUCGUGAGCAATT; antisense:UUGCUCACGAAUACGACGGTT</t>
+        </is>
+      </c>
+      <c r="E429" t="inlineStr">
+        <is>
+          <t>CCGUCGUAUUCGUGAGCAATT</t>
+        </is>
+      </c>
+      <c r="F429" t="inlineStr">
+        <is>
+          <t>UUGCUCACGAAUACGACGGTT</t>
+        </is>
+      </c>
       <c r="G429" t="inlineStr">
         <is>
-          <t>None reported</t>
+          <t>Cy3 label for imaging; otherwise unmodified siRNA sequences (siGL4, siNC, siEF52)</t>
         </is>
       </c>
       <c r="H429" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I429" t="n">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="J429" t="inlineStr">
         <is>
-          <t>EXP001557</t>
+          <t>EXP001547</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
           <t>pDNA</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>VEGF (shVEGF) + DOX co-delivery</t>
+          <t>VEGF (shVEGF)</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
           <t>VEGF</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E430" t="inlineStr"/>
       <c r="F430" t="inlineStr"/>
       <c r="G430" t="inlineStr">
         <is>
           <t>None reported</t>
         </is>
       </c>
       <c r="H430" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I430" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J430" t="inlineStr">
         <is>
-          <t>EXP001561</t>
+          <t>EXP001557</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>pDNA</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>MDR1 AUG start codon (antisense 5995)</t>
+          <t>VEGF (shVEGF) + DOX co-delivery</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>sense</t>
+          <t>VEGF</t>
         </is>
       </c>
       <c r="D431" t="inlineStr">
         <is>
-          <t>sense:CCATCCCGACCTCGCGCTCC</t>
-[...6 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E431" t="inlineStr"/>
       <c r="F431" t="inlineStr"/>
       <c r="G431" t="inlineStr">
         <is>
-          <t>Phosphorothioate antisense (Cy5-labeled version used for imaging); scrambled control 10221 used</t>
+          <t>None reported</t>
         </is>
       </c>
       <c r="H431" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I431" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J431" t="inlineStr">
         <is>
-          <t>EXP001564</t>
+          <t>EXP001561</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>MDR1 coding region nt 1545–1565 (ORF1 siRNA)</t>
+          <t>MDR1 AUG start codon (antisense 5995)</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>ORF1</t>
+          <t>sense</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
-          <t>sense:GUAUUGACAGCUAUUCGAAdTdT; antisense:dTdTCAUAACUGUCGAUAAGCUU</t>
+          <t>sense:CCATCCCGACCTCGCGCTCC</t>
         </is>
       </c>
       <c r="E432" t="inlineStr">
         <is>
-          <t>GUAUUGACAGCUAUUCGAAdTdT</t>
-[...6 lines deleted...]
-      </c>
+          <t>CCATCCCGACCTCGCGCTCC</t>
+        </is>
+      </c>
+      <c r="F432" t="inlineStr"/>
       <c r="G432" t="inlineStr">
         <is>
-          <t>Duplex siRNA with dTdT overhangs; Cy5-labeled version used for imaging; mismatch/irrelevant control (Nischarin) used</t>
+          <t>Phosphorothioate antisense (Cy5-labeled version used for imaging); scrambled control 10221 used</t>
         </is>
       </c>
       <c r="H432" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I432" t="n">
         <v>1</v>
       </c>
       <c r="J432" t="inlineStr">
         <is>
-          <t>EXP001565</t>
+          <t>EXP001564</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>SCO</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>PNA705 (splice correction site; antisense CCTCTTACCTCAGTTACA)</t>
+          <t>MDR1 coding region nt 1545–1565 (ORF1 siRNA)</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>sense</t>
+          <t>ORF1</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
-          <t>sense:CCTCTTACCTCAGTTACAA</t>
+          <t>sense:GUAUUGACAGCUAUUCGAAdTdT; antisense:dTdTCAUAACUGUCGAUAAGCUU</t>
         </is>
       </c>
       <c r="E433" t="inlineStr">
         <is>
-          <t>CCTCTTACCTCAGTTACAA</t>
-[...2 lines deleted...]
-      <c r="F433" t="inlineStr"/>
+          <t>GUAUUGACAGCUAUUCGAAdTdT</t>
+        </is>
+      </c>
+      <c r="F433" t="inlineStr">
+        <is>
+          <t>dTdTCAUAACUGUCGAUAAGCUU</t>
+        </is>
+      </c>
       <c r="G433" t="inlineStr">
         <is>
-          <t>RNaseH-incompetent PNA; no fluorophore; Lys spacers on PNA (per Table 1).</t>
+          <t>Duplex siRNA with dTdT overhangs; Cy5-labeled version used for imaging; mismatch/irrelevant control (Nischarin) used</t>
         </is>
       </c>
       <c r="H433" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I433" t="n">
         <v>1</v>
       </c>
       <c r="J433" t="inlineStr">
         <is>
-          <t>EXP001566</t>
+          <t>EXP001565</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
           <t>SCO</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>PNA705 (antisense CCTCTTACCTCAGTTACA)</t>
+          <t>PNA705 (splice correction site; antisense CCTCTTACCTCAGTTACA)</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
           <t>sense</t>
         </is>
       </c>
       <c r="D434" t="inlineStr">
         <is>
           <t>sense:CCTCTTACCTCAGTTACAA</t>
         </is>
       </c>
       <c r="E434" t="inlineStr">
         <is>
           <t>CCTCTTACCTCAGTTACAA</t>
         </is>
       </c>
       <c r="F434" t="inlineStr"/>
       <c r="G434" t="inlineStr">
         <is>
-          <t>PNA with N-terminal Cys for disulfide coupling; Lys spacers.</t>
+          <t>RNaseH-incompetent PNA; no fluorophore; Lys spacers on PNA (per Table 1).</t>
         </is>
       </c>
       <c r="H434" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I434" t="n">
         <v>1</v>
       </c>
       <c r="J434" t="inlineStr">
         <is>
-          <t>EXP001567</t>
+          <t>EXP001566</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
           <t>SCO</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
           <t>PNA705 (antisense CCTCTTACCTCAGTTACA)</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
           <t>sense</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
           <t>sense:CCTCTTACCTCAGTTACAA</t>
         </is>
       </c>
       <c r="E435" t="inlineStr">
         <is>
           <t>CCTCTTACCTCAGTTACAA</t>
         </is>
       </c>
       <c r="F435" t="inlineStr"/>
       <c r="G435" t="inlineStr">
         <is>
-          <t>PNA; no label.</t>
+          <t>PNA with N-terminal Cys for disulfide coupling; Lys spacers.</t>
         </is>
       </c>
       <c r="H435" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I435" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J435" t="inlineStr">
         <is>
-          <t>EXP001568</t>
+          <t>EXP001567</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
           <t>SCO</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>PNA705 scrambled (antisense control CCTGTTATACCACTTACA)</t>
+          <t>PNA705 (antisense CCTCTTACCTCAGTTACA)</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
           <t>sense</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
           <t>sense:CCTCTTACCTCAGTTACAA</t>
         </is>
       </c>
       <c r="E436" t="inlineStr">
         <is>
           <t>CCTCTTACCTCAGTTACAA</t>
         </is>
       </c>
       <c r="F436" t="inlineStr"/>
       <c r="G436" t="inlineStr">
         <is>
-          <t>Scrambled control PNA; no label.</t>
+          <t>PNA; no label.</t>
         </is>
       </c>
       <c r="H436" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I436" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J436" t="inlineStr">
         <is>
-          <t>EXP001569</t>
+          <t>EXP001568</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
           <t>SCO</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>PNA705 (antisense CCTCTTACCTCAGTTACA)</t>
+          <t>PNA705 scrambled (antisense control CCTGTTATACCACTTACA)</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
           <t>sense</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
         <is>
           <t>sense:CCTCTTACCTCAGTTACAA</t>
         </is>
       </c>
       <c r="E437" t="inlineStr">
         <is>
           <t>CCTCTTACCTCAGTTACAA</t>
         </is>
       </c>
       <c r="F437" t="inlineStr"/>
       <c r="G437" t="inlineStr">
         <is>
-          <t>PNA; O-linker.</t>
+          <t>Scrambled control PNA; no label.</t>
         </is>
       </c>
       <c r="H437" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I437" t="n">
         <v>1</v>
       </c>
       <c r="J437" t="inlineStr">
         <is>
-          <t>EXP001571</t>
+          <t>EXP001569</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>SCO</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>CUGexp-DMPK transcripts (DM1; CAG7 antisense to CUG repeats)</t>
+          <t>PNA705 (antisense CCTCTTACCTCAGTTACA)</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
           <t>sense</t>
         </is>
       </c>
       <c r="D438" t="inlineStr">
         <is>
-          <t>sense:CAGCAGCAGCAGCAGCAGCAG</t>
+          <t>sense:CCTCTTACCTCAGTTACAA</t>
         </is>
       </c>
       <c r="E438" t="inlineStr">
         <is>
-          <t>CAGCAGCAGCAGCAGCAGCAG</t>
+          <t>CCTCTTACCTCAGTTACAA</t>
         </is>
       </c>
       <c r="F438" t="inlineStr"/>
       <c r="G438" t="inlineStr">
         <is>
-          <t>RNase H–inactive phosphorodiamidate morpholino oligomer; CAG7 sequence (or reverse-sequence control for Pip6a-Ctrl).</t>
+          <t>PNA; O-linker.</t>
         </is>
       </c>
       <c r="H438" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I438" t="n">
         <v>1</v>
       </c>
       <c r="J438" t="inlineStr">
         <is>
-          <t>EXP001576</t>
+          <t>EXP001571</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>CUGexp transcripts in HSA-LR mouse (CAG7 PMO antisense)</t>
+          <t>CUGexp-DMPK transcripts (DM1; CAG7 antisense to CUG repeats)</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
           <t>sense</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
           <t>sense:CAGCAGCAGCAGCAGCAGCAG</t>
         </is>
       </c>
       <c r="E439" t="inlineStr">
         <is>
           <t>CAGCAGCAGCAGCAGCAGCAG</t>
         </is>
       </c>
       <c r="F439" t="inlineStr"/>
       <c r="G439" t="inlineStr">
         <is>
           <t>RNase H–inactive phosphorodiamidate morpholino oligomer; CAG7 sequence (or reverse-sequence control for Pip6a-Ctrl).</t>
         </is>
       </c>
       <c r="H439" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I439" t="n">
         <v>1</v>
       </c>
       <c r="J439" t="inlineStr">
         <is>
-          <t>EXP001577</t>
+          <t>EXP001576</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>Control PMO sequence (reverse GAC7; non-targeting)</t>
+          <t>CUGexp transcripts in HSA-LR mouse (CAG7 PMO antisense)</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>non</t>
+          <t>sense</t>
         </is>
       </c>
       <c r="D440" t="inlineStr">
         <is>
           <t>sense:CAGCAGCAGCAGCAGCAGCAG</t>
         </is>
       </c>
       <c r="E440" t="inlineStr">
         <is>
           <t>CAGCAGCAGCAGCAGCAGCAG</t>
         </is>
       </c>
       <c r="F440" t="inlineStr"/>
       <c r="G440" t="inlineStr">
         <is>
           <t>RNase H–inactive phosphorodiamidate morpholino oligomer; CAG7 sequence (or reverse-sequence control for Pip6a-Ctrl).</t>
         </is>
       </c>
       <c r="H440" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I440" t="n">
         <v>1</v>
       </c>
       <c r="J440" t="inlineStr">
         <is>
-          <t>EXP001578</t>
+          <t>EXP001577</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>oligonucleotide</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>ATM splicing mutation c.7865C&gt;T (TATC cells; exon 55 aberrant splicing)</t>
+          <t>Control PMO sequence (reverse GAC7; non-targeting)</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>non</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
-          <t>sense:TAAGCATCACAAAGTACCTCAACAC</t>
+          <t>sense:CAGCAGCAGCAGCAGCAGCAG</t>
         </is>
       </c>
       <c r="E441" t="inlineStr">
         <is>
-          <t>TAAGCATCACAAAGTACCTCAACAC</t>
+          <t>CAGCAGCAGCAGCAGCAGCAG</t>
         </is>
       </c>
       <c r="F441" t="inlineStr"/>
       <c r="G441" t="inlineStr">
         <is>
-          <t>Customized AMO sequence described previously (Du et al. 2007 PNAS, ref 10); AMCA-labeled CPP-AMO used for uptake imaging in some experiments</t>
+          <t>RNase H–inactive phosphorodiamidate morpholino oligomer; CAG7 sequence (or reverse-sequence control for Pip6a-Ctrl).</t>
         </is>
       </c>
       <c r="H441" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I441" t="n">
         <v>1</v>
       </c>
       <c r="J441" t="inlineStr">
         <is>
-          <t>EXP001579</t>
+          <t>EXP001578</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
           <t>oligonucleotide</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>ATM splicing mutation IVS28-159A&gt;G (AT203LA cells; pseudoexon insertion; heterozygous)</t>
+          <t>ATM splicing mutation c.7865C&gt;T (TATC cells; exon 55 aberrant splicing)</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
         <is>
-          <t>sense:GACAGCTCAAAAGGCATATATTACC</t>
+          <t>sense:TAAGCATCACAAAGTACCTCAACAC</t>
         </is>
       </c>
       <c r="E442" t="inlineStr">
         <is>
-          <t>GACAGCTCAAAAGGCATATATTACC</t>
+          <t>TAAGCATCACAAAGTACCTCAACAC</t>
         </is>
       </c>
       <c r="F442" t="inlineStr"/>
       <c r="G442" t="inlineStr">
         <is>
-          <t>Customized AMO sequence described previously (Du et al. 2007 PNAS, ref 10)</t>
+          <t>Customized AMO sequence described previously (Du et al. 2007 PNAS, ref 10); AMCA-labeled CPP-AMO used for uptake imaging in some experiments</t>
         </is>
       </c>
       <c r="H442" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I442" t="n">
         <v>1</v>
       </c>
       <c r="J442" t="inlineStr">
         <is>
-          <t>EXP001580</t>
+          <t>EXP001579</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
           <t>oligonucleotide</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>Random scrambled 22-mer control AMO (5'-TGCTCTGTCTACAGTAGTGTCA-3')</t>
+          <t>ATM splicing mutation IVS28-159A&gt;G (AT203LA cells; pseudoexon insertion; heterozygous)</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
-          <t>sense:TGCTCTGTCTACAGTAGTGTCA</t>
+          <t>sense:GACAGCTCAAAAGGCATATATTACC</t>
         </is>
       </c>
       <c r="E443" t="inlineStr">
         <is>
-          <t>TGCTCTGTCTACAGTAGTGTCA</t>
+          <t>GACAGCTCAAAAGGCATATATTACC</t>
         </is>
       </c>
       <c r="F443" t="inlineStr"/>
       <c r="G443" t="inlineStr">
         <is>
-          <t>FITC-labeled AMO (fluorescently labeled); random control sequence</t>
+          <t>Customized AMO sequence described previously (Du et al. 2007 PNAS, ref 10)</t>
         </is>
       </c>
       <c r="H443" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I443" t="n">
         <v>1</v>
       </c>
       <c r="J443" t="inlineStr">
         <is>
-          <t>EXP001581</t>
+          <t>EXP001580</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>oligonucleotide</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>GAPDH siRNA-FAM (model uptake probe) / negative control siRNA used in formulation screens</t>
+          <t>Random scrambled 22-mer control AMO (5'-TGCTCTGTCTACAGTAGTGTCA-3')</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>GAPDH</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...2 lines deleted...]
-      <c r="E444" t="inlineStr"/>
+          <t>sense:TGCTCTGTCTACAGTAGTGTCA</t>
+        </is>
+      </c>
+      <c r="E444" t="inlineStr">
+        <is>
+          <t>TGCTCTGTCTACAGTAGTGTCA</t>
+        </is>
+      </c>
       <c r="F444" t="inlineStr"/>
       <c r="G444" t="inlineStr">
         <is>
-          <t>FAM label (carboxyfluorescein) on siRNA for uptake imaging/flow cytometry</t>
+          <t>FITC-labeled AMO (fluorescently labeled); random control sequence</t>
         </is>
       </c>
       <c r="H444" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I444" t="n">
         <v>1</v>
       </c>
       <c r="J444" t="inlineStr">
         <is>
-          <t>EXP001582</t>
+          <t>EXP001581</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>GAPDH siRNA-FAM (uptake probe)</t>
+          <t>GAPDH siRNA-FAM (model uptake probe) / negative control siRNA used in formulation screens</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
           <t>GAPDH</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E445" t="inlineStr"/>
       <c r="F445" t="inlineStr"/>
       <c r="G445" t="inlineStr">
         <is>
-          <t>FAM label</t>
+          <t>FAM label (carboxyfluorescein) on siRNA for uptake imaging/flow cytometry</t>
         </is>
       </c>
       <c r="H445" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I445" t="n">
         <v>1</v>
       </c>
       <c r="J445" t="inlineStr">
         <is>
-          <t>EXP001583</t>
+          <t>EXP001582</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>siRNA TNF-α (pre-designed anti-TNF-α siRNA; inflammatory cytokine target)</t>
+          <t>GAPDH siRNA-FAM (uptake probe)</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>TNF-</t>
+          <t>GAPDH</t>
         </is>
       </c>
       <c r="D446" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E446" t="inlineStr"/>
       <c r="F446" t="inlineStr"/>
       <c r="G446" t="inlineStr">
         <is>
-          <t>Not specified (standard Ambion siRNA); no label in efficacy study</t>
+          <t>FAM label</t>
         </is>
       </c>
       <c r="H446" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I446" t="n">
         <v>1</v>
       </c>
       <c r="J446" t="inlineStr">
         <is>
-          <t>EXP001584</t>
+          <t>EXP001583</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>pGL3 luciferase siRNA (exogenous) and GAPDH siRNA (endogenous); FAM-siRNA used for uptake</t>
+          <t>siRNA TNF-α (pre-designed anti-TNF-α siRNA; inflammatory cytokine target)</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>luciferase; GAPDH; FAM-</t>
+          <t>TNF-</t>
         </is>
       </c>
       <c r="D447" t="inlineStr">
         <is>
-          <t>sense:CUUACGCUGAGUACUUCGA</t>
-[...6 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E447" t="inlineStr"/>
       <c r="F447" t="inlineStr"/>
       <c r="G447" t="inlineStr">
         <is>
-          <t>FAM label on sense strand for uptake studies; otherwise unmodified siRNAs</t>
+          <t>Not specified (standard Ambion siRNA); no label in efficacy study</t>
         </is>
       </c>
       <c r="H447" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I447" t="n">
         <v>1</v>
       </c>
       <c r="J447" t="inlineStr">
         <is>
-          <t>EXP001585</t>
+          <t>EXP001584</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>FAM-siRNA (PK tracer; negative control sequence)</t>
+          <t>pGL3 luciferase siRNA (exogenous) and GAPDH siRNA (endogenous); FAM-siRNA used for uptake</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
           <t>luciferase; GAPDH; FAM-</t>
         </is>
       </c>
       <c r="D448" t="inlineStr">
         <is>
-          <t>sense:GGUCGGUGUGAACGGAUUU</t>
+          <t>sense:CUUACGCUGAGUACUUCGA</t>
         </is>
       </c>
       <c r="E448" t="inlineStr">
         <is>
-          <t>GGUCGGUGUGAACGGAUUU</t>
+          <t>CUUACGCUGAGUACUUCGA</t>
         </is>
       </c>
       <c r="F448" t="inlineStr"/>
       <c r="G448" t="inlineStr">
         <is>
-          <t>FAM label</t>
+          <t>FAM label on sense strand for uptake studies; otherwise unmodified siRNAs</t>
         </is>
       </c>
       <c r="H448" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I448" t="n">
         <v>1</v>
       </c>
       <c r="J448" t="inlineStr">
         <is>
-          <t>EXP001586</t>
+          <t>EXP001585</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>NF-κB p65 (RELA) siRNA smart pool (4 siRNAs, 1:1:1:1)</t>
+          <t>FAM-siRNA (PK tracer; negative control sequence)</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>luciferase; GAPDH; FAM-</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...2 lines deleted...]
-      <c r="E449" t="inlineStr"/>
+          <t>sense:GGUCGGUGUGAACGGAUUU</t>
+        </is>
+      </c>
+      <c r="E449" t="inlineStr">
+        <is>
+          <t>GGUCGGUGUGAACGGAUUU</t>
+        </is>
+      </c>
       <c r="F449" t="inlineStr"/>
       <c r="G449" t="inlineStr">
         <is>
-          <t>Cy3 label used for uptake imaging in some experiments (Cy3-siRNA NP); otherwise standard siRNA pool</t>
+          <t>FAM label</t>
         </is>
       </c>
       <c r="H449" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I449" t="n">
         <v>1</v>
       </c>
       <c r="J449" t="inlineStr">
         <is>
-          <t>EXP001587</t>
+          <t>EXP001586</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>Non-targeting / scrambled siRNA pool (control)</t>
+          <t>NF-κB p65 (RELA) siRNA smart pool (4 siRNAs, 1:1:1:1)</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>4</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E450" t="inlineStr"/>
       <c r="F450" t="inlineStr"/>
       <c r="G450" t="inlineStr">
         <is>
-          <t>Standard non-targeting pool (Dharmacon)</t>
+          <t>Cy3 label used for uptake imaging in some experiments (Cy3-siRNA NP); otherwise standard siRNA pool</t>
         </is>
       </c>
       <c r="H450" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I450" t="n">
         <v>1</v>
       </c>
       <c r="J450" t="inlineStr">
         <is>
-          <t>EXP001588</t>
+          <t>EXP001587</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t>pDNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>pCMV-luc (luciferase reporter plasmid, 7037 bp)</t>
+          <t>Non-targeting / scrambled siRNA pool (control)</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>luciferase</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
-          <t>sense:GCGCUGCUGGUGCCAACCCTT; antisense:GGGUUGGCACCAGCAGCGCTT</t>
-[...11 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E451" t="inlineStr"/>
+      <c r="F451" t="inlineStr"/>
       <c r="G451" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>Standard non-targeting pool (Dharmacon)</t>
         </is>
       </c>
       <c r="H451" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I451" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J451" t="inlineStr">
         <is>
-          <t>EXP001589</t>
+          <t>EXP001588</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>pDNA</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>Anti-luciferase siRNA (silencing in luciferase-stable HeLa); control anti-GFP siRNA for normalization</t>
+          <t>pCMV-luc (luciferase reporter plasmid, 7037 bp)</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
           <t>luciferase</t>
         </is>
       </c>
       <c r="D452" t="inlineStr">
         <is>
-          <t>sense:GCUGACCCUGAAGUUCAUCTT; antisense:GAUGAACUUCAGGGUCAGCTT</t>
+          <t>sense:GCGCUGCUGGUGCCAACCCTT; antisense:GGGUUGGCACCAGCAGCGCTT</t>
         </is>
       </c>
       <c r="E452" t="inlineStr">
         <is>
-          <t>GCUGACCCUGAAGUUCAUCTT</t>
+          <t>GCGCUGCUGGUGCCAACCCTT</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
-          <t>GAUGAACUUCAGGGUCAGCTT</t>
+          <t>GGGUUGGCACCAGCAGCGCTT</t>
         </is>
       </c>
       <c r="G452" t="inlineStr">
         <is>
-          <t>Standard 21-mer duplex siRNA (no label reported for assay)</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="H452" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I452" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J452" t="inlineStr">
         <is>
-          <t>EXP001594</t>
+          <t>EXP001589</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>Anti-luciferase siRNA (silencing); anti-GFP siRNA control</t>
+          <t>Anti-luciferase siRNA (silencing in luciferase-stable HeLa); control anti-GFP siRNA for normalization</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
           <t>luciferase</t>
         </is>
       </c>
       <c r="D453" t="inlineStr">
         <is>
           <t>sense:GCUGACCCUGAAGUUCAUCTT; antisense:GAUGAACUUCAGGGUCAGCTT</t>
         </is>
       </c>
       <c r="E453" t="inlineStr">
         <is>
           <t>GCUGACCCUGAAGUUCAUCTT</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
           <t>GAUGAACUUCAGGGUCAGCTT</t>
         </is>
       </c>
       <c r="G453" t="inlineStr">
         <is>
-          <t>Standard 21-mer duplex siRNA</t>
+          <t>Standard 21-mer duplex siRNA (no label reported for assay)</t>
         </is>
       </c>
       <c r="H453" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I453" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J453" t="inlineStr">
         <is>
-          <t>EXP001597</t>
+          <t>EXP001594</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>pDNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>pCMV-luc (luciferase reporter plasmid)</t>
+          <t>Anti-luciferase siRNA (silencing); anti-GFP siRNA control</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
           <t>luciferase</t>
         </is>
       </c>
       <c r="D454" t="inlineStr">
         <is>
-          <t>sense:GCGCUGCUGGUGCCAACCCTT; antisense:GGGUUGGCACCAGCAGCGCTT</t>
+          <t>sense:GCUGACCCUGAAGUUCAUCTT; antisense:GAUGAACUUCAGGGUCAGCTT</t>
         </is>
       </c>
       <c r="E454" t="inlineStr">
         <is>
-          <t>GCGCUGCUGGUGCCAACCCTT</t>
+          <t>GCUGACCCUGAAGUUCAUCTT</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
-          <t>GGGUUGGCACCAGCAGCGCTT</t>
+          <t>GAUGAACUUCAGGGUCAGCTT</t>
         </is>
       </c>
       <c r="G454" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>Standard 21-mer duplex siRNA</t>
         </is>
       </c>
       <c r="H454" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I454" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J454" t="inlineStr">
         <is>
-          <t>EXP001598</t>
+          <t>EXP001597</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>anti-miRNA</t>
+          <t>pDNA</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>miR-21 inhibitor (anti-miR-21; MirVana miRNA-21 inhibitor) with anti-miRNA negative control (anti-miRc) used as control</t>
+          <t>pCMV-luc (luciferase reporter plasmid)</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>miR-21; miRNA negative control; miRc</t>
+          <t>luciferase</t>
         </is>
       </c>
       <c r="D455" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...3 lines deleted...]
-      <c r="F455" t="inlineStr"/>
+          <t>sense:GCGCUGCUGGUGCCAACCCTT; antisense:GGGUUGGCACCAGCAGCGCTT</t>
+        </is>
+      </c>
+      <c r="E455" t="inlineStr">
+        <is>
+          <t>GCGCUGCUGGUGCCAACCCTT</t>
+        </is>
+      </c>
+      <c r="F455" t="inlineStr">
+        <is>
+          <t>GGGUUGGCACCAGCAGCGCTT</t>
+        </is>
+      </c>
       <c r="G455" t="inlineStr">
         <is>
-          <t>Cy3 label used for association/dissociation assays; unlabeled anti-miR-21 used in activity assay (label not specified).</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="H455" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I455" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J455" t="inlineStr">
         <is>
-          <t>EXP001604</t>
+          <t>EXP001598</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>anti-miRNA</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>siRAGE (RAGE-targeting siRNA); siScr used as control in some experiments</t>
+          <t>miR-21 inhibitor (anti-miR-21; MirVana miRNA-21 inhibitor) with anti-miRNA negative control (anti-miRc) used as control</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>RAGE</t>
+          <t>miR-21; miRNA negative control; miRc</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E456" t="inlineStr"/>
       <c r="F456" t="inlineStr"/>
       <c r="G456" t="inlineStr">
         <is>
-          <t>FAM-siRNA used for uptake; otherwise unlabeled siRAGE/siScr</t>
+          <t>Cy3 label used for association/dissociation assays; unlabeled anti-miR-21 used in activity assay (label not specified).</t>
         </is>
       </c>
       <c r="H456" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I456" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J456" t="inlineStr">
         <is>
-          <t>EXP001606</t>
+          <t>EXP001604</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>siRAGE (RAGE-targeting siRNA)</t>
+          <t>siRAGE (RAGE-targeting siRNA); siScr used as control in some experiments</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
           <t>RAGE</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E457" t="inlineStr"/>
       <c r="F457" t="inlineStr"/>
       <c r="G457" t="inlineStr">
         <is>
-          <t>Cy3-siRNA used for tissue imaging; FAM-siRNA for uptake quantification; unlabeled siRAGE for efficacy</t>
+          <t>FAM-siRNA used for uptake; otherwise unlabeled siRAGE/siScr</t>
         </is>
       </c>
       <c r="H457" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I457" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J457" t="inlineStr">
         <is>
-          <t>EXP001612</t>
+          <t>EXP001606</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
           <t>siRAGE (RAGE-targeting siRNA)</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
           <t>RAGE</t>
         </is>
       </c>
       <c r="D458" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E458" t="inlineStr"/>
       <c r="F458" t="inlineStr"/>
       <c r="G458" t="inlineStr">
         <is>
-          <t>Cy3-siRNA and FAM-siRNA used for uptake studies; unlabeled siRAGE for efficacy</t>
+          <t>Cy3-siRNA used for tissue imaging; FAM-siRNA for uptake quantification; unlabeled siRAGE for efficacy</t>
         </is>
       </c>
       <c r="H458" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I458" t="n">
         <v>1</v>
       </c>
       <c r="J458" t="inlineStr">
         <is>
-          <t>EXP001613</t>
+          <t>EXP001612</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>siScr (scrambled control siRNA)</t>
+          <t>siRAGE (RAGE-targeting siRNA)</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>control</t>
+          <t>RAGE</t>
         </is>
       </c>
       <c r="D459" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E459" t="inlineStr"/>
       <c r="F459" t="inlineStr"/>
       <c r="G459" t="inlineStr">
         <is>
-          <t>Unlabeled siScr (efficacy control); labeled siRNA used in separate uptake imaging experiments</t>
+          <t>Cy3-siRNA and FAM-siRNA used for uptake studies; unlabeled siRAGE for efficacy</t>
         </is>
       </c>
       <c r="H459" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I459" t="n">
         <v>1</v>
       </c>
       <c r="J459" t="inlineStr">
         <is>
-          <t>EXP001614</t>
+          <t>EXP001613</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>CAG5 (triplet repeat-targeting ASO; sequence mC*mA*mG*mC*mA*mG*mC*mA*mG*mC*mA*mG*mC*mA*mG)</t>
+          <t>siScr (scrambled control siRNA)</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>repeat</t>
+          <t>control</t>
         </is>
       </c>
       <c r="D460" t="inlineStr">
         <is>
-          <t>sense:mC*mA*mG*mC*mA*mG*mC*mA*mG*mC*mA*mG*mC*mA*mG</t>
-[...6 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E460" t="inlineStr"/>
       <c r="F460" t="inlineStr"/>
       <c r="G460" t="inlineStr">
         <is>
-          <t>Fully 2'-O-methyl (m) + phosphorothioate (*) 15-mer; Cy5 label at 5' used for imaging/quantitation in some experiments</t>
+          <t>Unlabeled siScr (efficacy control); labeled siRNA used in separate uptake imaging experiments</t>
         </is>
       </c>
       <c r="H460" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I460" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J460" t="inlineStr">
         <is>
-          <t>EXP001615</t>
+          <t>EXP001614</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>GAC5 (control ASO; same chemistry as CAG5, different sequence)</t>
+          <t>CAG5 (triplet repeat-targeting ASO; sequence mC*mA*mG*mC*mA*mG*mC*mA*mG*mC*mA*mG*mC*mA*mG)</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>control</t>
+          <t>repeat</t>
         </is>
       </c>
       <c r="D461" t="inlineStr">
         <is>
-          <t>sense:mG*mA*mC*mG*mA*mC*mG*mA*mC*mG*mA*mC*mG*mA*mC</t>
+          <t>sense:mC*mA*mG*mC*mA*mG*mC*mA*mG*mC*mA*mG*mC*mA*mG</t>
         </is>
       </c>
       <c r="E461" t="inlineStr">
         <is>
-          <t>mG*mA*mC*mG*mA*mC*mG*mA*mC*mG*mA*mC*mG*mA*mC</t>
+          <t>mC*mA*mG*mC*mA*mG*mC*mA*mG*mC*mA*mG*mC*mA*mG</t>
         </is>
       </c>
       <c r="F461" t="inlineStr"/>
       <c r="G461" t="inlineStr">
         <is>
           <t>Fully 2'-O-methyl (m) + phosphorothioate (*) 15-mer; Cy5 label at 5' used for imaging/quantitation in some experiments</t>
         </is>
       </c>
       <c r="H461" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I461" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J461" t="inlineStr">
         <is>
-          <t>EXP001617</t>
+          <t>EXP001615</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>GAPDH siRNA (Ambion Silencer™ GAPDH siRNA kit); Cy3-labeled GAPDH siRNA used for uptake assays</t>
+          <t>GAC5 (control ASO; same chemistry as CAG5, different sequence)</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
-          <t>GAPDH</t>
+          <t>control</t>
         </is>
       </c>
       <c r="D462" t="inlineStr">
         <is>
-          <t>sense:GACGUAAACGGCCACAAGUUC; antisense:ACUUGUGGCCGUUUACGUCGC</t>
+          <t>sense:mG*mA*mC*mG*mA*mC*mG*mA*mC*mG*mA*mC*mG*mA*mC</t>
         </is>
       </c>
       <c r="E462" t="inlineStr">
         <is>
-          <t>GACGUAAACGGCCACAAGUUC</t>
-[...6 lines deleted...]
-      </c>
+          <t>mG*mA*mC*mG*mA*mC*mG*mA*mC*mG*mA*mC*mG*mA*mC</t>
+        </is>
+      </c>
+      <c r="F462" t="inlineStr"/>
       <c r="G462" t="inlineStr">
         <is>
-          <t>Cy3 label at 5′ end of sense strand for uptake/imaging; otherwise standard siRNA duplex</t>
+          <t>Fully 2'-O-methyl (m) + phosphorothioate (*) 15-mer; Cy5 label at 5' used for imaging/quantitation in some experiments</t>
         </is>
       </c>
       <c r="H462" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I462" t="n">
         <v>1</v>
       </c>
       <c r="J462" t="inlineStr">
         <is>
-          <t>EXP001618</t>
+          <t>EXP001617</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>siNC</t>
+          <t>GAPDH siRNA (Ambion Silencer™ GAPDH siRNA kit); Cy3-labeled GAPDH siRNA used for uptake assays</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>VEGF; anti-VEGF</t>
+          <t>GAPDH</t>
         </is>
       </c>
       <c r="D463" t="inlineStr">
         <is>
-          <t>sense:GGAGUACCCUGAUGAGAUCTT</t>
+          <t>sense:GACGUAAACGGCCACAAGUUC; antisense:ACUUGUGGCCGUUUACGUCGC</t>
         </is>
       </c>
       <c r="E463" t="inlineStr">
         <is>
-          <t>GGAGUACCCUGAUGAGAUCTT</t>
-[...2 lines deleted...]
-      <c r="F463" t="inlineStr"/>
+          <t>GACGUAAACGGCCACAAGUUC</t>
+        </is>
+      </c>
+      <c r="F463" t="inlineStr">
+        <is>
+          <t>ACUUGUGGCCGUUUACGUCGC</t>
+        </is>
+      </c>
       <c r="G463" t="inlineStr">
         <is>
-          <t>Unlabeled for silencing; FAM/Cy3/Cy5-labeled scrambled siRNA used for uptake/trafficking/FRET in mechanistic assays (5′ label on sense strand).</t>
+          <t>Cy3 label at 5′ end of sense strand for uptake/imaging; otherwise standard siRNA duplex</t>
         </is>
       </c>
       <c r="H463" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I463" t="n">
         <v>1</v>
       </c>
       <c r="J463" t="inlineStr">
         <is>
-          <t>EXP001619</t>
+          <t>EXP001618</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
           <t>siNC</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
           <t>VEGF; anti-VEGF</t>
         </is>
       </c>
       <c r="D464" t="inlineStr">
         <is>
-          <t>sense:UUCUCCGAACGUGUCACGUTT; antisense:ACGUGACACGUUCGGAGAATT</t>
+          <t>sense:GGAGUACCCUGAUGAGAUCTT</t>
         </is>
       </c>
       <c r="E464" t="inlineStr">
         <is>
-          <t>UUCUCCGAACGUGUCACGUTT</t>
-[...6 lines deleted...]
-      </c>
+          <t>GGAGUACCCUGAUGAGAUCTT</t>
+        </is>
+      </c>
+      <c r="F464" t="inlineStr"/>
       <c r="G464" t="inlineStr">
         <is>
-          <t>FAM/Cy3/Cy5 labels on 5′ end of sense strand used for uptake/trafficking/FRET; unlabeled for control in silencing assay.</t>
+          <t>Unlabeled for silencing; FAM/Cy3/Cy5-labeled scrambled siRNA used for uptake/trafficking/FRET in mechanistic assays (5′ label on sense strand).</t>
         </is>
       </c>
       <c r="H464" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I464" t="n">
         <v>1</v>
       </c>
       <c r="J464" t="inlineStr">
         <is>
-          <t>EXP001620</t>
+          <t>EXP001619</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
           <t>siNC</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
           <t>VEGF; anti-VEGF</t>
         </is>
       </c>
       <c r="D465" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...3 lines deleted...]
-      <c r="F465" t="inlineStr"/>
+          <t>sense:UUCUCCGAACGUGUCACGUTT; antisense:ACGUGACACGUUCGGAGAATT</t>
+        </is>
+      </c>
+      <c r="E465" t="inlineStr">
+        <is>
+          <t>UUCUCCGAACGUGUCACGUTT</t>
+        </is>
+      </c>
+      <c r="F465" t="inlineStr">
+        <is>
+          <t>ACGUGACACGUUCGGAGAATT</t>
+        </is>
+      </c>
       <c r="G465" t="inlineStr">
         <is>
-          <t>FAM-labeled scrambled siRNA used for uptake; Cy3/Cy5 labeled siRNA used for imaging in nanoplex comparisons.</t>
+          <t>FAM/Cy3/Cy5 labels on 5′ end of sense strand used for uptake/trafficking/FRET; unlabeled for control in silencing assay.</t>
         </is>
       </c>
       <c r="H465" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I465" t="n">
         <v>1</v>
       </c>
       <c r="J465" t="inlineStr">
         <is>
-          <t>EXP001621</t>
+          <t>EXP001620</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>miRNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>miR-17-5p mimic (therapeutic anti-apoptotic miRNA for renal I/R)</t>
+          <t>siNC</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
-          <t>apoptotic miRNA for renal I/R</t>
+          <t>VEGF; anti-VEGF</t>
         </is>
       </c>
       <c r="D466" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E466" t="inlineStr"/>
       <c r="F466" t="inlineStr"/>
       <c r="G466" t="inlineStr">
         <is>
-          <t>Cy3-miR-17-5p used for uptake/lysosome colocalization; Cy5-miR-17-5p used for in vivo distribution imaging; otherwise standard miR-17 mimic</t>
+          <t>FAM-labeled scrambled siRNA used for uptake; Cy3/Cy5 labeled siRNA used for imaging in nanoplex comparisons.</t>
         </is>
       </c>
       <c r="H466" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I466" t="n">
         <v>1</v>
       </c>
       <c r="J466" t="inlineStr">
         <is>
-          <t>EXP001622</t>
+          <t>EXP001621</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
           <t>miRNA</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>miR-NC (non-targeting control miRNA)</t>
+          <t>miR-17-5p mimic (therapeutic anti-apoptotic miRNA for renal I/R)</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
-          <t>non</t>
+          <t>apoptotic miRNA for renal I/R</t>
         </is>
       </c>
       <c r="D467" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E467" t="inlineStr"/>
       <c r="F467" t="inlineStr"/>
       <c r="G467" t="inlineStr">
         <is>
-          <t>Cy3 label used similarly for imaging/uptake in some experiments</t>
+          <t>Cy3-miR-17-5p used for uptake/lysosome colocalization; Cy5-miR-17-5p used for in vivo distribution imaging; otherwise standard miR-17 mimic</t>
         </is>
       </c>
       <c r="H467" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I467" t="n">
         <v>1</v>
       </c>
       <c r="J467" t="inlineStr">
         <is>
-          <t>EXP001623</t>
+          <t>EXP001622</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
           <t>miRNA</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>miR-17-5p mimic (therapeutic)</t>
+          <t>miR-NC (non-targeting control miRNA)</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>non</t>
         </is>
       </c>
       <c r="D468" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E468" t="inlineStr"/>
       <c r="F468" t="inlineStr"/>
       <c r="G468" t="inlineStr">
         <is>
-          <t>Cy5-miR-17-5p used for whole-body and ex vivo organ imaging; unlabeled miR-17-5p for therapy readouts</t>
+          <t>Cy3 label used similarly for imaging/uptake in some experiments</t>
         </is>
       </c>
       <c r="H468" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I468" t="n">
         <v>1</v>
       </c>
       <c r="J468" t="inlineStr">
         <is>
-          <t>EXP001624</t>
+          <t>EXP001623</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
           <t>miRNA</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>miR-NC (non-targeting control)</t>
+          <t>miR-17-5p mimic (therapeutic)</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
-          <t>non</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D469" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E469" t="inlineStr"/>
       <c r="F469" t="inlineStr"/>
       <c r="G469" t="inlineStr">
         <is>
-          <t>May be Cy5-labeled for some imaging comparisons (not always specified)</t>
+          <t>Cy5-miR-17-5p used for whole-body and ex vivo organ imaging; unlabeled miR-17-5p for therapy readouts</t>
         </is>
       </c>
       <c r="H469" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I469" t="n">
         <v>1</v>
       </c>
       <c r="J469" t="inlineStr">
         <is>
-          <t>EXP001625</t>
+          <t>EXP001624</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>miRNA</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>Survivin siRNA (anti-survivin; target gene BIRC5). FAM-siRNA used for uptake assays.</t>
+          <t>miR-NC (non-targeting control)</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
-          <t>survivin</t>
+          <t>non</t>
         </is>
       </c>
       <c r="D470" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E470" t="inlineStr"/>
       <c r="F470" t="inlineStr"/>
       <c r="G470" t="inlineStr">
         <is>
-          <t>FAM label for uptake/flow cytometry; otherwise standard siRNA duplex</t>
+          <t>May be Cy5-labeled for some imaging comparisons (not always specified)</t>
         </is>
       </c>
       <c r="H470" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I470" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J470" t="inlineStr">
         <is>
-          <t>EXP001626</t>
+          <t>EXP001625</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>BRAF siRNA (siRNA-4 selected; methoxylation-modified for stability) targeting BRAF in A375 melanoma</t>
+          <t>Survivin siRNA (anti-survivin; target gene BIRC5). FAM-siRNA used for uptake assays.</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
-          <t>BRAF in A375 melanoma; BRAF</t>
+          <t>survivin</t>
         </is>
       </c>
       <c r="D471" t="inlineStr">
         <is>
-          <t>sense:CAAACAGAGGACAGUGGUA</t>
-[...6 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E471" t="inlineStr"/>
       <c r="F471" t="inlineStr"/>
       <c r="G471" t="inlineStr">
         <is>
-          <t>Methoxylation modification (to enhance stability); Cy3-labeled siRNA used for uptake/escape imaging</t>
+          <t>FAM label for uptake/flow cytometry; otherwise standard siRNA duplex</t>
         </is>
       </c>
       <c r="H471" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I471" t="n">
         <v>2</v>
       </c>
       <c r="J471" t="inlineStr">
         <is>
-          <t>EXP001628</t>
+          <t>EXP001626</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>cPNA h(18–38)-S–S-transportan (antisense PNA targeting human GalR1 coding region nt 18–38)</t>
+          <t>BRAF siRNA (siRNA-4 selected; methoxylation-modified for stability) targeting BRAF in A375 melanoma</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
-          <t>sense</t>
+          <t>BRAF in A375 melanoma; BRAF</t>
         </is>
       </c>
       <c r="D472" t="inlineStr">
         <is>
-          <t>sense:GCGTTGCCCTCGCTGAGGTTC</t>
+          <t>sense:CAAACAGAGGACAGUGGUA</t>
         </is>
       </c>
       <c r="E472" t="inlineStr">
         <is>
-          <t>GCGTTGCCCTCGCTGAGGTTC</t>
+          <t>CAAACAGAGGACAGUGGUA</t>
         </is>
       </c>
       <c r="F472" t="inlineStr"/>
       <c r="G472" t="inlineStr">
         <is>
-          <t>21-mer PNA; biotinylated at PNA N-terminus for localization in some experiments; coupled to peptide via disulfide (S–S) through cysteine-extended PNA.</t>
+          <t>Methoxylation modification (to enhance stability); Cy3-labeled siRNA used for uptake/escape imaging</t>
         </is>
       </c>
       <c r="H472" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I472" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J472" t="inlineStr">
         <is>
-          <t>EXP001630</t>
+          <t>EXP001628</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>cPNA h(18–38)-S–S-pAntp (antisense PNA targeting human GalR1 nt 18–38)</t>
+          <t>cPNA h(18–38)-S–S-transportan (antisense PNA targeting human GalR1 coding region nt 18–38)</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
           <t>sense</t>
         </is>
       </c>
       <c r="D473" t="inlineStr">
         <is>
           <t>sense:GCGTTGCCCTCGCTGAGGTTC</t>
         </is>
       </c>
       <c r="E473" t="inlineStr">
         <is>
           <t>GCGTTGCCCTCGCTGAGGTTC</t>
         </is>
       </c>
       <c r="F473" t="inlineStr"/>
       <c r="G473" t="inlineStr">
         <is>
           <t>21-mer PNA; biotinylated at PNA N-terminus for localization in some experiments; coupled to peptide via disulfide (S–S) through cysteine-extended PNA.</t>
         </is>
       </c>
       <c r="H473" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I473" t="n">
         <v>1</v>
       </c>
       <c r="J473" t="inlineStr">
         <is>
-          <t>EXP001631</t>
+          <t>EXP001630</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>cPNA h(1–21)-S–S-transportan (antisense PNA targeting human GalR1 nt 1–21)</t>
+          <t>cPNA h(18–38)-S–S-pAntp (antisense PNA targeting human GalR1 nt 18–38)</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
           <t>sense</t>
         </is>
       </c>
       <c r="D474" t="inlineStr">
         <is>
-          <t>sense:ATGGAGCTGGCGGTCGGGAAC</t>
+          <t>sense:GCGTTGCCCTCGCTGAGGTTC</t>
         </is>
       </c>
       <c r="E474" t="inlineStr">
         <is>
-          <t>ATGGAGCTGGCGGTCGGGAAC</t>
+          <t>GCGTTGCCCTCGCTGAGGTTC</t>
         </is>
       </c>
       <c r="F474" t="inlineStr"/>
       <c r="G474" t="inlineStr">
         <is>
           <t>21-mer PNA; biotinylated at PNA N-terminus for localization in some experiments; coupled to peptide via disulfide (S–S) through cysteine-extended PNA.</t>
         </is>
       </c>
       <c r="H474" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I474" t="n">
         <v>1</v>
       </c>
       <c r="J474" t="inlineStr">
         <is>
-          <t>EXP001632</t>
+          <t>EXP001631</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>cPNA h(1–21)-S–S-pAntp (antisense PNA targeting human GalR1 nt 1–21)</t>
+          <t>cPNA h(1–21)-S–S-transportan (antisense PNA targeting human GalR1 nt 1–21)</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
         <is>
           <t>sense</t>
         </is>
       </c>
       <c r="D475" t="inlineStr">
         <is>
           <t>sense:ATGGAGCTGGCGGTCGGGAAC</t>
         </is>
       </c>
       <c r="E475" t="inlineStr">
         <is>
           <t>ATGGAGCTGGCGGTCGGGAAC</t>
         </is>
       </c>
       <c r="F475" t="inlineStr"/>
       <c r="G475" t="inlineStr">
         <is>
           <t>21-mer PNA; biotinylated at PNA N-terminus for localization in some experiments; coupled to peptide via disulfide (S–S) through cysteine-extended PNA.</t>
         </is>
       </c>
       <c r="H475" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I475" t="n">
         <v>1</v>
       </c>
       <c r="J475" t="inlineStr">
         <is>
-          <t>EXP001633</t>
+          <t>EXP001632</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>Scrambled PNA h(18–38)-S–S-transportan (control)</t>
+          <t>cPNA h(1–21)-S–S-pAntp (antisense PNA targeting human GalR1 nt 1–21)</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>sense</t>
         </is>
       </c>
       <c r="D476" t="inlineStr">
         <is>
-          <t>sense:GGCATGGCTGCTCTCCGTCTG</t>
+          <t>sense:ATGGAGCTGGCGGTCGGGAAC</t>
         </is>
       </c>
       <c r="E476" t="inlineStr">
         <is>
-          <t>GGCATGGCTGCTCTCCGTCTG</t>
+          <t>ATGGAGCTGGCGGTCGGGAAC</t>
         </is>
       </c>
       <c r="F476" t="inlineStr"/>
       <c r="G476" t="inlineStr">
         <is>
           <t>21-mer PNA; biotinylated at PNA N-terminus for localization in some experiments; coupled to peptide via disulfide (S–S) through cysteine-extended PNA.</t>
         </is>
       </c>
       <c r="H476" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I476" t="n">
         <v>1</v>
       </c>
       <c r="J476" t="inlineStr">
         <is>
-          <t>EXP001634</t>
+          <t>EXP001633</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>Scrambled PNA h(18–38)-S–S-pAntp (control)</t>
+          <t>Scrambled PNA h(18–38)-S–S-transportan (control)</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D477" t="inlineStr">
         <is>
           <t>sense:GGCATGGCTGCTCTCCGTCTG</t>
         </is>
       </c>
       <c r="E477" t="inlineStr">
         <is>
           <t>GGCATGGCTGCTCTCCGTCTG</t>
         </is>
       </c>
       <c r="F477" t="inlineStr"/>
       <c r="G477" t="inlineStr">
         <is>
           <t>21-mer PNA; biotinylated at PNA N-terminus for localization in some experiments; coupled to peptide via disulfide (S–S) through cysteine-extended PNA.</t>
         </is>
       </c>
       <c r="H477" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I477" t="n">
         <v>1</v>
       </c>
       <c r="J477" t="inlineStr">
         <is>
-          <t>EXP001635</t>
+          <t>EXP001634</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>cPNA r(18–38)-S–S-pAntp (antisense PNA to rat GalR1 nt 18–38)</t>
+          <t>Scrambled PNA h(18–38)-S–S-pAntp (control)</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
-          <t>sense</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D478" t="inlineStr">
         <is>
-          <t>sense:CCATTCCCTTCACTGAGGTTC</t>
+          <t>sense:GGCATGGCTGCTCTCCGTCTG</t>
         </is>
       </c>
       <c r="E478" t="inlineStr">
         <is>
-          <t>CCATTCCCTTCACTGAGGTTC</t>
+          <t>GGCATGGCTGCTCTCCGTCTG</t>
         </is>
       </c>
       <c r="F478" t="inlineStr"/>
       <c r="G478" t="inlineStr">
         <is>
           <t>21-mer PNA; biotinylated at PNA N-terminus for localization in some experiments; coupled to peptide via disulfide (S–S) through cysteine-extended PNA.</t>
         </is>
       </c>
       <c r="H478" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I478" t="n">
         <v>1</v>
       </c>
       <c r="J478" t="inlineStr">
         <is>
-          <t>EXP001636</t>
+          <t>EXP001635</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>cPNA r(18–38)-S–S-transportan (antisense PNA to rat GalR1 nt 18–38)</t>
+          <t>cPNA r(18–38)-S–S-pAntp (antisense PNA to rat GalR1 nt 18–38)</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
           <t>sense</t>
         </is>
       </c>
       <c r="D479" t="inlineStr">
         <is>
           <t>sense:CCATTCCCTTCACTGAGGTTC</t>
         </is>
       </c>
       <c r="E479" t="inlineStr">
         <is>
           <t>CCATTCCCTTCACTGAGGTTC</t>
         </is>
       </c>
       <c r="F479" t="inlineStr"/>
       <c r="G479" t="inlineStr">
         <is>
           <t>21-mer PNA; biotinylated at PNA N-terminus for localization in some experiments; coupled to peptide via disulfide (S–S) through cysteine-extended PNA.</t>
         </is>
       </c>
       <c r="H479" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I479" t="n">
         <v>1</v>
       </c>
       <c r="J479" t="inlineStr">
         <is>
-          <t>EXP001637</t>
+          <t>EXP001636</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>Scrambled PNA 21-mer-S–S-pAntp (control; intrathecal)</t>
+          <t>cPNA r(18–38)-S–S-transportan (antisense PNA to rat GalR1 nt 18–38)</t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>sense</t>
         </is>
       </c>
       <c r="D480" t="inlineStr">
         <is>
-          <t>sense: PNA (peptide nucleic acid; antisense); antisense: Scrambled PNA 21-mer-S–S-pAntp (control; intrathecal)</t>
-[...7 lines deleted...]
-      </c>
+          <t>sense:CCATTCCCTTCACTGAGGTTC</t>
+        </is>
+      </c>
+      <c r="E480" t="inlineStr">
+        <is>
+          <t>CCATTCCCTTCACTGAGGTTC</t>
+        </is>
+      </c>
+      <c r="F480" t="inlineStr"/>
       <c r="G480" t="inlineStr">
         <is>
           <t>21-mer PNA; biotinylated at PNA N-terminus for localization in some experiments; coupled to peptide via disulfide (S–S) through cysteine-extended PNA.</t>
         </is>
       </c>
       <c r="H480" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I480" t="n">
         <v>1</v>
       </c>
       <c r="J480" t="inlineStr">
         <is>
-          <t>EXP001638</t>
+          <t>EXP001637</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>cPNA r(1–21)-S–S-pAntp (antisense PNA to rat GalR1 nt 1–21)</t>
+          <t>Scrambled PNA 21-mer-S–S-pAntp (control; intrathecal)</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
-          <t>sense</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D481" t="inlineStr">
         <is>
-          <t>sense:ATGGAACTGGCTCCGGTGAAC</t>
-[...7 lines deleted...]
-      <c r="F481" t="inlineStr"/>
+          <t>sense: PNA (peptide nucleic acid; antisense); antisense: Scrambled PNA 21-mer-S–S-pAntp (control; intrathecal)</t>
+        </is>
+      </c>
+      <c r="E481" t="inlineStr"/>
+      <c r="F481" t="inlineStr">
+        <is>
+          <t>Scrambled PNA 21-mer-S–S-pAntp (control; intrathecal)</t>
+        </is>
+      </c>
       <c r="G481" t="inlineStr">
         <is>
           <t>21-mer PNA; biotinylated at PNA N-terminus for localization in some experiments; coupled to peptide via disulfide (S–S) through cysteine-extended PNA.</t>
         </is>
       </c>
       <c r="H481" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I481" t="n">
         <v>1</v>
       </c>
       <c r="J481" t="inlineStr">
         <is>
-          <t>EXP001639</t>
+          <t>EXP001638</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>A/B/C siRNA; MM1/MM2 controls</t>
+          <t>cPNA r(1–21)-S–S-pAntp (antisense PNA to rat GalR1 nt 1–21)</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
-          <t>A/B/C</t>
+          <t>sense</t>
         </is>
       </c>
       <c r="D482" t="inlineStr">
         <is>
-          <t>A/B/C siRNAs tested; MM1/MM2 mismatch controls reported</t>
+          <t>sense:ATGGAACTGGCTCCGGTGAAC</t>
         </is>
       </c>
       <c r="E482" t="inlineStr">
         <is>
-          <t>GCACACUGAUGAUGAGAUGUU; ACAUUCGGCUGACAUAAUUUU; GGGAGGUGCCCGAACGAUAUU; CCGAGGUGGCGGAACGAUAUU; GCGAGCUGCGCGAAGGAUAUU</t>
-[...6 lines deleted...]
-      </c>
+          <t>ATGGAACTGGCTCCGGTGAAC</t>
+        </is>
+      </c>
+      <c r="F482" t="inlineStr"/>
       <c r="G482" t="inlineStr">
         <is>
-          <t>Sense strand 5' C6-thiol linker; disulfide-linked peptide–siRNA conjugate (sense strand); duplex annealed</t>
+          <t>21-mer PNA; biotinylated at PNA N-terminus for localization in some experiments; coupled to peptide via disulfide (S–S) through cysteine-extended PNA.</t>
         </is>
       </c>
       <c r="H482" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I482" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J482" t="inlineStr">
         <is>
-          <t>EXP001640</t>
+          <t>EXP001639</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>Distribution study (no gene target reported; FAM-siRNA used as tracer)</t>
+          <t>A/B/C siRNA; MM1/MM2 controls</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
-          <t>FAM-</t>
+          <t>A/B/C</t>
         </is>
       </c>
       <c r="D483" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...3 lines deleted...]
-      <c r="F483" t="inlineStr"/>
+          <t>A/B/C siRNAs tested; MM1/MM2 mismatch controls reported</t>
+        </is>
+      </c>
+      <c r="E483" t="inlineStr">
+        <is>
+          <t>GCACACUGAUGAUGAGAUGUU; ACAUUCGGCUGACAUAAUUUU; GGGAGGUGCCCGAACGAUAUU; CCGAGGUGGCGGAACGAUAUU; GCGAGCUGCGCGAAGGAUAUU</t>
+        </is>
+      </c>
+      <c r="F483" t="inlineStr">
+        <is>
+          <t>CAUCUCAUCAUCAGUGUGCUU; AAUUAUGUCAGCCGAAUGUUU; UAUCGUUCGGGCACCUCCCUU</t>
+        </is>
+      </c>
       <c r="G483" t="inlineStr">
         <is>
-          <t>FAM-labeled siRNA (fluorescent tag); no other modifications reported</t>
+          <t>Sense strand 5' C6-thiol linker; disulfide-linked peptide–siRNA conjugate (sense strand); duplex annealed</t>
         </is>
       </c>
       <c r="H483" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I483" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J483" t="inlineStr">
         <is>
-          <t>EXP001644</t>
+          <t>EXP001640</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>BACE1 gene; fluorescently labeled siRNA used as tracer</t>
+          <t>Distribution study (no gene target reported; FAM-siRNA used as tracer)</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
-          <t>labeled</t>
+          <t>FAM-</t>
         </is>
       </c>
       <c r="D484" t="inlineStr">
         <is>
-          <t>sense:CUGUUAUCAUGGAGGGCUU</t>
-[...6 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E484" t="inlineStr"/>
       <c r="F484" t="inlineStr"/>
       <c r="G484" t="inlineStr">
         <is>
-          <t>6-FAM label at 3' end of sense strand; Sense: 5'-CUGUUAUCAUGGAGGGCUU-3' (6-FAM on 3' sense)</t>
+          <t>FAM-labeled siRNA (fluorescent tag); no other modifications reported</t>
         </is>
       </c>
       <c r="H484" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I484" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J484" t="inlineStr">
         <is>
-          <t>EXP001645</t>
+          <t>EXP001644</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t>SCO</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>Antisense PNA (705) for splice correction of luciferase pre-mRNA (HeLa pLuc 705 reporter cells)</t>
+          <t>BACE1 gene; fluorescently labeled siRNA used as tracer</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
-          <t>luciferase; pre-</t>
+          <t>labeled</t>
         </is>
       </c>
       <c r="D485" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...2 lines deleted...]
-      <c r="E485" t="inlineStr"/>
+          <t>sense:CUGUUAUCAUGGAGGGCUU</t>
+        </is>
+      </c>
+      <c r="E485" t="inlineStr">
+        <is>
+          <t>CUGUUAUCAUGGAGGGCUU</t>
+        </is>
+      </c>
       <c r="F485" t="inlineStr"/>
       <c r="G485" t="inlineStr">
         <is>
-          <t>Fluoresceinyl-labeled PNA; conjugated to CPP via disulfide bridge (CPPCys-S-S-CysPNA)</t>
+          <t>6-FAM label at 3' end of sense strand; Sense: 5'-CUGUUAUCAUGGAGGGCUU-3' (6-FAM on 3' sense)</t>
         </is>
       </c>
       <c r="H485" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I485" t="n">
         <v>3</v>
       </c>
       <c r="J485" t="inlineStr">
         <is>
-          <t>EXP001648</t>
+          <t>EXP001645</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>SCO</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>Luciferase (siLUC)</t>
+          <t>Antisense PNA (705) for splice correction of luciferase pre-mRNA (HeLa pLuc 705 reporter cells)</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
-          <t>luciferase</t>
+          <t>luciferase; pre-</t>
         </is>
       </c>
       <c r="D486" t="inlineStr">
         <is>
-          <t>sense:GCUAUGAAGCGCUAUGGGC</t>
-[...6 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E486" t="inlineStr"/>
       <c r="F486" t="inlineStr"/>
       <c r="G486" t="inlineStr">
         <is>
-          <t>Duplex siRNA with 3' dTdT overhangs (both strands); complexed with spermidine (N/P 8:1) for encapsulation in PLGA nanoparticles</t>
+          <t>Fluoresceinyl-labeled PNA; conjugated to CPP via disulfide bridge (CPPCys-S-S-CysPNA)</t>
         </is>
       </c>
       <c r="H486" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I486" t="n">
         <v>3</v>
       </c>
       <c r="J486" t="inlineStr">
         <is>
-          <t>EXP001651</t>
+          <t>EXP001648</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>miRNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>miR-34a (tumor suppressor microRNA); negative control miRNA used in controls</t>
+          <t>Luciferase (siLUC)</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>luciferase</t>
         </is>
       </c>
       <c r="D487" t="inlineStr">
         <is>
-          <t>sense:UUCUCCGAACGUGUCACGUdTdT; antisense:ACGUGACACGUUCGGAGAAdTdT</t>
+          <t>sense:GCUAUGAAGCGCUAUGGGC</t>
         </is>
       </c>
       <c r="E487" t="inlineStr">
         <is>
-          <t>UUCUCCGAACGUGUCACGUdTdT</t>
-[...6 lines deleted...]
-      </c>
+          <t>GCUAUGAAGCGCUAUGGGC</t>
+        </is>
+      </c>
+      <c r="F487" t="inlineStr"/>
       <c r="G487" t="inlineStr">
         <is>
-          <t>Synthetic miR-34a mimic; FAM-siRNA used for uptake assay as fluorescent tracer (0.5–2 µg per well); 3' dTdT/TT overhang</t>
+          <t>Duplex siRNA with 3' dTdT overhangs (both strands); complexed with spermidine (N/P 8:1) for encapsulation in PLGA nanoparticles</t>
         </is>
       </c>
       <c r="H487" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I487" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J487" t="inlineStr">
         <is>
-          <t>EXP001654</t>
+          <t>EXP001651</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>sgRNA</t>
+          <t>miRNA</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>EGFP (gRNA targeting EGFP for knockout)</t>
+          <t>miR-34a (tumor suppressor microRNA); negative control miRNA used in controls</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
-          <t>gRNA</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D488" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...3 lines deleted...]
-      <c r="F488" t="inlineStr"/>
+          <t>sense:UUCUCCGAACGUGUCACGUdTdT; antisense:ACGUGACACGUUCGGAGAAdTdT</t>
+        </is>
+      </c>
+      <c r="E488" t="inlineStr">
+        <is>
+          <t>UUCUCCGAACGUGUCACGUdTdT</t>
+        </is>
+      </c>
+      <c r="F488" t="inlineStr">
+        <is>
+          <t>ACGUGACACGUUCGGAGAAdTdT</t>
+        </is>
+      </c>
       <c r="G488" t="inlineStr">
         <is>
-          <t>gRNA labelled with ATTO550 in complexation/CLSM assays (for visualization); otherwise unmodified gRNA used for editing</t>
+          <t>Synthetic miR-34a mimic; FAM-siRNA used for uptake assay as fluorescent tracer (0.5–2 µg per well); 3' dTdT/TT overhang</t>
         </is>
       </c>
       <c r="H488" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I488" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J488" t="inlineStr">
         <is>
-          <t>EXP001658</t>
+          <t>EXP001654</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
           <t>sgRNA</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>HPRT1 (gRNA targeting HPRT1 for indel formation); also EGFP editing shown in DF1-EGFP</t>
+          <t>EGFP (gRNA targeting EGFP for knockout)</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
           <t>gRNA</t>
         </is>
       </c>
       <c r="D489" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E489" t="inlineStr"/>
       <c r="F489" t="inlineStr"/>
       <c r="G489" t="inlineStr">
         <is>
           <t>gRNA labelled with ATTO550 in complexation/CLSM assays (for visualization); otherwise unmodified gRNA used for editing</t>
         </is>
       </c>
       <c r="H489" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I489" t="n">
         <v>1</v>
       </c>
       <c r="J489" t="inlineStr">
         <is>
-          <t>EXP001659</t>
+          <t>EXP001658</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>sgRNA</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>GAPDH (siGAPDH)</t>
+          <t>HPRT1 (gRNA targeting HPRT1 for indel formation); also EGFP editing shown in DF1-EGFP</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
-          <t>GAPDH</t>
+          <t>gRNA</t>
         </is>
       </c>
       <c r="D490" t="inlineStr">
         <is>
-          <t>sense:CAUCAUCCCUGCCUCUACUTT</t>
-[...6 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E490" t="inlineStr"/>
       <c r="F490" t="inlineStr"/>
       <c r="G490" t="inlineStr">
         <is>
-          <t>Fluorescent labels used in uptake imaging/flow (5'-FAM or Cy3; nanogold tag on 5' thiol in EM studies); Anti-GAPDH sense: 5'-CAUCAUCCCUGCCUCUACUTT-3' (reported)</t>
+          <t>gRNA labelled with ATTO550 in complexation/CLSM assays (for visualization); otherwise unmodified gRNA used for editing</t>
         </is>
       </c>
       <c r="H490" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I490" t="n">
         <v>1</v>
       </c>
       <c r="J490" t="inlineStr">
         <is>
-          <t>EXP001660</t>
+          <t>EXP001659</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>miRNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>miR-132-3p mimic (therapeutic in AD); negative control scrambled miRNA used for controls</t>
+          <t>GAPDH (siGAPDH)</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>GAPDH</t>
         </is>
       </c>
       <c r="D491" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...2 lines deleted...]
-      <c r="E491" t="inlineStr"/>
+          <t>sense:CAUCAUCCCUGCCUCUACUTT</t>
+        </is>
+      </c>
+      <c r="E491" t="inlineStr">
+        <is>
+          <t>CAUCAUCCCUGCCUCUACUTT</t>
+        </is>
+      </c>
       <c r="F491" t="inlineStr"/>
       <c r="G491" t="inlineStr">
         <is>
-          <t>miRIDIAN miRNA mimic oligonucleotides (Dharmacon); no additional chemical modifications specified in main text</t>
+          <t>Fluorescent labels used in uptake imaging/flow (5'-FAM or Cy3; nanogold tag on 5' thiol in EM studies); Anti-GAPDH sense: 5'-CAUCAUCCCUGCCUCUACUTT-3' (reported)</t>
         </is>
       </c>
       <c r="H491" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I491" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J491" t="inlineStr">
         <is>
-          <t>EXP001661</t>
+          <t>EXP001660</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>pDNA</t>
+          <t>miRNA</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>pGL3 luciferase plasmid</t>
+          <t>miR-132-3p mimic (therapeutic in AD); negative control scrambled miRNA used for controls</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
-          <t>luciferase</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D492" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E492" t="inlineStr"/>
       <c r="F492" t="inlineStr"/>
       <c r="G492" t="inlineStr">
         <is>
-          <t>As reported; for confocal uptake: Alexa Fluor 568 labeled 705ASO used (PF14 complexes).</t>
+          <t>miRIDIAN miRNA mimic oligonucleotides (Dharmacon); no additional chemical modifications specified in main text</t>
         </is>
       </c>
       <c r="H492" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I492" t="n">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="J492" t="inlineStr">
         <is>
-          <t>EXP001664</t>
+          <t>EXP001661</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>pDNA</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>HeLa puLuc 705 splice correction reporter (luciferase restoration)</t>
+          <t>pGL3 luciferase plasmid</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
           <t>luciferase</t>
         </is>
       </c>
       <c r="D493" t="inlineStr">
         <is>
-          <t>sense:CCUCUUACCUCAGUUACA</t>
-[...6 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E493" t="inlineStr"/>
       <c r="F493" t="inlineStr"/>
       <c r="G493" t="inlineStr">
         <is>
           <t>As reported; for confocal uptake: Alexa Fluor 568 labeled 705ASO used (PF14 complexes).</t>
         </is>
       </c>
       <c r="H493" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I493" t="n">
         <v>12</v>
       </c>
       <c r="J493" t="inlineStr">
         <is>
-          <t>EXP001676</t>
+          <t>EXP001664</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>Luciferase (U-87 MG-luc2 cells)</t>
+          <t>HeLa puLuc 705 splice correction reporter (luciferase restoration)</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
           <t>luciferase</t>
         </is>
       </c>
       <c r="D494" t="inlineStr">
         <is>
-          <t>sense:GGACGAGGACGAGCACUUCUU</t>
+          <t>sense:CCUCUUACCUCAGUUACA</t>
         </is>
       </c>
       <c r="E494" t="inlineStr">
         <is>
-          <t>GGACGAGGACGAGCACUUCUU</t>
+          <t>CCUCUUACCUCAGUUACA</t>
         </is>
       </c>
       <c r="F494" t="inlineStr"/>
       <c r="G494" t="inlineStr">
         <is>
           <t>As reported; for confocal uptake: Alexa Fluor 568 labeled 705ASO used (PF14 complexes).</t>
         </is>
       </c>
       <c r="H494" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I494" t="n">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="J494" t="inlineStr">
         <is>
-          <t>EXP001688</t>
+          <t>EXP001676</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>pDNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>pLuc reporter plasmid (luciferase expression in tissues)</t>
+          <t>Luciferase (U-87 MG-luc2 cells)</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
           <t>luciferase</t>
         </is>
       </c>
       <c r="D495" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...2 lines deleted...]
-      <c r="E495" t="inlineStr"/>
+          <t>sense:GGACGAGGACGAGCACUUCUU</t>
+        </is>
+      </c>
+      <c r="E495" t="inlineStr">
+        <is>
+          <t>GGACGAGGACGAGCACUUCUU</t>
+        </is>
+      </c>
       <c r="F495" t="inlineStr"/>
       <c r="G495" t="inlineStr">
         <is>
           <t>As reported; for confocal uptake: Alexa Fluor 568 labeled 705ASO used (PF14 complexes).</t>
         </is>
       </c>
       <c r="H495" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I495" t="n">
         <v>2</v>
       </c>
       <c r="J495" t="inlineStr">
         <is>
-          <t>EXP001690</t>
+          <t>EXP001688</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>pDNA</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>GFP (eGFP siRNA)</t>
+          <t>pLuc reporter plasmid (luciferase expression in tissues)</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
-          <t>eGFP</t>
+          <t>luciferase</t>
         </is>
       </c>
       <c r="D496" t="inlineStr">
         <is>
-          <t>sense:GACGUAAACGGCCACAAGUUC</t>
-[...6 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E496" t="inlineStr"/>
       <c r="F496" t="inlineStr"/>
       <c r="G496" t="inlineStr">
         <is>
-          <t>GFP siRNA (sense: 5'-GACGUAAACGGCCACAAGUUC-3'); Cy3-labeled ds oligos used for confocal tracking</t>
+          <t>As reported; for confocal uptake: Alexa Fluor 568 labeled 705ASO used (PF14 complexes).</t>
         </is>
       </c>
       <c r="H496" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I496" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J496" t="inlineStr">
         <is>
-          <t>EXP001692</t>
+          <t>EXP001690</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>STAT3 (mouse STAT3 siRNA)</t>
+          <t>GFP (eGFP siRNA)</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
-          <t>STAT3</t>
+          <t>eGFP</t>
         </is>
       </c>
       <c r="D497" t="inlineStr">
         <is>
           <t>sense:GACGUAAACGGCCACAAGUUC</t>
         </is>
       </c>
       <c r="E497" t="inlineStr">
         <is>
           <t>GACGUAAACGGCCACAAGUUC</t>
         </is>
       </c>
       <c r="F497" t="inlineStr"/>
       <c r="G497" t="inlineStr">
         <is>
-          <t>siGENOME mouse STAT3 siRNA2 (Dharmacon); scrambled siRNA controls</t>
+          <t>GFP siRNA (sense: 5'-GACGUAAACGGCCACAAGUUC-3'); Cy3-labeled ds oligos used for confocal tracking</t>
         </is>
       </c>
       <c r="H497" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I497" t="n">
         <v>1</v>
       </c>
       <c r="J497" t="inlineStr">
         <is>
-          <t>EXP001693</t>
+          <t>EXP001692</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>STAT3 (human STAT3 siRNA)</t>
+          <t>STAT3 (mouse STAT3 siRNA)</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
           <t>STAT3</t>
         </is>
       </c>
       <c r="D498" t="inlineStr">
         <is>
           <t>sense:GACGUAAACGGCCACAAGUUC</t>
         </is>
       </c>
       <c r="E498" t="inlineStr">
         <is>
           <t>GACGUAAACGGCCACAAGUUC</t>
         </is>
       </c>
       <c r="F498" t="inlineStr"/>
       <c r="G498" t="inlineStr">
         <is>
-          <t>siGENOME human STAT3 siRNA2 (Dharmacon); scrambled controls</t>
+          <t>siGENOME mouse STAT3 siRNA2 (Dharmacon); scrambled siRNA controls</t>
         </is>
       </c>
       <c r="H498" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I498" t="n">
         <v>1</v>
       </c>
       <c r="J498" t="inlineStr">
         <is>
-          <t>EXP001694</t>
+          <t>EXP001693</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>JNK2 (mouse MAPK9/JNK2 siRNA)</t>
+          <t>STAT3 (human STAT3 siRNA)</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
-          <t>MAPK9/JNK2</t>
+          <t>STAT3</t>
         </is>
       </c>
       <c r="D499" t="inlineStr">
         <is>
           <t>sense:GACGUAAACGGCCACAAGUUC</t>
         </is>
       </c>
       <c r="E499" t="inlineStr">
         <is>
           <t>GACGUAAACGGCCACAAGUUC</t>
         </is>
       </c>
       <c r="F499" t="inlineStr"/>
       <c r="G499" t="inlineStr">
         <is>
-          <t>siGENOME mouse MAPK9 (JNK2) siRNA1 (Dharmacon); scrambled controls</t>
+          <t>siGENOME human STAT3 siRNA2 (Dharmacon); scrambled controls</t>
         </is>
       </c>
       <c r="H499" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I499" t="n">
         <v>1</v>
       </c>
       <c r="J499" t="inlineStr">
         <is>
-          <t>EXP001695</t>
+          <t>EXP001694</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>siRelA (mouse RelA/NF-κB p65)</t>
+          <t>JNK2 (mouse MAPK9/JNK2 siRNA)</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>MAPK9/JNK2</t>
         </is>
       </c>
       <c r="D500" t="inlineStr">
         <is>
-          <t>sense:GGUGCAGAAAGAAGACAUUTT; antisense:AAUGUCUUCUUUCUGCACCTT</t>
+          <t>sense:GACGUAAACGGCCACAAGUUC</t>
         </is>
       </c>
       <c r="E500" t="inlineStr">
         <is>
-          <t>GGUGCAGAAAGAAGACAUUTT</t>
-[...6 lines deleted...]
-      </c>
+          <t>GACGUAAACGGCCACAAGUUC</t>
+        </is>
+      </c>
+      <c r="F500" t="inlineStr"/>
       <c r="G500" t="inlineStr">
         <is>
-          <t>siRelA oligos synthesized by NIPPON GENE; sequence reported in Table 1 (same as siGL3 in table due to apparent typo); used for RT-qPCR knockdown assay</t>
+          <t>siGENOME mouse MAPK9 (JNK2) siRNA1 (Dharmacon); scrambled controls</t>
         </is>
       </c>
       <c r="H500" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I500" t="n">
         <v>1</v>
       </c>
       <c r="J500" t="inlineStr">
         <is>
-          <t>EXP001696</t>
+          <t>EXP001695</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>siRelA (stability assay)</t>
+          <t>siRelA (mouse RelA/NF-κB p65)</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D501" t="inlineStr">
         <is>
           <t>sense:GGUGCAGAAAGAAGACAUUTT; antisense:AAUGUCUUCUUUCUGCACCTT</t>
         </is>
       </c>
       <c r="E501" t="inlineStr">
         <is>
           <t>GGUGCAGAAAGAAGACAUUTT</t>
         </is>
       </c>
       <c r="F501" t="inlineStr">
         <is>
           <t>AAUGUCUUCUUUCUGCACCTT</t>
         </is>
       </c>
       <c r="G501" t="inlineStr">
         <is>
-          <t>siRelA labeled with SYBR Green after decondensation; RNaseA challenge</t>
+          <t>siRelA oligos synthesized by NIPPON GENE; sequence reported in Table 1 (same as siGL3 in table due to apparent typo); used for RT-qPCR knockdown assay</t>
         </is>
       </c>
       <c r="H501" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I501" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J501" t="inlineStr">
         <is>
-          <t>EXP001697</t>
+          <t>EXP001696</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>Fluorescent siRNA tracer (FAMsiRNA and Cy3-siGL3)</t>
+          <t>siRelA (stability assay)</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
-          <t>Fluorescent</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D502" t="inlineStr">
         <is>
-          <t>sense:AUCCGCGCGAUAGUACGUATT; antisense:AMUACGUACUAUCGCGCGGAUTT</t>
+          <t>sense:GGUGCAGAAAGAAGACAUUTT; antisense:AAUGUCUUCUUUCUGCACCTT</t>
         </is>
       </c>
       <c r="E502" t="inlineStr">
         <is>
-          <t>AUCCGCGCGAUAGUACGUATT</t>
+          <t>GGUGCAGAAAGAAGACAUUTT</t>
         </is>
       </c>
       <c r="F502" t="inlineStr">
         <is>
-          <t>AMUACGUACUAUCGCGCGGAUTT</t>
+          <t>AAUGUCUUCUUUCUGCACCTT</t>
         </is>
       </c>
       <c r="G502" t="inlineStr">
         <is>
-          <t>6-FAM labeled non-silencing siRNA (antisense 5' 6-FAM ...); Cy3-siGL3 prepared with Label IT Cy3</t>
+          <t>siRelA labeled with SYBR Green after decondensation; RNaseA challenge</t>
         </is>
       </c>
       <c r="H502" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I502" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J502" t="inlineStr">
         <is>
-          <t>EXP001699</t>
+          <t>EXP001697</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
           <t>Fluorescent siRNA tracer (FAMsiRNA and Cy3-siGL3)</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
           <t>Fluorescent</t>
         </is>
       </c>
       <c r="D503" t="inlineStr">
         <is>
           <t>sense:AUCCGCGCGAUAGUACGUATT; antisense:AMUACGUACUAUCGCGCGGAUTT</t>
         </is>
       </c>
       <c r="E503" t="inlineStr">
         <is>
           <t>AUCCGCGCGAUAGUACGUATT</t>
         </is>
       </c>
       <c r="F503" t="inlineStr">
         <is>
           <t>AMUACGUACUAUCGCGCGGAUTT</t>
         </is>
       </c>
       <c r="G503" t="inlineStr">
         <is>
-          <t>FAMsiRNA; Cy3-siGL3 as above</t>
+          <t>6-FAM labeled non-silencing siRNA (antisense 5' 6-FAM ...); Cy3-siGL3 prepared with Label IT Cy3</t>
         </is>
       </c>
       <c r="H503" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I503" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J503" t="inlineStr">
         <is>
-          <t>EXP001700</t>
+          <t>EXP001699</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>anti-rpoA PNA (targets 5′ region of L. monocytogenes rpoA mRNA; sequence cgatcattcaaa)</t>
+          <t>Fluorescent siRNA tracer (FAMsiRNA and Cy3-siGL3)</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
-          <t>rpoA PNA; rpoA</t>
+          <t>Fluorescent</t>
         </is>
       </c>
       <c r="D504" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...3 lines deleted...]
-      <c r="F504" t="inlineStr"/>
+          <t>sense:AUCCGCGCGAUAGUACGUATT; antisense:AMUACGUACUAUCGCGCGGAUTT</t>
+        </is>
+      </c>
+      <c r="E504" t="inlineStr">
+        <is>
+          <t>AUCCGCGCGAUAGUACGUATT</t>
+        </is>
+      </c>
+      <c r="F504" t="inlineStr">
+        <is>
+          <t>AMUACGUACUAUCGCGCGGAUTT</t>
+        </is>
+      </c>
       <c r="G504" t="inlineStr">
         <is>
-          <t>12-mer PNA conjugated to CPP via linker '-O-' (as in Table 1); PNA is DNA analogue (pseudopeptide backbone)</t>
+          <t>FAMsiRNA; Cy3-siGL3 as above</t>
         </is>
       </c>
       <c r="H504" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I504" t="n">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="J504" t="inlineStr">
         <is>
-          <t>EXP001702</t>
+          <t>EXP001700</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>Fas (rat Fas)</t>
+          <t>anti-rpoA PNA (targets 5′ region of L. monocytogenes rpoA mRNA; sequence cgatcattcaaa)</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>rpoA PNA; rpoA</t>
         </is>
       </c>
       <c r="D505" t="inlineStr">
         <is>
-          <t>sense:ACACGGACAGGAAACACTA; antisense:UAGUGUUUCCUGUCCGUGU</t>
-[...11 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E505" t="inlineStr"/>
+      <c r="F505" t="inlineStr"/>
       <c r="G505" t="inlineStr">
         <is>
-          <t>sense: ACACGGACAGGAAACACTA; antisense: UAGUGUUUCCUGUCCGUGU</t>
+          <t>12-mer PNA conjugated to CPP via linker '-O-' (as in Table 1); PNA is DNA analogue (pseudopeptide backbone)</t>
         </is>
       </c>
       <c r="H505" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I505" t="n">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="J505" t="inlineStr">
         <is>
-          <t>EXP001712</t>
+          <t>EXP001702</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>SHP-1 (rat SHP-1/PTPN6)</t>
+          <t>Fas (rat Fas)</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D506" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...3 lines deleted...]
-      <c r="F506" t="inlineStr"/>
+          <t>sense:ACACGGACAGGAAACACTA; antisense:UAGUGUUUCCUGUCCGUGU</t>
+        </is>
+      </c>
+      <c r="E506" t="inlineStr">
+        <is>
+          <t>ACACGGACAGGAAACACTA</t>
+        </is>
+      </c>
+      <c r="F506" t="inlineStr">
+        <is>
+          <t>UAGUGUUUCCUGUCCGUGU</t>
+        </is>
+      </c>
       <c r="G506" t="inlineStr">
         <is>
-          <t>SHP-1 siRNA no.2 selected; screening siRNAs shown in Fig. 4; key condition 50 nM (also 25–100 nM).</t>
+          <t>sense: ACACGGACAGGAAACACTA; antisense: UAGUGUUUCCUGUCCGUGU</t>
         </is>
       </c>
       <c r="H506" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I506" t="n">
         <v>3</v>
       </c>
       <c r="J506" t="inlineStr">
         <is>
-          <t>EXP001713</t>
+          <t>EXP001712</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>anti-cyclin B1 siRNA (sense strand: CAUCAUCCCUGCCUCUACUTT; 21/21 mer)</t>
+          <t>SHP-1 (rat SHP-1/PTPN6)</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
-          <t>cyclin B1; B1</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D507" t="inlineStr">
         <is>
-          <t>sense:CAUCAUCCCUGCCUCUACUTT</t>
-[...6 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E507" t="inlineStr"/>
       <c r="F507" t="inlineStr"/>
       <c r="G507" t="inlineStr">
         <is>
-          <t>Also used 5′ FAM/FITC-labeled siRNA for fluorescence assays</t>
+          <t>SHP-1 siRNA no.2 selected; screening siRNAs shown in Fig. 4; key condition 50 nM (also 25–100 nM).</t>
         </is>
       </c>
       <c r="H507" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I507" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J507" t="inlineStr">
         <is>
-          <t>EXP001718</t>
+          <t>EXP001713</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t>pDNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>BCR–ABL fusion (B3A2 isoform) shRNA expression plasmid</t>
+          <t>anti-cyclin B1 siRNA (sense strand: CAUCAUCCCUGCCUCUACUTT; 21/21 mer)</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>cyclin B1; B1</t>
         </is>
       </c>
       <c r="D508" t="inlineStr">
         <is>
-          <t>sense:GCAGAGTTCAAAAGCCCTT</t>
+          <t>sense:CAUCAUCCCUGCCUCUACUTT</t>
         </is>
       </c>
       <c r="E508" t="inlineStr">
         <is>
-          <t>GCAGAGTTCAAAAGCCCTT</t>
+          <t>CAUCAUCCCUGCCUCUACUTT</t>
         </is>
       </c>
       <c r="F508" t="inlineStr"/>
       <c r="G508" t="inlineStr">
         <is>
-          <t>Targeting sequence (shRNA): 5′-GCAGAGTTCAAAAGCCCTT-3′; loop 5′-CTCAAGAGA-3′; cloned into pSilencer 2.0 U6 hygro</t>
+          <t>Also used 5′ FAM/FITC-labeled siRNA for fluorescence assays</t>
         </is>
       </c>
       <c r="H508" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I508" t="n">
         <v>1</v>
       </c>
       <c r="J508" t="inlineStr">
         <is>
-          <t>EXP001719</t>
+          <t>EXP001718</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>pDNA</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>BCR–ABL fusion (B3A2) siRNA</t>
+          <t>BCR–ABL fusion (B3A2 isoform) shRNA expression plasmid</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D509" t="inlineStr">
         <is>
-          <t>sense:GCAGAGUUCAAAAGCCCUU</t>
+          <t>sense:GCAGAGTTCAAAAGCCCTT</t>
         </is>
       </c>
       <c r="E509" t="inlineStr">
         <is>
-          <t>GCAGAGUUCAAAAGCCCUU</t>
+          <t>GCAGAGTTCAAAAGCCCTT</t>
         </is>
       </c>
       <c r="F509" t="inlineStr"/>
       <c r="G509" t="inlineStr">
         <is>
-          <t>Sequence: 5′-GCAGAGUUCAAAAGCCCUU-3′ (matches shRNA target region); Cy5-labelled siRNA used for uptake assays</t>
+          <t>Targeting sequence (shRNA): 5′-GCAGAGTTCAAAAGCCCTT-3′; loop 5′-CTCAAGAGA-3′; cloned into pSilencer 2.0 U6 hygro</t>
         </is>
       </c>
       <c r="H509" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I509" t="n">
         <v>1</v>
       </c>
       <c r="J509" t="inlineStr">
         <is>
-          <t>EXP001720</t>
+          <t>EXP001719</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>Poly-siRNA (uptake/trafficking assay)</t>
+          <t>BCR–ABL fusion (B3A2) siRNA</t>
         </is>
       </c>
       <c r="C510" t="inlineStr">
         <is>
-          <t>Poly-</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D510" t="inlineStr">
         <is>
-          <t>sense:UGUAGAUGGACUUGAACUC; antisense:GAGUUCAAGUCCAUCUACA</t>
+          <t>sense:GCAGAGUUCAAAAGCCCUU</t>
         </is>
       </c>
       <c r="E510" t="inlineStr">
         <is>
-          <t>UGUAGAUGGACUUGAACUC</t>
-[...6 lines deleted...]
-      </c>
+          <t>GCAGAGUUCAAAAGCCCUU</t>
+        </is>
+      </c>
+      <c r="F510" t="inlineStr"/>
       <c r="G510" t="inlineStr">
         <is>
-          <t>RFP siRNA sense UGUAGAUGGACUUGAACUCdTdT; antisense GAGUUCAAGUCCAUCUACAdTdT. Scrambled control sense UGAAGUUGCACUUGAAGUCdTdT; antisense GACUUCAAGUGCAACUUCAdTdT. 5′ thiol-modified for polymerization to poly-siRNA.; 5' thiol-modified for polymerization to poly-siRNA; 5' thiol; dTdT; 3' dTdT/TT overhang</t>
+          <t>Sequence: 5′-GCAGAGUUCAAAAGCCCUU-3′ (matches shRNA target region); Cy5-labelled siRNA used for uptake assays</t>
         </is>
       </c>
       <c r="H510" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I510" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J510" t="inlineStr">
         <is>
-          <t>EXP001721</t>
+          <t>EXP001720</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>Poly-siRNA (uptake assay)</t>
+          <t>Poly-siRNA (uptake/trafficking assay)</t>
         </is>
       </c>
       <c r="C511" t="inlineStr">
         <is>
           <t>Poly-</t>
         </is>
       </c>
       <c r="D511" t="inlineStr">
         <is>
           <t>sense:UGUAGAUGGACUUGAACUC; antisense:GAGUUCAAGUCCAUCUACA</t>
         </is>
       </c>
       <c r="E511" t="inlineStr">
         <is>
           <t>UGUAGAUGGACUUGAACUC</t>
         </is>
       </c>
       <c r="F511" t="inlineStr">
         <is>
           <t>GAGUUCAAGUCCAUCUACA</t>
         </is>
       </c>
       <c r="G511" t="inlineStr">
         <is>
           <t>RFP siRNA sense UGUAGAUGGACUUGAACUCdTdT; antisense GAGUUCAAGUCCAUCUACAdTdT. Scrambled control sense UGAAGUUGCACUUGAAGUCdTdT; antisense GACUUCAAGUGCAACUUCAdTdT. 5′ thiol-modified for polymerization to poly-siRNA.; 5' thiol-modified for polymerization to poly-siRNA; 5' thiol; dTdT; 3' dTdT/TT overhang</t>
         </is>
       </c>
       <c r="H511" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I511" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J511" t="inlineStr">
         <is>
-          <t>EXP001722</t>
+          <t>EXP001721</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>RFP (poly-siRNA with sequence complementary to RFP mRNA)</t>
+          <t>Poly-siRNA (uptake assay)</t>
         </is>
       </c>
       <c r="C512" t="inlineStr">
         <is>
-          <t>poly-; RFP</t>
+          <t>Poly-</t>
         </is>
       </c>
       <c r="D512" t="inlineStr">
         <is>
           <t>sense:UGUAGAUGGACUUGAACUC; antisense:GAGUUCAAGUCCAUCUACA</t>
         </is>
       </c>
       <c r="E512" t="inlineStr">
         <is>
           <t>UGUAGAUGGACUUGAACUC</t>
         </is>
       </c>
       <c r="F512" t="inlineStr">
         <is>
           <t>GAGUUCAAGUCCAUCUACA</t>
         </is>
       </c>
       <c r="G512" t="inlineStr">
         <is>
           <t>RFP siRNA sense UGUAGAUGGACUUGAACUCdTdT; antisense GAGUUCAAGUCCAUCUACAdTdT. Scrambled control sense UGAAGUUGCACUUGAAGUCdTdT; antisense GACUUCAAGUGCAACUUCAdTdT. 5′ thiol-modified for polymerization to poly-siRNA.; 5' thiol-modified for polymerization to poly-siRNA; 5' thiol; dTdT; 3' dTdT/TT overhang</t>
         </is>
       </c>
       <c r="H512" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I512" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J512" t="inlineStr">
         <is>
-          <t>EXP001727</t>
+          <t>EXP001722</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>Scrambled control (non-complementary to RFP mRNA)</t>
+          <t>RFP (poly-siRNA with sequence complementary to RFP mRNA)</t>
         </is>
       </c>
       <c r="C513" t="inlineStr">
         <is>
-          <t>RFP</t>
+          <t>poly-; RFP</t>
         </is>
       </c>
       <c r="D513" t="inlineStr">
         <is>
-          <t>sense:UGAAGUUGCACUUGAAGUCdTdT; antisense:GACUUCAAGUGCAACUUCAdTdT</t>
+          <t>sense:UGUAGAUGGACUUGAACUC; antisense:GAGUUCAAGUCCAUCUACA</t>
         </is>
       </c>
       <c r="E513" t="inlineStr">
         <is>
-          <t>UGAAGUUGCACUUGAAGUCdTdT</t>
+          <t>UGUAGAUGGACUUGAACUC</t>
         </is>
       </c>
       <c r="F513" t="inlineStr">
         <is>
-          <t>GACUUCAAGUGCAACUUCAdTdT</t>
+          <t>GAGUUCAAGUCCAUCUACA</t>
         </is>
       </c>
       <c r="G513" t="inlineStr">
         <is>
           <t>RFP siRNA sense UGUAGAUGGACUUGAACUCdTdT; antisense GAGUUCAAGUCCAUCUACAdTdT. Scrambled control sense UGAAGUUGCACUUGAAGUCdTdT; antisense GACUUCAAGUGCAACUUCAdTdT. 5′ thiol-modified for polymerization to poly-siRNA.; 5' thiol-modified for polymerization to poly-siRNA; 5' thiol; dTdT; 3' dTdT/TT overhang</t>
         </is>
       </c>
       <c r="H513" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I513" t="n">
         <v>1</v>
       </c>
       <c r="J513" t="inlineStr">
         <is>
-          <t>EXP001728</t>
+          <t>EXP001727</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>siLuc</t>
+          <t>Scrambled control (non-complementary to RFP mRNA)</t>
         </is>
       </c>
       <c r="C514" t="inlineStr">
         <is>
-          <t>luc</t>
+          <t>RFP</t>
         </is>
       </c>
       <c r="D514" t="inlineStr">
         <is>
-          <t>sense:ACCAUUAUAGAGAACAAAUUA</t>
+          <t>sense:UGAAGUUGCACUUGAAGUCdTdT; antisense:GACUUCAAGUGCAACUUCAdTdT</t>
         </is>
       </c>
       <c r="E514" t="inlineStr">
         <is>
-          <t>ACCAUUAUAGAGAACAAAUUA</t>
-[...2 lines deleted...]
-      <c r="F514" t="inlineStr"/>
+          <t>UGAAGUUGCACUUGAAGUCdTdT</t>
+        </is>
+      </c>
+      <c r="F514" t="inlineStr">
+        <is>
+          <t>GACUUCAAGUGCAACUUCAdTdT</t>
+        </is>
+      </c>
       <c r="G514" t="inlineStr">
         <is>
-          <t>siKras.476 (targets murine+human KRAS) sense (no overhangs): ACCAUUAUAGAGAACAAAUUA</t>
+          <t>RFP siRNA sense UGUAGAUGGACUUGAACUCdTdT; antisense GAGUUCAAGUCCAUCUACAdTdT. Scrambled control sense UGAAGUUGCACUUGAAGUCdTdT; antisense GACUUCAAGUGCAACUUCAdTdT. 5′ thiol-modified for polymerization to poly-siRNA.; 5' thiol-modified for polymerization to poly-siRNA; 5' thiol; dTdT; 3' dTdT/TT overhang</t>
         </is>
       </c>
       <c r="H514" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I514" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J514" t="inlineStr">
         <is>
-          <t>EXP001729</t>
+          <t>EXP001728</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
           <t>siLuc</t>
         </is>
       </c>
       <c r="C515" t="inlineStr">
         <is>
-          <t>Kras; anti-Kras</t>
+          <t>luc</t>
         </is>
       </c>
       <c r="D515" t="inlineStr">
         <is>
           <t>sense:ACCAUUAUAGAGAACAAAUUA</t>
         </is>
       </c>
       <c r="E515" t="inlineStr">
         <is>
           <t>ACCAUUAUAGAGAACAAAUUA</t>
         </is>
       </c>
       <c r="F515" t="inlineStr"/>
       <c r="G515" t="inlineStr">
         <is>
           <t>siKras.476 (targets murine+human KRAS) sense (no overhangs): ACCAUUAUAGAGAACAAAUUA</t>
         </is>
       </c>
       <c r="H515" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I515" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J515" t="inlineStr">
         <is>
-          <t>EXP001731</t>
+          <t>EXP001729</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
           <t>siLuc</t>
         </is>
       </c>
       <c r="C516" t="inlineStr">
         <is>
-          <t>tagged; VivoTag-S750</t>
+          <t>Kras; anti-Kras</t>
         </is>
       </c>
       <c r="D516" t="inlineStr">
         <is>
-          <t>sense:UUCUCCGAACGUGUCACGUUU</t>
+          <t>sense:ACCAUUAUAGAGAACAAAUUA</t>
         </is>
       </c>
       <c r="E516" t="inlineStr">
         <is>
-          <t>UUCUCCGAACGUGUCACGUUU</t>
+          <t>ACCAUUAUAGAGAACAAAUUA</t>
         </is>
       </c>
       <c r="F516" t="inlineStr"/>
       <c r="G516" t="inlineStr">
         <is>
-          <t>VivoTag-S750 labeled siRNA used for near-IR organ scans (not a therapeutic endpoint); dye/fluorescent label</t>
+          <t>siKras.476 (targets murine+human KRAS) sense (no overhangs): ACCAUUAUAGAGAACAAAUUA</t>
         </is>
       </c>
       <c r="H516" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I516" t="n">
         <v>1</v>
       </c>
       <c r="J516" t="inlineStr">
         <is>
-          <t>EXP001732</t>
+          <t>EXP001731</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>LOX-1 (lectin-like oxLDL receptor-1) siRNA</t>
+          <t>siLuc</t>
         </is>
       </c>
       <c r="C517" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>tagged; VivoTag-S750</t>
         </is>
       </c>
       <c r="D517" t="inlineStr">
         <is>
-          <t>sense:AGGACGGUUCUCCUUUGAUdTdT; antisense:dTdTUCCUGCCAAGAGGAAACUA</t>
+          <t>sense:UUCUCCGAACGUGUCACGUUU</t>
         </is>
       </c>
       <c r="E517" t="inlineStr">
         <is>
-          <t>AGGACGGUUCUCCUUUGAUdTdT</t>
-[...6 lines deleted...]
-      </c>
+          <t>UUCUCCGAACGUGUCACGUUU</t>
+        </is>
+      </c>
+      <c r="F517" t="inlineStr"/>
       <c r="G517" t="inlineStr">
         <is>
-          <t>Human LOX-1 siRNA: 5′-AGGACGGUUCUCCUUUGAU dTdT-3′ (and complement). Mouse LOX-1 siRNA: 5′-GUGGCCAGUUACUACAAAU dTdT-3′ (and complement). Controls: siNonsense; Cy3/Cy5 labeled on 5′ sense strand for uptake/imaging.; 5'-AGGACGGUUCUCCUUUGAU; 5'-GUGGCCAGUUACUACAAAU; 5' sense; dTdT; Cy3; Cy5; dye/fluorescent label</t>
+          <t>VivoTag-S750 labeled siRNA used for near-IR organ scans (not a therapeutic endpoint); dye/fluorescent label</t>
         </is>
       </c>
       <c r="H517" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I517" t="n">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="J517" t="inlineStr">
         <is>
-          <t>EXP001733</t>
+          <t>EXP001732</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t>Firefly luciferase siRNA (dual-luciferase HeLa reporter assay)</t>
+          <t>LOX-1 (lectin-like oxLDL receptor-1) siRNA</t>
         </is>
       </c>
       <c r="C518" t="inlineStr">
         <is>
-          <t>firefly luciferase; luciferase</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D518" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...3 lines deleted...]
-      <c r="F518" t="inlineStr"/>
+          <t>sense:AGGACGGUUCUCCUUUGAUdTdT; antisense:dTdTUCCUGCCAAGAGGAAACUA</t>
+        </is>
+      </c>
+      <c r="E518" t="inlineStr">
+        <is>
+          <t>AGGACGGUUCUCCUUUGAUdTdT</t>
+        </is>
+      </c>
+      <c r="F518" t="inlineStr">
+        <is>
+          <t>dTdTUCCUGCCAAGAGGAAACUA</t>
+        </is>
+      </c>
       <c r="G518" t="inlineStr">
         <is>
-          <t>For biodistribution/uptake studies, Cy5.5-labeled siRNA was used in separate experiments.</t>
+          <t>Human LOX-1 siRNA: 5′-AGGACGGUUCUCCUUUGAU dTdT-3′ (and complement). Mouse LOX-1 siRNA: 5′-GUGGCCAGUUACUACAAAU dTdT-3′ (and complement). Controls: siNonsense; Cy3/Cy5 labeled on 5′ sense strand for uptake/imaging.; 5'-AGGACGGUUCUCCUUUGAU; 5'-GUGGCCAGUUACUACAAAU; 5' sense; dTdT; Cy3; Cy5; dye/fluorescent label</t>
         </is>
       </c>
       <c r="H518" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I518" t="n">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="J518" t="inlineStr">
         <is>
-          <t>EXP001741</t>
+          <t>EXP001733</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>Coagulation Factor VII (FVII) in vivo silencing (liver-expressed protein)</t>
+          <t>Firefly luciferase siRNA (dual-luciferase HeLa reporter assay)</t>
         </is>
       </c>
       <c r="C519" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>firefly luciferase; luciferase</t>
         </is>
       </c>
       <c r="D519" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E519" t="inlineStr"/>
       <c r="F519" t="inlineStr"/>
       <c r="G519" t="inlineStr">
         <is>
-          <t>Factor VII siRNA with 2′-O-methyl sugar modifications (to reduce TLR7 activation and improve stability).</t>
+          <t>For biodistribution/uptake studies, Cy5.5-labeled siRNA was used in separate experiments.</t>
         </is>
       </c>
       <c r="H519" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I519" t="n">
-        <v>4</v>
+        <v>50</v>
       </c>
       <c r="J519" t="inlineStr">
         <is>
-          <t>EXP001791</t>
+          <t>EXP001741</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>Factor VII (FVII) control in vivo study</t>
+          <t>Coagulation Factor VII (FVII) in vivo silencing (liver-expressed protein)</t>
         </is>
       </c>
       <c r="C520" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D520" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E520" t="inlineStr"/>
       <c r="F520" t="inlineStr"/>
       <c r="G520" t="inlineStr">
         <is>
-          <t>Factor VII siRNA with 2′-O-methyl sugar modifications.</t>
+          <t>Factor VII siRNA with 2′-O-methyl sugar modifications (to reduce TLR7 activation and improve stability).</t>
         </is>
       </c>
       <c r="H520" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I520" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J520" t="inlineStr">
         <is>
-          <t>EXP001795</t>
+          <t>EXP001791</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>siEGFR + siBRD4 mixture</t>
+          <t>Factor VII (FVII) control in vivo study</t>
         </is>
       </c>
       <c r="C521" t="inlineStr">
         <is>
-          <t>EGFR; BRD4</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D521" t="inlineStr">
         <is>
-          <t>siEGFR1/2/3 + siBRD41/2/3; 1:1 siEGFR:siBRD4 mixture</t>
-[...11 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E521" t="inlineStr"/>
+      <c r="F521" t="inlineStr"/>
       <c r="G521" t="inlineStr">
         <is>
-          <t>siEGFR1/2/3 and siBRD41/2/3 sequences were tested; core experiments used siEGFR + siBRD4 (1:1 mixture). Uptake studies used FAM-labeled negative control siRNA (FAM-siRNA).; 3' TT overhang</t>
+          <t>Factor VII siRNA with 2′-O-methyl sugar modifications.</t>
         </is>
       </c>
       <c r="H521" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I521" t="n">
         <v>3</v>
       </c>
       <c r="J521" t="inlineStr">
         <is>
-          <t>EXP001798</t>
+          <t>EXP001795</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
-          <t>siEGFR1/2/3</t>
+          <t>siEGFR + siBRD4 mixture</t>
         </is>
       </c>
       <c r="C522" t="inlineStr">
         <is>
-          <t>EGFR</t>
+          <t>EGFR; BRD4</t>
         </is>
       </c>
       <c r="D522" t="inlineStr">
         <is>
-          <t>siEGFR1/2/3 tested</t>
+          <t>siEGFR1/2/3 + siBRD41/2/3; 1:1 siEGFR:siBRD4 mixture</t>
         </is>
       </c>
       <c r="E522" t="inlineStr">
         <is>
-          <t>GUCCGCAAGUGUAAGAAGUTT; GCAACAUGUCGAUGGACUUTT; GGAGAUAAGUGAUGGAGAUTT</t>
+          <t>GUCCGCAAGUGUAAGAAGUTT; GCAACAUGUCGAUGGACUUTT; GGAGAUAAGUGAUGGAGAUTT; GCGUUUCCACGGUACCAAATT; CCGUGAUGCUCAGGAGUUUTT; GGAAACCUCAAGCUGAGAATT</t>
         </is>
       </c>
       <c r="F522" t="inlineStr">
         <is>
-          <t>ACUUCUUACACUUGCGGACT; AAGUCCAUCGACAUGUUGCTT; AUCUCCAUCACUUAUCUCCTT</t>
+          <t>ACUUCUUACACUUGCGGACT; AAGUCCAUCGACAUGUUGCTT; AUCUCCAUCACUUAUCUCCTT; UUUGGUACCGUGGAAACGCTT; AAACUCCUGAGCAUCACGGTT; UUCUCAGCUUGAGGUUUCCTT</t>
         </is>
       </c>
       <c r="G522" t="inlineStr">
         <is>
           <t>siEGFR1/2/3 and siBRD41/2/3 sequences were tested; core experiments used siEGFR + siBRD4 (1:1 mixture). Uptake studies used FAM-labeled negative control siRNA (FAM-siRNA).; 3' TT overhang</t>
         </is>
       </c>
       <c r="H522" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I522" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J522" t="inlineStr">
         <is>
-          <t>EXP001801</t>
+          <t>EXP001798</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
-          <t>siBRD41/2/3</t>
+          <t>siEGFR1/2/3</t>
         </is>
       </c>
       <c r="C523" t="inlineStr">
         <is>
-          <t>BRD4</t>
+          <t>EGFR</t>
         </is>
       </c>
       <c r="D523" t="inlineStr">
         <is>
-          <t>siBRD41/2/3 tested</t>
+          <t>siEGFR1/2/3 tested</t>
         </is>
       </c>
       <c r="E523" t="inlineStr">
         <is>
-          <t>GCGUUUCCACGGUACCAAATT; CCGUGAUGCUCAGGAGUUUTT; GGAAACCUCAAGCUGAGAATT</t>
+          <t>GUCCGCAAGUGUAAGAAGUTT; GCAACAUGUCGAUGGACUUTT; GGAGAUAAGUGAUGGAGAUTT</t>
         </is>
       </c>
       <c r="F523" t="inlineStr">
         <is>
-          <t>UUUGGUACCGUGGAAACGCTT; AAACUCCUGAGCAUCACGGTT; UUCUCAGCUUGAGGUUUCCTT</t>
+          <t>ACUUCUUACACUUGCGGACT; AAGUCCAUCGACAUGUUGCTT; AUCUCCAUCACUUAUCUCCTT</t>
         </is>
       </c>
       <c r="G523" t="inlineStr">
         <is>
           <t>siEGFR1/2/3 and siBRD41/2/3 sequences were tested; core experiments used siEGFR + siBRD4 (1:1 mixture). Uptake studies used FAM-labeled negative control siRNA (FAM-siRNA).; 3' TT overhang</t>
         </is>
       </c>
       <c r="H523" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I523" t="n">
         <v>1</v>
       </c>
       <c r="J523" t="inlineStr">
         <is>
-          <t>EXP001802</t>
+          <t>EXP001801</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
-          <t>GAPDH siRNA (Ambion AM4631) in CHO-K1 cells</t>
+          <t>siBRD41/2/3</t>
         </is>
       </c>
       <c r="C524" t="inlineStr">
         <is>
-          <t>GAPDH</t>
+          <t>BRD4</t>
         </is>
       </c>
       <c r="D524" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...3 lines deleted...]
-      <c r="F524" t="inlineStr"/>
+          <t>siBRD41/2/3 tested</t>
+        </is>
+      </c>
+      <c r="E524" t="inlineStr">
+        <is>
+          <t>GCGUUUCCACGGUACCAAATT; CCGUGAUGCUCAGGAGUUUTT; GGAAACCUCAAGCUGAGAATT</t>
+        </is>
+      </c>
+      <c r="F524" t="inlineStr">
+        <is>
+          <t>UUUGGUACCGUGGAAACGCTT; AAACUCCUGAGCAUCACGGTT; UUCUCAGCUUGAGGUUUCCTT</t>
+        </is>
+      </c>
       <c r="G524" t="inlineStr">
         <is>
-          <t>Also used scrambled (negative control) siRNA; no chemical modifications reported for AM4631.</t>
+          <t>siEGFR1/2/3 and siBRD41/2/3 sequences were tested; core experiments used siEGFR + siBRD4 (1:1 mixture). Uptake studies used FAM-labeled negative control siRNA (FAM-siRNA).; 3' TT overhang</t>
         </is>
       </c>
       <c r="H524" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I524" t="n">
         <v>1</v>
       </c>
       <c r="J524" t="inlineStr">
         <is>
-          <t>EXP001803</t>
+          <t>EXP001802</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
-          <t>aptamer</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
-          <t>Mitochondrial targeting (RP/MRP/D-arm aptamer as targeting ligand); no gene-silencing payload delivered</t>
+          <t>GAPDH siRNA (Ambion AM4631) in CHO-K1 cells</t>
         </is>
       </c>
       <c r="C525" t="inlineStr">
         <is>
-          <t>ligand</t>
+          <t>GAPDH</t>
         </is>
       </c>
       <c r="D525" t="inlineStr">
         <is>
-          <t>UCUCCCUGAGCUUCAGG</t>
-[...6 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E525" t="inlineStr"/>
       <c r="F525" t="inlineStr"/>
       <c r="G525" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>Also used scrambled (negative control) siRNA; no chemical modifications reported for AM4631.</t>
         </is>
       </c>
       <c r="H525" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I525" t="n">
         <v>1</v>
       </c>
       <c r="J525" t="inlineStr">
         <is>
-          <t>EXP001804</t>
+          <t>EXP001803</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
           <t>aptamer</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
           <t>Mitochondrial targeting (RP/MRP/D-arm aptamer as targeting ligand); no gene-silencing payload delivered</t>
         </is>
       </c>
       <c r="C526" t="inlineStr">
         <is>
           <t>ligand</t>
         </is>
       </c>
       <c r="D526" t="inlineStr">
         <is>
-          <t>sense:UCUCCCUGAGCUUCAGG</t>
+          <t>UCUCCCUGAGCUUCAGG</t>
         </is>
       </c>
       <c r="E526" t="inlineStr">
         <is>
           <t>UCUCCCUGAGCUUCAGG</t>
         </is>
       </c>
       <c r="F526" t="inlineStr"/>
       <c r="G526" t="inlineStr">
         <is>
-          <t>5′-UCUCCCUGAGCUUCAGG-3′ (2′-O-methyl RNA; Cholesterol at 3′ end)</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="H526" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I526" t="n">
         <v>1</v>
       </c>
       <c r="J526" t="inlineStr">
         <is>
-          <t>EXP001805</t>
+          <t>EXP001804</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
           <t>aptamer</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
           <t>Mitochondrial targeting (RP/MRP/D-arm aptamer as targeting ligand); no gene-silencing payload delivered</t>
         </is>
       </c>
       <c r="C527" t="inlineStr">
         <is>
           <t>ligand</t>
         </is>
       </c>
       <c r="D527" t="inlineStr">
         <is>
-          <t>sense:AGAAGCGUAUCCCGCUGAGC</t>
+          <t>sense:UCUCCCUGAGCUUCAGG</t>
         </is>
       </c>
       <c r="E527" t="inlineStr">
         <is>
-          <t>AGAAGCGUAUCCCGCUGAGC</t>
+          <t>UCUCCCUGAGCUUCAGG</t>
         </is>
       </c>
       <c r="F527" t="inlineStr"/>
       <c r="G527" t="inlineStr">
         <is>
-          <t>5′-AGAAGCGUAUCCCGCUGAGC-3′ (2′-O-methyl RNA; Cholesterol at 3′ end)</t>
+          <t>5′-UCUCCCUGAGCUUCAGG-3′ (2′-O-methyl RNA; Cholesterol at 3′ end)</t>
         </is>
       </c>
       <c r="H527" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I527" t="n">
         <v>1</v>
       </c>
       <c r="J527" t="inlineStr">
         <is>
-          <t>EXP001806</t>
+          <t>EXP001805</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
           <t>aptamer</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
           <t>Mitochondrial targeting (RP/MRP/D-arm aptamer as targeting ligand); no gene-silencing payload delivered</t>
         </is>
       </c>
       <c r="C528" t="inlineStr">
         <is>
           <t>ligand</t>
         </is>
       </c>
       <c r="D528" t="inlineStr">
         <is>
-          <t>sense:GGGACUGUAGCUCAAUUGGUAGAGCAU</t>
+          <t>sense:AGAAGCGUAUCCCGCUGAGC</t>
         </is>
       </c>
       <c r="E528" t="inlineStr">
         <is>
-          <t>GGGACUGUAGCUCAAUUGGUAGAGCAU</t>
+          <t>AGAAGCGUAUCCCGCUGAGC</t>
         </is>
       </c>
       <c r="F528" t="inlineStr"/>
       <c r="G528" t="inlineStr">
         <is>
-          <t>5′-GGGACUGUAGCUCAAUUGGUAGAGCAU-3′ (2′-O-methyl RNA; Cholesterol at 3′ end)</t>
+          <t>5′-AGAAGCGUAUCCCGCUGAGC-3′ (2′-O-methyl RNA; Cholesterol at 3′ end)</t>
         </is>
       </c>
       <c r="H528" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I528" t="n">
         <v>1</v>
       </c>
       <c r="J528" t="inlineStr">
         <is>
-          <t>EXP001807</t>
+          <t>EXP001806</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>aptamer</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
-          <t>Uptake: Fluorescent siGLO (GE Dharmacon), green or red labeled (non-targeting). Functional test: luciferase-targeting siLuc vs NSC4 control.</t>
+          <t>Mitochondrial targeting (RP/MRP/D-arm aptamer as targeting ligand); no gene-silencing payload delivered</t>
         </is>
       </c>
       <c r="C529" t="inlineStr">
         <is>
-          <t>luciferase; siLuc vs NSC4 control</t>
+          <t>ligand</t>
         </is>
       </c>
       <c r="D529" t="inlineStr">
         <is>
-          <t>sense:CGACAAGCCUGGCGCAGUAUU</t>
+          <t>sense:GGGACUGUAGCUCAAUUGGUAGAGCAU</t>
         </is>
       </c>
       <c r="E529" t="inlineStr">
         <is>
-          <t>CGACAAGCCUGGCGCAGUAUU</t>
+          <t>GGGACUGUAGCUCAAUUGGUAGAGCAU</t>
         </is>
       </c>
       <c r="F529" t="inlineStr"/>
       <c r="G529" t="inlineStr">
         <is>
-          <t>siLuc: 5′-CGACAAGCCUGGCGCAGUAUU-3′ (dTdT overhang at 3′ in both strands); NSC4: 5′-UAGCGACUAAACACAUCAAUU-3′ (dTdT overhang at 3′ in both strands); siGLO fluorescent label.</t>
+          <t>5′-GGGACUGUAGCUCAAUUGGUAGAGCAU-3′ (2′-O-methyl RNA; Cholesterol at 3′ end)</t>
         </is>
       </c>
       <c r="H529" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I529" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J529" t="inlineStr">
         <is>
-          <t>EXP001808</t>
+          <t>EXP001807</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
-          <t>Luciferase knockdown (siLuc) with chloroquine-assisted endosomal escape; uptake tracked with siGLO.</t>
+          <t>Uptake: Fluorescent siGLO (GE Dharmacon), green or red labeled (non-targeting). Functional test: luciferase-targeting siLuc vs NSC4 control.</t>
         </is>
       </c>
       <c r="C530" t="inlineStr">
         <is>
           <t>luciferase; siLuc vs NSC4 control</t>
         </is>
       </c>
       <c r="D530" t="inlineStr">
         <is>
           <t>sense:CGACAAGCCUGGCGCAGUAUU</t>
         </is>
       </c>
       <c r="E530" t="inlineStr">
         <is>
           <t>CGACAAGCCUGGCGCAGUAUU</t>
         </is>
       </c>
       <c r="F530" t="inlineStr"/>
       <c r="G530" t="inlineStr">
         <is>
           <t>siLuc: 5′-CGACAAGCCUGGCGCAGUAUU-3′ (dTdT overhang at 3′ in both strands); NSC4: 5′-UAGCGACUAAACACAUCAAUU-3′ (dTdT overhang at 3′ in both strands); siGLO fluorescent label.</t>
         </is>
       </c>
       <c r="H530" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I530" t="n">
         <v>4</v>
       </c>
       <c r="J530" t="inlineStr">
         <is>
-          <t>EXP001812</t>
+          <t>EXP001808</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
-          <t>Luciferase knockdown in HCE-S cells (siLuc) without free chloroquine; uptake tracked with siGLO.</t>
+          <t>Luciferase knockdown (siLuc) with chloroquine-assisted endosomal escape; uptake tracked with siGLO.</t>
         </is>
       </c>
       <c r="C531" t="inlineStr">
         <is>
           <t>luciferase; siLuc vs NSC4 control</t>
         </is>
       </c>
       <c r="D531" t="inlineStr">
         <is>
           <t>sense:CGACAAGCCUGGCGCAGUAUU</t>
         </is>
       </c>
       <c r="E531" t="inlineStr">
         <is>
           <t>CGACAAGCCUGGCGCAGUAUU</t>
         </is>
       </c>
       <c r="F531" t="inlineStr"/>
       <c r="G531" t="inlineStr">
         <is>
           <t>siLuc: 5′-CGACAAGCCUGGCGCAGUAUU-3′ (dTdT overhang at 3′ in both strands); NSC4: 5′-UAGCGACUAAACACAUCAAUU-3′ (dTdT overhang at 3′ in both strands); siGLO fluorescent label.</t>
         </is>
       </c>
       <c r="H531" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I531" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J531" t="inlineStr">
         <is>
-          <t>EXP001816</t>
+          <t>EXP001812</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
-          <t>Corneal uptake/distribution (fluorescence IVIS + corneal sections)</t>
+          <t>Luciferase knockdown in HCE-S cells (siLuc) without free chloroquine; uptake tracked with siGLO.</t>
         </is>
       </c>
       <c r="C532" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>luciferase; siLuc vs NSC4 control</t>
         </is>
       </c>
       <c r="D532" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...2 lines deleted...]
-      <c r="E532" t="inlineStr"/>
+          <t>sense:CGACAAGCCUGGCGCAGUAUU</t>
+        </is>
+      </c>
+      <c r="E532" t="inlineStr">
+        <is>
+          <t>CGACAAGCCUGGCGCAGUAUU</t>
+        </is>
+      </c>
       <c r="F532" t="inlineStr"/>
       <c r="G532" t="inlineStr">
         <is>
-          <t>Red siGLO used for in vivo fluorescence (GE Dharmacon).</t>
+          <t>siLuc: 5′-CGACAAGCCUGGCGCAGUAUU-3′ (dTdT overhang at 3′ in both strands); NSC4: 5′-UAGCGACUAAACACAUCAAUU-3′ (dTdT overhang at 3′ in both strands); siGLO fluorescent label.</t>
         </is>
       </c>
       <c r="H532" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I532" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J532" t="inlineStr">
         <is>
-          <t>EXP001817</t>
+          <t>EXP001816</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t>Luciferase-specific siLuc (functional RNAi in corneal epithelium) vs NSC4 control</t>
+          <t>Corneal uptake/distribution (fluorescence IVIS + corneal sections)</t>
         </is>
       </c>
       <c r="C533" t="inlineStr">
         <is>
-          <t>luciferase; siLuc vs NSC4 control</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D533" t="inlineStr">
         <is>
-          <t>sense:CGACAAGCCUGGCGCAGUAUU</t>
-[...6 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E533" t="inlineStr"/>
       <c r="F533" t="inlineStr"/>
       <c r="G533" t="inlineStr">
         <is>
-          <t>siLuc: 5′-CGACAAGCCUGGCGCAGUAUU-3′ (dTdT overhang at 3′ in both strands); NSC4: 5′-UAGCGACUAAACACAUCAAUU-3′ (dTdT overhang at 3′ in both strands).</t>
+          <t>Red siGLO used for in vivo fluorescence (GE Dharmacon).</t>
         </is>
       </c>
       <c r="H533" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I533" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J533" t="inlineStr">
         <is>
-          <t>EXP001820</t>
+          <t>EXP001817</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
-          <t>GAPDH (housekeeping gene) siRNA</t>
+          <t>Luciferase-specific siLuc (functional RNAi in corneal epithelium) vs NSC4 control</t>
         </is>
       </c>
       <c r="C534" t="inlineStr">
         <is>
-          <t>cyclin</t>
+          <t>luciferase; siLuc vs NSC4 control</t>
         </is>
       </c>
       <c r="D534" t="inlineStr">
         <is>
-          <t>sense:GGCGAAGAUCAACAUGGCATT</t>
+          <t>sense:CGACAAGCCUGGCGCAGUAUU</t>
         </is>
       </c>
       <c r="E534" t="inlineStr">
         <is>
-          <t>GGCGAAGAUCAACAUGGCATT</t>
+          <t>CGACAAGCCUGGCGCAGUAUU</t>
         </is>
       </c>
       <c r="F534" t="inlineStr"/>
       <c r="G534" t="inlineStr">
         <is>
-          <t>Sense strand: 5′-CAUCAUCCCUGCCUCUACUTT-3′ (Eurogentec). Other siRNAs (cyclin B1 and mismatched control) listed in Experimental Section but primary results focus GAPDH.</t>
+          <t>siLuc: 5′-CGACAAGCCUGGCGCAGUAUU-3′ (dTdT overhang at 3′ in both strands); NSC4: 5′-UAGCGACUAAACACAUCAAUU-3′ (dTdT overhang at 3′ in both strands).</t>
         </is>
       </c>
       <c r="H534" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I534" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J534" t="inlineStr">
         <is>
-          <t>EXP001821</t>
+          <t>EXP001820</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
-          <t>EGFP knockdown (anti-EGFP siRNA) in HCT116-EGFP cells</t>
+          <t>GAPDH (housekeeping gene) siRNA</t>
         </is>
       </c>
       <c r="C535" t="inlineStr">
         <is>
-          <t>EGFP</t>
+          <t>cyclin</t>
         </is>
       </c>
       <c r="D535" t="inlineStr">
         <is>
-          <t>sense:GGCUACGUCCAGGAGCGCAdTdT; antisense:UGCGCUCCUGGACGUAGCCdTdT</t>
+          <t>sense:GGCGAAGAUCAACAUGGCATT</t>
         </is>
       </c>
       <c r="E535" t="inlineStr">
         <is>
-          <t>GGCUACGUCCAGGAGCGCAdTdT</t>
-[...6 lines deleted...]
-      </c>
+          <t>GGCGAAGAUCAACAUGGCATT</t>
+        </is>
+      </c>
+      <c r="F535" t="inlineStr"/>
       <c r="G535" t="inlineStr">
         <is>
-          <t>5′-GGCUACGUCCAGGAGCGCAdTdT-/3thiol/3 (antisense: 5′-UGCGCUCCUGGACGUAGCCdTdT-3′)</t>
+          <t>Sense strand: 5′-CAUCAUCCCUGCCUCUACUTT-3′ (Eurogentec). Other siRNAs (cyclin B1 and mismatched control) listed in Experimental Section but primary results focus GAPDH.</t>
         </is>
       </c>
       <c r="H535" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I535" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J535" t="inlineStr">
         <is>
-          <t>EXP001823</t>
+          <t>EXP001821</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t>Uptake/activation imaging (FITC-labeled antibody + TAMRA-labeled siRNA)</t>
+          <t>EGFP knockdown (anti-EGFP siRNA) in HCT116-EGFP cells</t>
         </is>
       </c>
       <c r="C536" t="inlineStr">
         <is>
-          <t>body</t>
+          <t>EGFP</t>
         </is>
       </c>
       <c r="D536" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...3 lines deleted...]
-      <c r="F536" t="inlineStr"/>
+          <t>sense:GGCUACGUCCAGGAGCGCAdTdT; antisense:UGCGCUCCUGGACGUAGCCdTdT</t>
+        </is>
+      </c>
+      <c r="E536" t="inlineStr">
+        <is>
+          <t>GGCUACGUCCAGGAGCGCAdTdT</t>
+        </is>
+      </c>
+      <c r="F536" t="inlineStr">
+        <is>
+          <t>UGCGCUCCUGGACGUAGCCdTdT</t>
+        </is>
+      </c>
       <c r="G536" t="inlineStr">
         <is>
-          <t>TAMRA-labeled anti-EGFP siRNA used in confocal uptake studies; thiol-modified siRNA for conjugation.</t>
+          <t>5′-GGCUACGUCCAGGAGCGCAdTdT-/3thiol/3 (antisense: 5′-UGCGCUCCUGGACGUAGCCdTdT-3′)</t>
         </is>
       </c>
       <c r="H536" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I536" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J536" t="inlineStr">
         <is>
-          <t>EXP001826</t>
+          <t>EXP001823</t>
         </is>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
-          <t>EGFP knockdown in xenograft tumors (in vivo gene silencing)</t>
+          <t>Uptake/activation imaging (FITC-labeled antibody + TAMRA-labeled siRNA)</t>
         </is>
       </c>
       <c r="C537" t="inlineStr">
         <is>
-          <t>EGFP</t>
+          <t>body</t>
         </is>
       </c>
       <c r="D537" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E537" t="inlineStr"/>
       <c r="F537" t="inlineStr"/>
       <c r="G537" t="inlineStr">
         <is>
-          <t>Cy3-labeled anti-EGFP siRNA used for tumor section imaging + quantification; anti-EGFP siRNA for silencing.</t>
+          <t>TAMRA-labeled anti-EGFP siRNA used in confocal uptake studies; thiol-modified siRNA for conjugation.</t>
         </is>
       </c>
       <c r="H537" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I537" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J537" t="inlineStr">
         <is>
-          <t>EXP001828</t>
+          <t>EXP001826</t>
         </is>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
-          <t>SCO</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t>Splice-switching: Dmd exon 23 skipping (mdx dystrophin correction) in myotubes</t>
+          <t>EGFP knockdown in xenograft tumors (in vivo gene silencing)</t>
         </is>
       </c>
       <c r="C538" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>EGFP</t>
         </is>
       </c>
       <c r="D538" t="inlineStr">
         <is>
-          <t>sense:GGCCAAACCTCGGCTTACCTGAAAT</t>
-[...6 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E538" t="inlineStr"/>
       <c r="F538" t="inlineStr"/>
       <c r="G538" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>Cy3-labeled anti-EGFP siRNA used for tumor section imaging + quantification; anti-EGFP siRNA for silencing.</t>
         </is>
       </c>
       <c r="H538" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I538" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J538" t="inlineStr">
         <is>
-          <t>EXP001831</t>
+          <t>EXP001828</t>
         </is>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
           <t>SCO</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>Splice-switching: Acvr2b exon 5 skipping (myostatin pathway receptor) in myotubes</t>
+          <t>Splice-switching: Dmd exon 23 skipping (mdx dystrophin correction) in myotubes</t>
         </is>
       </c>
       <c r="C539" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D539" t="inlineStr">
         <is>
-          <t>sense:GCCTCGTTTCTCGGCAGCAATGAAC</t>
+          <t>sense:GGCCAAACCTCGGCTTACCTGAAAT</t>
         </is>
       </c>
       <c r="E539" t="inlineStr">
         <is>
-          <t>GCCTCGTTTCTCGGCAGCAATGAAC</t>
+          <t>GGCCAAACCTCGGCTTACCTGAAAT</t>
         </is>
       </c>
       <c r="F539" t="inlineStr"/>
       <c r="G539" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H539" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I539" t="n">
         <v>1</v>
       </c>
       <c r="J539" t="inlineStr">
         <is>
-          <t>EXP001832</t>
+          <t>EXP001831</t>
         </is>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
           <t>SCO</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
-          <t>Dual splice-switching: Dmd exon23 + Acvr2b exon5 (two PMOs on one Pip6a)</t>
+          <t>Splice-switching: Acvr2b exon 5 skipping (myostatin pathway receptor) in myotubes</t>
         </is>
       </c>
       <c r="C540" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D540" t="inlineStr">
         <is>
-          <t>sense:GGCCAAACCTCGGCTTACCTGAAATa</t>
+          <t>sense:GCCTCGTTTCTCGGCAGCAATGAAC</t>
         </is>
       </c>
       <c r="E540" t="inlineStr">
         <is>
-          <t>GGCCAAACCTCGGCTTACCTGAAATa</t>
+          <t>GCCTCGTTTCTCGGCAGCAATGAAC</t>
         </is>
       </c>
       <c r="F540" t="inlineStr"/>
       <c r="G540" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H540" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I540" t="n">
         <v>1</v>
       </c>
       <c r="J540" t="inlineStr">
         <is>
-          <t>EXP001833</t>
+          <t>EXP001832</t>
         </is>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
           <t>SCO</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
-          <t>Dual splice-switching: Dmd exon23 + Acvr2b exon5</t>
+          <t>Dual splice-switching: Dmd exon23 + Acvr2b exon5 (two PMOs on one Pip6a)</t>
         </is>
       </c>
       <c r="C541" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D541" t="inlineStr">
         <is>
           <t>sense:GGCCAAACCTCGGCTTACCTGAAATa</t>
         </is>
       </c>
       <c r="E541" t="inlineStr">
         <is>
           <t>GGCCAAACCTCGGCTTACCTGAAATa</t>
         </is>
       </c>
       <c r="F541" t="inlineStr"/>
       <c r="G541" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H541" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I541" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J541" t="inlineStr">
         <is>
-          <t>EXP001834</t>
+          <t>EXP001833</t>
         </is>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
           <t>SCO</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
-          <t>Dmd exon23 + Acvr2b exon5 splice switching in TA muscle</t>
+          <t>Dual splice-switching: Dmd exon23 + Acvr2b exon5</t>
         </is>
       </c>
       <c r="C542" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D542" t="inlineStr">
         <is>
           <t>sense:GGCCAAACCTCGGCTTACCTGAAATa</t>
         </is>
       </c>
       <c r="E542" t="inlineStr">
         <is>
           <t>GGCCAAACCTCGGCTTACCTGAAATa</t>
         </is>
       </c>
       <c r="F542" t="inlineStr"/>
       <c r="G542" t="inlineStr">
         <is>
-          <t>Dmd exon23 PMO: 5′-GGCCAAACCTCGGCTTACCTGAAAT-3′; Acvr2b exon5 PMO: 5′-GCCTCGTTTCTCGGCAGCAATGAAC-3′ (Gene Tools; standard PMO with 3′ secondary amine; some functionalized with 3′ azido or 3′ NPys for conjugation).</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="H542" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I542" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J542" t="inlineStr">
         <is>
-          <t>EXP001837</t>
+          <t>EXP001834</t>
         </is>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
           <t>SCO</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
-          <t>Dmd exon23 + Acvr2b exon5 splice switching in TA muscle (co-administered as separate conjugates)</t>
+          <t>Dmd exon23 + Acvr2b exon5 splice switching in TA muscle</t>
         </is>
       </c>
       <c r="C543" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D543" t="inlineStr">
         <is>
           <t>sense:GGCCAAACCTCGGCTTACCTGAAATa</t>
         </is>
       </c>
       <c r="E543" t="inlineStr">
         <is>
           <t>GGCCAAACCTCGGCTTACCTGAAATa</t>
         </is>
       </c>
       <c r="F543" t="inlineStr"/>
       <c r="G543" t="inlineStr">
         <is>
           <t>Dmd exon23 PMO: 5′-GGCCAAACCTCGGCTTACCTGAAAT-3′; Acvr2b exon5 PMO: 5′-GCCTCGTTTCTCGGCAGCAATGAAC-3′ (Gene Tools; standard PMO with 3′ secondary amine; some functionalized with 3′ azido or 3′ NPys for conjugation).</t>
         </is>
       </c>
       <c r="H543" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I543" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J543" t="inlineStr">
         <is>
-          <t>EXP001839</t>
+          <t>EXP001837</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>SCO</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
-          <t>Rictor siRNA (screened 9 candidates; siRNA-2 selected) in TNBC cells</t>
+          <t>Dmd exon23 + Acvr2b exon5 splice switching in TA muscle (co-administered as separate conjugates)</t>
         </is>
       </c>
       <c r="C544" t="inlineStr">
         <is>
-          <t>Rictor</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D544" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...2 lines deleted...]
-      <c r="E544" t="inlineStr"/>
+          <t>sense:GGCCAAACCTCGGCTTACCTGAAATa</t>
+        </is>
+      </c>
+      <c r="E544" t="inlineStr">
+        <is>
+          <t>GGCCAAACCTCGGCTTACCTGAAATa</t>
+        </is>
+      </c>
       <c r="F544" t="inlineStr"/>
       <c r="G544" t="inlineStr">
         <is>
-          <t>Cy5-labeled siRNA used for uptake imaging; sequences of siRNAs not provided in paper text.</t>
+          <t>Dmd exon23 PMO: 5′-GGCCAAACCTCGGCTTACCTGAAAT-3′; Acvr2b exon5 PMO: 5′-GCCTCGTTTCTCGGCAGCAATGAAC-3′ (Gene Tools; standard PMO with 3′ secondary amine; some functionalized with 3′ azido or 3′ NPys for conjugation).</t>
         </is>
       </c>
       <c r="H544" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I544" t="n">
         <v>1</v>
       </c>
       <c r="J544" t="inlineStr">
         <is>
-          <t>EXP001840</t>
+          <t>EXP001839</t>
         </is>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
-          <t>Rictor siRNA-2 therapy in TNBC xenograft (MDA-MB-231)</t>
+          <t>Rictor siRNA (screened 9 candidates; siRNA-2 selected) in TNBC cells</t>
         </is>
       </c>
       <c r="C545" t="inlineStr">
         <is>
           <t>Rictor</t>
         </is>
       </c>
       <c r="D545" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E545" t="inlineStr"/>
       <c r="F545" t="inlineStr"/>
       <c r="G545" t="inlineStr">
         <is>
-          <t>Rictor siRNA-2 (therapeutic); sequences not provided.</t>
+          <t>Cy5-labeled siRNA used for uptake imaging; sequences of siRNAs not provided in paper text.</t>
         </is>
       </c>
       <c r="H545" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I545" t="n">
         <v>1</v>
       </c>
       <c r="J545" t="inlineStr">
         <is>
-          <t>EXP001841</t>
+          <t>EXP001840</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
-          <t>RelA (NF-κB p65) mRNA</t>
+          <t>Rictor siRNA-2 therapy in TNBC xenograft (MDA-MB-231)</t>
         </is>
       </c>
       <c r="C546" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>Rictor</t>
         </is>
       </c>
       <c r="D546" t="inlineStr">
         <is>
-          <t>sense:AUACUAUUCGACACGCGGAAGUUCCC; antisense:CUUAUGAUAAGCUGUGCGCUUCAAGG</t>
-[...11 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E546" t="inlineStr"/>
+      <c r="F546" t="inlineStr"/>
       <c r="G546" t="inlineStr">
         <is>
-          <t>anti-RelA nkRNA1 (62-mer); sequences/structures provided in paper Fig.1 but not machine-extracted from PDF text. Novel RNAi agent (nkRNA1). Sequence shown in Fig.1 (not fully captured in parsed text).</t>
+          <t>Rictor siRNA-2 (therapeutic); sequences not provided.</t>
         </is>
       </c>
       <c r="H546" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I546" t="n">
         <v>1</v>
       </c>
       <c r="J546" t="inlineStr">
         <is>
-          <t>EXP001842</t>
+          <t>EXP001841</t>
         </is>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
           <t>RelA (NF-κB p65) mRNA</t>
         </is>
       </c>
       <c r="C547" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D547" t="inlineStr">
         <is>
-          <t>sense:AGGUGCAGAAAGAAGACAUUUUCCC; antisense:CUUCCACGUCUUUCUUCUGUAAAAGG</t>
+          <t>sense:AUACUAUUCGACACGCGGAAGUUCCC; antisense:CUUAUGAUAAGCUGUGCGCUUCAAGG</t>
         </is>
       </c>
       <c r="E547" t="inlineStr">
         <is>
-          <t>AGGUGCAGAAAGAAGACAUUUUCCC</t>
+          <t>AUACUAUUCGACACGCGGAAGUUCCC</t>
         </is>
       </c>
       <c r="F547" t="inlineStr">
         <is>
-          <t>CUUCCACGUCUUUCUUCUGUAAAAGG</t>
+          <t>CUUAUGAUAAGCUGUGCGCUUCAAGG</t>
         </is>
       </c>
       <c r="G547" t="inlineStr">
         <is>
           <t>anti-RelA nkRNA1 (62-mer); sequences/structures provided in paper Fig.1 but not machine-extracted from PDF text. Novel RNAi agent (nkRNA1). Sequence shown in Fig.1 (not fully captured in parsed text).</t>
         </is>
       </c>
       <c r="H547" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I547" t="n">
         <v>1</v>
       </c>
       <c r="J547" t="inlineStr">
         <is>
-          <t>EXP001843</t>
+          <t>EXP001842</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
           <t>RelA (NF-κB p65) mRNA</t>
         </is>
       </c>
       <c r="C548" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D548" t="inlineStr">
         <is>
-          <t>sense:AUACUAUUCGACACGCGGAAGUUCC; antisense:CUUAUGAUAAGCUGUGCGCUUCAAGG</t>
+          <t>sense:AGGUGCAGAAAGAAGACAUUUUCCC; antisense:CUUCCACGUCUUUCUUCUGUAAAAGG</t>
         </is>
       </c>
       <c r="E548" t="inlineStr">
         <is>
-          <t>AUACUAUUCGACACGCGGAAGUUCC</t>
+          <t>AGGUGCAGAAAGAAGACAUUUUCCC</t>
         </is>
       </c>
       <c r="F548" t="inlineStr">
         <is>
-          <t>CUUAUGAUAAGCUGUGCGCUUCAAGG</t>
+          <t>CUUCCACGUCUUUCUUCUGUAAAAGG</t>
         </is>
       </c>
       <c r="G548" t="inlineStr">
         <is>
-          <t>anti-RelA PnkRNA1 (51-mer); sequences/structures provided in paper Fig.1 but not machine-extracted from PDF text. Novel RNAi agent (PnkRNA1) incorporating a proline-derived molecule; sequence shown in Fig.1 (not fully captured in parsed text).</t>
+          <t>anti-RelA nkRNA1 (62-mer); sequences/structures provided in paper Fig.1 but not machine-extracted from PDF text. Novel RNAi agent (nkRNA1). Sequence shown in Fig.1 (not fully captured in parsed text).</t>
         </is>
       </c>
       <c r="H548" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I548" t="n">
         <v>1</v>
       </c>
       <c r="J548" t="inlineStr">
         <is>
-          <t>EXP001844</t>
+          <t>EXP001843</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
           <t>RelA (NF-κB p65) mRNA</t>
         </is>
       </c>
       <c r="C549" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D549" t="inlineStr">
         <is>
-          <t>sense:AGGUGCAGAAAGAAGACAUUUUCC; antisense:CUUCCACGUCUUUCUUCUGUAAAAGG</t>
+          <t>sense:AUACUAUUCGACACGCGGAAGUUCC; antisense:CUUAUGAUAAGCUGUGCGCUUCAAGG</t>
         </is>
       </c>
       <c r="E549" t="inlineStr">
         <is>
-          <t>AGGUGCAGAAAGAAGACAUUUUCC</t>
+          <t>AUACUAUUCGACACGCGGAAGUUCC</t>
         </is>
       </c>
       <c r="F549" t="inlineStr">
         <is>
-          <t>CUUCCACGUCUUUCUUCUGUAAAAGG</t>
+          <t>CUUAUGAUAAGCUGUGCGCUUCAAGG</t>
         </is>
       </c>
       <c r="G549" t="inlineStr">
         <is>
           <t>anti-RelA PnkRNA1 (51-mer); sequences/structures provided in paper Fig.1 but not machine-extracted from PDF text. Novel RNAi agent (PnkRNA1) incorporating a proline-derived molecule; sequence shown in Fig.1 (not fully captured in parsed text).</t>
         </is>
       </c>
       <c r="H549" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I549" t="n">
         <v>1</v>
       </c>
       <c r="J549" t="inlineStr">
         <is>
-          <t>EXP001845</t>
+          <t>EXP001844</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
-          <t>BGas (CFTR-AS1) lncRNA knockdown to activate CFTR transcription (gapmer 10, G10; targets BGas intron 1)</t>
+          <t>RelA (NF-κB p65) mRNA</t>
         </is>
       </c>
       <c r="C550" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D550" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...3 lines deleted...]
-      <c r="F550" t="inlineStr"/>
+          <t>sense:AGGUGCAGAAAGAAGACAUUUUCC; antisense:CUUCCACGUCUUUCUUCUGUAAAAGG</t>
+        </is>
+      </c>
+      <c r="E550" t="inlineStr">
+        <is>
+          <t>AGGUGCAGAAAGAAGACAUUUUCC</t>
+        </is>
+      </c>
+      <c r="F550" t="inlineStr">
+        <is>
+          <t>CUUCCACGUCUUUCUUCUGUAAAAGG</t>
+        </is>
+      </c>
       <c r="G550" t="inlineStr">
         <is>
-          <t>20-nt gapmer with phosphorothioate (PS) bonds: 3 PS at both 5′ and 3′ ends surrounding an unmodified DNA-like gap; scramble control also PS-modified.</t>
+          <t>anti-RelA PnkRNA1 (51-mer); sequences/structures provided in paper Fig.1 but not machine-extracted from PDF text. Novel RNAi agent (PnkRNA1) incorporating a proline-derived molecule; sequence shown in Fig.1 (not fully captured in parsed text).</t>
         </is>
       </c>
       <c r="H550" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I550" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J550" t="inlineStr">
         <is>
-          <t>EXP001846</t>
+          <t>EXP001845</t>
         </is>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
-          <t>slit2 (si slit2) knockdown in glioma (GL261); targets migration/invasion and modulates immune microenvironment</t>
+          <t>BGas (CFTR-AS1) lncRNA knockdown to activate CFTR transcription (gapmer 10, G10; targets BGas intron 1)</t>
         </is>
       </c>
       <c r="C551" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D551" t="inlineStr">
         <is>
-          <t>sense:GCCACGGGAAUAUUUAAGATT; antisense:UCUUAAAUAUUCCCGUGGCTT</t>
-[...11 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E551" t="inlineStr"/>
+      <c r="F551" t="inlineStr"/>
       <c r="G551" t="inlineStr">
         <is>
-          <t>Sense: 5′-GCCACGGGAAUAUUUAAGATT-3′; Antisense: 5′-UCUUAAAUAUUCCCGUGGCTT-3′. NC siRNA also used.</t>
+          <t>20-nt gapmer with phosphorothioate (PS) bonds: 3 PS at both 5′ and 3′ ends surrounding an unmodified DNA-like gap; scramble control also PS-modified.</t>
         </is>
       </c>
       <c r="H551" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I551" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J551" t="inlineStr">
         <is>
-          <t>EXP001849</t>
+          <t>EXP001846</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
-          <t>Biodistribution/BBB penetration screening (fluorescent siRNA; no therapeutic target readout)</t>
+          <t>slit2 (si slit2) knockdown in glioma (GL261); targets migration/invasion and modulates immune microenvironment</t>
         </is>
       </c>
       <c r="C552" t="inlineStr">
         <is>
-          <t>fluorescent</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D552" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...3 lines deleted...]
-      <c r="F552" t="inlineStr"/>
+          <t>sense:GCCACGGGAAUAUUUAAGATT; antisense:UCUUAAAUAUUCCCGUGGCTT</t>
+        </is>
+      </c>
+      <c r="E552" t="inlineStr">
+        <is>
+          <t>GCCACGGGAAUAUUUAAGATT</t>
+        </is>
+      </c>
+      <c r="F552" t="inlineStr">
+        <is>
+          <t>UCUUAAAUAUUCCCGUGGCTT</t>
+        </is>
+      </c>
       <c r="G552" t="inlineStr">
         <is>
-          <t>Cy5-siRNA; administered i.v. and imaged ex vivo (IVIS) and by brain section CLSM at 4 h.</t>
+          <t>Sense: 5′-GCCACGGGAAUAUUUAAGATT-3′; Antisense: 5′-UCUUAAAUAUUCCCGUGGCTT-3′. NC siRNA also used.</t>
         </is>
       </c>
       <c r="H552" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I552" t="n">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="J552" t="inlineStr">
         <is>
-          <t>EXP001851</t>
+          <t>EXP001849</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
-          <t>firefly GL3 luciferase (Luc siRNA); scrambled control (Scr siRNA); Cy5-labeled for imaging</t>
+          <t>Biodistribution/BBB penetration screening (fluorescent siRNA; no therapeutic target readout)</t>
         </is>
       </c>
       <c r="C553" t="inlineStr">
         <is>
-          <t>luciferase; Luc; Scr</t>
+          <t>fluorescent</t>
         </is>
       </c>
       <c r="D553" t="inlineStr">
         <is>
-          <t>sense:CUUACGCUGAGUACUUCGATT; antisense:UCGAAGUACUCAGCGUAAGTT</t>
-[...11 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E553" t="inlineStr"/>
+      <c r="F553" t="inlineStr"/>
       <c r="G553" t="inlineStr">
         <is>
-          <t>Cy5 on antisense strand for imaging (subset of experiments); 3' dTdT/TT overhang</t>
+          <t>Cy5-siRNA; administered i.v. and imaged ex vivo (IVIS) and by brain section CLSM at 4 h.</t>
         </is>
       </c>
       <c r="H553" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I553" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J553" t="inlineStr">
         <is>
-          <t>EXP001858</t>
+          <t>EXP001851</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
-          <t>GAPDH (Cy3-labeled for uptake); eGFP siRNA used in gel/fluorescence assays</t>
+          <t>firefly GL3 luciferase (Luc siRNA); scrambled control (Scr siRNA); Cy5-labeled for imaging</t>
         </is>
       </c>
       <c r="C554" t="inlineStr">
         <is>
-          <t>EGFP; eGFP</t>
+          <t>luciferase; Luc; Scr</t>
         </is>
       </c>
       <c r="D554" t="inlineStr">
         <is>
-          <t>sense:GACGUAAACGGCCACAAGUUCA; antisense:ACUUGUGGCCGUUUACGUCGC</t>
+          <t>sense:CUUACGCUGAGUACUUCGATT; antisense:UCGAAGUACUCAGCGUAAGTT</t>
         </is>
       </c>
       <c r="E554" t="inlineStr">
         <is>
-          <t>GACGUAAACGGCCACAAGUUCA</t>
+          <t>CUUACGCUGAGUACUUCGATT</t>
         </is>
       </c>
       <c r="F554" t="inlineStr">
         <is>
-          <t>ACUUGUGGCCGUUUACGUCGC</t>
+          <t>UCGAAGUACUCAGCGUAAGTT</t>
         </is>
       </c>
       <c r="G554" t="inlineStr">
         <is>
-          <t>5' Cy3 label (GAPDH siRNA for uptake); otherwise unlabeled</t>
+          <t>Cy5 on antisense strand for imaging (subset of experiments); 3' dTdT/TT overhang</t>
         </is>
       </c>
       <c r="H554" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I554" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J554" t="inlineStr">
         <is>
-          <t>EXP001864</t>
+          <t>EXP001858</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
-          <t>ASO1 targets glmS riboswitch (aptamer domain) in S. aureus</t>
+          <t>GAPDH (Cy3-labeled for uptake); eGFP siRNA used in gel/fluorescence assays</t>
         </is>
       </c>
       <c r="C555" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>EGFP; eGFP</t>
         </is>
       </c>
       <c r="D555" t="inlineStr">
         <is>
-          <t>ASO1 with all applied modifications is 5′C1T1T1T2A2A2C2T2G2T2A2C2T2G1C1C1</t>
-[...3 lines deleted...]
-      <c r="F555" t="inlineStr"/>
+          <t>sense:GACGUAAACGGCCACAAGUUCA; antisense:ACUUGUGGCCGUUUACGUCGC</t>
+        </is>
+      </c>
+      <c r="E555" t="inlineStr">
+        <is>
+          <t>GACGUAAACGGCCACAAGUUCA</t>
+        </is>
+      </c>
+      <c r="F555" t="inlineStr">
+        <is>
+          <t>ACUUGUGGCCGUUUACGUCGC</t>
+        </is>
+      </c>
       <c r="G555" t="inlineStr">
         <is>
-          <t>phosphorothioate (PS) + 2′-O-alkyl (2′-O-CH3) mix of 1st/2nd generation modifications</t>
+          <t>5' Cy3 label (GAPDH siRNA for uptake); otherwise unlabeled</t>
         </is>
       </c>
       <c r="H555" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I555" t="n">
         <v>1</v>
       </c>
       <c r="J555" t="inlineStr">
         <is>
-          <t>EXP001865</t>
+          <t>EXP001864</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
-          <t>Combination: ASO1 targets glmS riboswitch; ASO2 targets nagA mRNA (S. aureus)</t>
+          <t>ASO1 targets glmS riboswitch (aptamer domain) in S. aureus</t>
         </is>
       </c>
       <c r="C556" t="inlineStr">
         <is>
-          <t>nagA</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D556" t="inlineStr">
         <is>
-          <t>ASO1 with all applied modifications is 5′C1T1T1T2A2A2C2T2G2T2A2C2T2G1C1C2</t>
+          <t>ASO1 with all applied modifications is 5′C1T1T1T2A2A2C2T2G2T2A2C2T2G1C1C1</t>
         </is>
       </c>
       <c r="E556" t="inlineStr"/>
       <c r="F556" t="inlineStr"/>
       <c r="G556" t="inlineStr">
         <is>
           <t>phosphorothioate (PS) + 2′-O-alkyl (2′-O-CH3) mix of 1st/2nd generation modifications</t>
         </is>
       </c>
       <c r="H556" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I556" t="n">
         <v>1</v>
       </c>
       <c r="J556" t="inlineStr">
         <is>
-          <t>EXP001866</t>
+          <t>EXP001865</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t>VEGF (human); SHP-1 (rat)</t>
+          <t>Combination: ASO1 targets glmS riboswitch; ASO2 targets nagA mRNA (S. aureus)</t>
         </is>
       </c>
       <c r="C557" t="inlineStr">
         <is>
-          <t>VEGF</t>
+          <t>nagA</t>
         </is>
       </c>
       <c r="D557" t="inlineStr">
         <is>
-          <t>sense:GGAGUACCCUGAUGAGAUCdTdT; GAUCUCAUCAGGGAUCUCCdTdT</t>
-[...6 lines deleted...]
-      </c>
+          <t>ASO1 with all applied modifications is 5′C1T1T1T2A2A2C2T2G2T2A2C2T2G1C1C2</t>
+        </is>
+      </c>
+      <c r="E557" t="inlineStr"/>
       <c r="F557" t="inlineStr"/>
       <c r="G557" t="inlineStr">
         <is>
-          <t>5′ thiol-modified siRNA; disulfide-linked peptides</t>
+          <t>phosphorothioate (PS) + 2′-O-alkyl (2′-O-CH3) mix of 1st/2nd generation modifications</t>
         </is>
       </c>
       <c r="H557" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I557" t="n">
         <v>1</v>
       </c>
       <c r="J557" t="inlineStr">
         <is>
-          <t>EXP001867</t>
+          <t>EXP001866</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
-          <t>Reporter pGFP (biodistribution)</t>
+          <t>VEGF (human); SHP-1 (rat)</t>
         </is>
       </c>
       <c r="C558" t="inlineStr">
         <is>
-          <t>GFP</t>
+          <t>VEGF</t>
         </is>
       </c>
       <c r="D558" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...2 lines deleted...]
-      <c r="E558" t="inlineStr"/>
+          <t>sense:GGAGUACCCUGAUGAGAUCdTdT; GAUCUCAUCAGGGAUCUCCdTdT</t>
+        </is>
+      </c>
+      <c r="E558" t="inlineStr">
+        <is>
+          <t>GGAGUACCCUGAUGAGAUCdTdT; GAUCUCAUCAGGGAUCUCCdTdT</t>
+        </is>
+      </c>
       <c r="F558" t="inlineStr"/>
       <c r="G558" t="inlineStr">
         <is>
-          <t>5′ thiol-modified siRNA</t>
+          <t>5′ thiol-modified siRNA; disulfide-linked peptides</t>
         </is>
       </c>
       <c r="H558" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I558" t="n">
         <v>1</v>
       </c>
       <c r="J558" t="inlineStr">
         <is>
-          <t>EXP001868</t>
+          <t>EXP001867</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t>STAT3</t>
+          <t>Reporter pGFP (biodistribution)</t>
         </is>
       </c>
       <c r="C559" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>GFP</t>
         </is>
       </c>
       <c r="D559" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E559" t="inlineStr"/>
       <c r="F559" t="inlineStr"/>
       <c r="G559" t="inlineStr">
         <is>
-          <t>standard siRNA (sense/antisense; no chemical mods reported)</t>
+          <t>5′ thiol-modified siRNA</t>
         </is>
       </c>
       <c r="H559" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I559" t="n">
         <v>1</v>
       </c>
       <c r="J559" t="inlineStr">
         <is>
-          <t>EXP001869</t>
+          <t>EXP001868</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
           <t>STAT3</t>
         </is>
       </c>
       <c r="C560" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D560" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E560" t="inlineStr"/>
       <c r="F560" t="inlineStr"/>
       <c r="G560" t="inlineStr">
         <is>
-          <t>standard siRNA</t>
+          <t>standard siRNA (sense/antisense; no chemical mods reported)</t>
         </is>
       </c>
       <c r="H560" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I560" t="n">
         <v>1</v>
       </c>
       <c r="J560" t="inlineStr">
         <is>
-          <t>EXP001870</t>
+          <t>EXP001869</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
-          <t>miRNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t>pre-miR-23b (targets CDH17 mRNA)</t>
+          <t>STAT3</t>
         </is>
       </c>
       <c r="C561" t="inlineStr">
         <is>
-          <t>CDH17</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D561" t="inlineStr">
         <is>
-          <t>sense:TCGAGTAGCGGCCGCTAGTGGTAATCCCTGGCAATGTGATT; antisense:CTAGAATCACATTGCCAGGGATTACCACTAGCGGCCGCTAC</t>
-[...11 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E561" t="inlineStr"/>
+      <c r="F561" t="inlineStr"/>
       <c r="G561" t="inlineStr">
         <is>
-          <t>packaged via pac site inside PP7 VLP</t>
+          <t>standard siRNA</t>
         </is>
       </c>
       <c r="H561" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I561" t="n">
         <v>1</v>
       </c>
       <c r="J561" t="inlineStr">
         <is>
-          <t>EXP001871</t>
+          <t>EXP001870</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
-          <t>RNA, unspecified</t>
+          <t>miRNA</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>pre-miR-23b (targets CDH17 mRNA)</t>
         </is>
       </c>
       <c r="C562" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>CDH17</t>
         </is>
       </c>
       <c r="D562" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...3 lines deleted...]
-      <c r="F562" t="inlineStr"/>
+          <t>sense:TCGAGTAGCGGCCGCTAGTGGTAATCCCTGGCAATGTGATT; antisense:CTAGAATCACATTGCCAGGGATTACCACTAGCGGCCGCTAC</t>
+        </is>
+      </c>
+      <c r="E562" t="inlineStr">
+        <is>
+          <t>TCGAGTAGCGGCCGCTAGTGGTAATCCCTGGCAATGTGATT</t>
+        </is>
+      </c>
+      <c r="F562" t="inlineStr">
+        <is>
+          <t>CTAGAATCACATTGCCAGGGATTACCACTAGCGGCCGCTAC</t>
+        </is>
+      </c>
       <c r="G562" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>packaged via pac site inside PP7 VLP</t>
         </is>
       </c>
       <c r="H562" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I562" t="n">
         <v>1</v>
       </c>
       <c r="J562" t="inlineStr">
         <is>
-          <t>EXP001873</t>
+          <t>EXP001871</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
           <t>RNA, unspecified</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>BMV RNA; barley PDS dsRNA</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="C563" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D563" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E563" t="inlineStr"/>
       <c r="F563" t="inlineStr"/>
       <c r="G563" t="inlineStr">
         <is>
-          <t>none (in vitro transcribed RNA)</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="H563" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I563" t="n">
         <v>1</v>
       </c>
       <c r="J563" t="inlineStr">
         <is>
-          <t>EXP001875</t>
+          <t>EXP001873</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>RNA, unspecified</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t>siOUM1 (lncRNA OUM1) + siPTPRZ1</t>
+          <t>BMV RNA; barley PDS dsRNA</t>
         </is>
       </c>
       <c r="C564" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D564" t="inlineStr">
         <is>
-          <t>sense:CATGAGTCTACCTACATAA</t>
-[...6 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E564" t="inlineStr"/>
       <c r="F564" t="inlineStr"/>
       <c r="G564" t="inlineStr">
         <is>
-          <t>standard siRNA; physically loaded in MOF pores</t>
+          <t>none (in vitro transcribed RNA)</t>
         </is>
       </c>
       <c r="H564" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I564" t="n">
         <v>1</v>
       </c>
       <c r="J564" t="inlineStr">
         <is>
-          <t>EXP001877</t>
+          <t>EXP001875</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
           <t>siOUM1 (lncRNA OUM1) + siPTPRZ1</t>
         </is>
       </c>
       <c r="C565" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D565" t="inlineStr">
         <is>
           <t>sense:CATGAGTCTACCTACATAA</t>
         </is>
       </c>
       <c r="E565" t="inlineStr">
         <is>
           <t>CATGAGTCTACCTACATAA</t>
         </is>
       </c>
       <c r="F565" t="inlineStr"/>
       <c r="G565" t="inlineStr">
         <is>
-          <t>standard siRNA</t>
+          <t>standard siRNA; physically loaded in MOF pores</t>
         </is>
       </c>
       <c r="H565" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I565" t="n">
         <v>1</v>
       </c>
       <c r="J565" t="inlineStr">
         <is>
-          <t>EXP001878</t>
+          <t>EXP001877</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
-          <t>anti-EGFP siRNA</t>
+          <t>siOUM1 (lncRNA OUM1) + siPTPRZ1</t>
         </is>
       </c>
       <c r="C566" t="inlineStr">
         <is>
-          <t>EGFP</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D566" t="inlineStr">
         <is>
-          <t>sense:GGCUACGUCCAGGAGCGCACC; antisense:UUCCGAUGCAGGUCCUCGCGU</t>
+          <t>sense:CATGAGTCTACCTACATAA</t>
         </is>
       </c>
       <c r="E566" t="inlineStr">
         <is>
-          <t>GGCUACGUCCAGGAGCGCACC</t>
-[...6 lines deleted...]
-      </c>
+          <t>CATGAGTCTACCTACATAA</t>
+        </is>
+      </c>
+      <c r="F566" t="inlineStr"/>
       <c r="G566" t="inlineStr">
         <is>
-          <t>5′-thiol-modified sense strand; disulfide-linked conjugate</t>
+          <t>standard siRNA</t>
         </is>
       </c>
       <c r="H566" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I566" t="n">
         <v>1</v>
       </c>
       <c r="J566" t="inlineStr">
         <is>
-          <t>EXP001879</t>
+          <t>EXP001878</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
-          <t>LINC00511 (lncRNA)</t>
+          <t>anti-EGFP siRNA</t>
         </is>
       </c>
       <c r="C567" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>EGFP</t>
         </is>
       </c>
       <c r="D567" t="inlineStr">
         <is>
-          <t>sense:CGAUCGACCUACAAAGGAAGCdTdT; antisense:UUCCUUUGUAGGUCGAUCGAUdTdT</t>
+          <t>sense:GGCUACGUCCAGGAGCGCACC; antisense:UUCCGAUGCAGGUCCUCGCGU</t>
         </is>
       </c>
       <c r="E567" t="inlineStr">
         <is>
-          <t>CGAUCGACCUACAAAGGAAGCdTdT</t>
+          <t>GGCUACGUCCAGGAGCGCACC</t>
         </is>
       </c>
       <c r="F567" t="inlineStr">
         <is>
-          <t>UUCCUUUGUAGGUCGAUCGAUdTdT</t>
+          <t>UUCCGAUGCAGGUCCUCGCGU</t>
         </is>
       </c>
       <c r="G567" t="inlineStr">
         <is>
-          <t>FAM-labeled siRNA (for uptake); dTdT overhangs; otherwise not specified</t>
+          <t>5′-thiol-modified sense strand; disulfide-linked conjugate</t>
         </is>
       </c>
       <c r="H567" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I567" t="n">
         <v>1</v>
       </c>
       <c r="J567" t="inlineStr">
         <is>
-          <t>EXP001880</t>
+          <t>EXP001879</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
-          <t>GAPDH siRNA; HPV16 E6 siRNA (computational models)</t>
+          <t>LINC00511 (lncRNA)</t>
         </is>
       </c>
       <c r="C568" t="inlineStr">
         <is>
-          <t>GAPDH</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D568" t="inlineStr">
         <is>
-          <t>sense:GACGUAAACGGCCACAAGUUC; GCAACAGUUACUGCGACGUUU; antisense:ACUUGUGGCCGUUUACGUCGC; ACGUCGCAGUAACUGUUGCUU</t>
+          <t>sense:CGAUCGACCUACAAAGGAAGCdTdT; antisense:UUCCUUUGUAGGUCGAUCGAUdTdT</t>
         </is>
       </c>
       <c r="E568" t="inlineStr">
         <is>
-          <t>GACGUAAACGGCCACAAGUUC; GCAACAGUUACUGCGACGUUU</t>
+          <t>CGAUCGACCUACAAAGGAAGCdTdT</t>
         </is>
       </c>
       <c r="F568" t="inlineStr">
         <is>
-          <t>ACUUGUGGCCGUUUACGUCGC; ACGUCGCAGUAACUGUUGCUU</t>
+          <t>UUCCUUUGUAGGUCGAUCGAUdTdT</t>
         </is>
       </c>
       <c r="G568" t="inlineStr">
         <is>
-          <t>Idealized A-form and B-form siRNA (modeled)</t>
+          <t>FAM-labeled siRNA (for uptake); dTdT overhangs; otherwise not specified</t>
         </is>
       </c>
       <c r="H568" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I568" t="n">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="J568" t="inlineStr">
         <is>
-          <t>EXP001881</t>
+          <t>EXP001880</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
-          <t>HCV 5′ UTR stem-loop IV (positions 322–340)</t>
+          <t>GAPDH siRNA; HPV16 E6 siRNA (computational models)</t>
         </is>
       </c>
       <c r="C569" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>GAPDH</t>
         </is>
       </c>
       <c r="D569" t="inlineStr">
         <is>
-          <t>sense:GGUCUCGUAGACCGUGCACdTdT; dTdTCCAGAGCAUCUGGCACGUG</t>
+          <t>sense:GACGUAAACGGCCACAAGUUC; GCAACAGUUACUGCGACGUUU; antisense:ACUUGUGGCCGUUUACGUCGC; ACGUCGCAGUAACUGUUGCUU</t>
         </is>
       </c>
       <c r="E569" t="inlineStr">
         <is>
-          <t>GGUCUCGUAGACCGUGCACdTdT; dTdTCCAGAGCAUCUGGCACGUG</t>
-[...2 lines deleted...]
-      <c r="F569" t="inlineStr"/>
+          <t>GACGUAAACGGCCACAAGUUC; GCAACAGUUACUGCGACGUUU</t>
+        </is>
+      </c>
+      <c r="F569" t="inlineStr">
+        <is>
+          <t>ACUUGUGGCCGUUUACGUCGC; ACGUCGCAGUAACUGUUGCUU</t>
+        </is>
+      </c>
       <c r="G569" t="inlineStr">
         <is>
-          <t>5′ DY547 label on sense strand (uptake assay); 3′ amino modification for conjugation</t>
+          <t>Idealized A-form and B-form siRNA (modeled)</t>
         </is>
       </c>
       <c r="H569" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I569" t="n">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="J569" t="inlineStr">
         <is>
-          <t>EXP001898</t>
+          <t>EXP001881</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
-          <t>miRNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t>miR-320</t>
+          <t>HCV 5′ UTR stem-loop IV (positions 322–340)</t>
         </is>
       </c>
       <c r="C570" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D570" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...2 lines deleted...]
-      <c r="E570" t="inlineStr"/>
+          <t>sense:GGUCUCGUAGACCGUGCACdTdT; dTdTCCAGAGCAUCUGGCACGUG</t>
+        </is>
+      </c>
+      <c r="E570" t="inlineStr">
+        <is>
+          <t>GGUCUCGUAGACCGUGCACdTdT; dTdTCCAGAGCAUCUGGCACGUG</t>
+        </is>
+      </c>
       <c r="F570" t="inlineStr"/>
       <c r="G570" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>5′ DY547 label on sense strand (uptake assay); 3′ amino modification for conjugation</t>
         </is>
       </c>
       <c r="H570" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I570" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J570" t="inlineStr">
         <is>
-          <t>EXP001899</t>
+          <t>EXP001898</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>miRNA</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>FOLH1, NKX3-1, DHRS7</t>
+          <t>miR-320</t>
         </is>
       </c>
       <c r="C571" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D571" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E571" t="inlineStr"/>
       <c r="F571" t="inlineStr"/>
       <c r="G571" t="inlineStr">
         <is>
-          <t>Cy5/FAM labeled (for uptake assays)</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="H571" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I571" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J571" t="inlineStr">
         <is>
-          <t>EXP001903</t>
+          <t>EXP001899</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>hTERT (telomerase reverse transcriptase)</t>
+          <t>FOLH1, NKX3-1, DHRS7</t>
         </is>
       </c>
       <c r="C572" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D572" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E572" t="inlineStr"/>
       <c r="F572" t="inlineStr"/>
       <c r="G572" t="inlineStr">
         <is>
-          <t>Plasmid expresses hTERT-targeting siRNA; GFP reporter</t>
+          <t>Cy5/FAM labeled (for uptake assays)</t>
         </is>
       </c>
       <c r="H572" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I572" t="n">
         <v>1</v>
       </c>
       <c r="J572" t="inlineStr">
         <is>
-          <t>EXP001904</t>
+          <t>EXP001903</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t>EGFR</t>
+          <t>hTERT (telomerase reverse transcriptase)</t>
         </is>
       </c>
       <c r="C573" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D573" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E573" t="inlineStr"/>
       <c r="F573" t="inlineStr"/>
       <c r="G573" t="inlineStr">
         <is>
-          <t>Cy5-labeled (tracking)</t>
+          <t>Plasmid expresses hTERT-targeting siRNA; GFP reporter</t>
         </is>
       </c>
       <c r="H573" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I573" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J573" t="inlineStr">
         <is>
-          <t>EXP001905</t>
+          <t>EXP001904</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t>mRNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t>mCherry reporter</t>
+          <t>EGFR</t>
         </is>
       </c>
       <c r="C574" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D574" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E574" t="inlineStr"/>
       <c r="F574" t="inlineStr"/>
       <c r="G574" t="inlineStr">
         <is>
-          <t>Poly(A)-tailed mRNA</t>
+          <t>Cy5-labeled (tracking)</t>
         </is>
       </c>
       <c r="H574" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I574" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J574" t="inlineStr">
         <is>
-          <t>EXP001909</t>
+          <t>EXP001905</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
-          <t>miRNA</t>
+          <t>mRNA</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t>miR-122 (mimic and inhibitor)</t>
+          <t>mCherry reporter</t>
         </is>
       </c>
       <c r="C575" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D575" t="inlineStr">
         <is>
-          <t>sense:UGGAGUGUGACAAUGGUGUUUG; antisense:AACACCAUUGUCACACUCCAUU</t>
-[...11 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E575" t="inlineStr"/>
+      <c r="F575" t="inlineStr"/>
       <c r="G575" t="inlineStr">
         <is>
-          <t>Fam/Cy3 labeled for imaging</t>
+          <t>Poly(A)-tailed mRNA</t>
         </is>
       </c>
       <c r="H575" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I575" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J575" t="inlineStr">
         <is>
-          <t>EXP001911</t>
+          <t>EXP001909</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
           <t>miRNA</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
           <t>miR-122 (mimic and inhibitor)</t>
         </is>
       </c>
       <c r="C576" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D576" t="inlineStr">
         <is>
           <t>sense:UGGAGUGUGACAAUGGUGUUUG; antisense:AACACCAUUGUCACACUCCAUU</t>
         </is>
       </c>
       <c r="E576" t="inlineStr">
         <is>
           <t>UGGAGUGUGACAAUGGUGUUUG</t>
         </is>
       </c>
       <c r="F576" t="inlineStr">
         <is>
           <t>AACACCAUUGUCACACUCCAUU</t>
         </is>
       </c>
       <c r="G576" t="inlineStr">
         <is>
-          <t>Cy3 labeled (tracking)</t>
+          <t>Fam/Cy3 labeled for imaging</t>
         </is>
       </c>
       <c r="H576" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I576" t="n">
         <v>1</v>
       </c>
       <c r="J576" t="inlineStr">
         <is>
-          <t>EXP001912</t>
+          <t>EXP001911</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
-          <t>mRNA</t>
+          <t>miRNA</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
-          <t>Luciferase gene</t>
+          <t>miR-122 (mimic and inhibitor)</t>
         </is>
       </c>
       <c r="C577" t="inlineStr">
         <is>
-          <t>luciferase</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D577" t="inlineStr">
         <is>
-          <t>sense:ACAACUUUACCGACCGCGCC; AAAUGUGAGAUCAGAGUAAU</t>
+          <t>sense:UGGAGUGUGACAAUGGUGUUUG; antisense:AACACCAUUGUCACACUCCAUU</t>
         </is>
       </c>
       <c r="E577" t="inlineStr">
         <is>
-          <t>ACAACUUUACCGACCGCGCC; AAAUGUGAGAUCAGAGUAAU</t>
-[...2 lines deleted...]
-      <c r="F577" t="inlineStr"/>
+          <t>UGGAGUGUGACAAUGGUGUUUG</t>
+        </is>
+      </c>
+      <c r="F577" t="inlineStr">
+        <is>
+          <t>AACACCAUUGUCACACUCCAUU</t>
+        </is>
+      </c>
       <c r="G577" t="inlineStr">
         <is>
-          <t>CleanCap mRNA; modified nucleosides</t>
+          <t>Cy3 labeled (tracking)</t>
         </is>
       </c>
       <c r="H577" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I577" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J577" t="inlineStr">
         <is>
-          <t>EXP001913</t>
+          <t>EXP001912</t>
         </is>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
           <t>mRNA</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
-          <t>Luciferase gene (orthotopic lung tumor)</t>
+          <t>Luciferase gene</t>
         </is>
       </c>
       <c r="C578" t="inlineStr">
         <is>
           <t>luciferase</t>
         </is>
       </c>
       <c r="D578" t="inlineStr">
         <is>
           <t>sense:ACAACUUUACCGACCGCGCC; AAAUGUGAGAUCAGAGUAAU</t>
         </is>
       </c>
       <c r="E578" t="inlineStr">
         <is>
           <t>ACAACUUUACCGACCGCGCC; AAAUGUGAGAUCAGAGUAAU</t>
         </is>
       </c>
       <c r="F578" t="inlineStr"/>
       <c r="G578" t="inlineStr">
         <is>
           <t>CleanCap mRNA; modified nucleosides</t>
         </is>
       </c>
       <c r="H578" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I578" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J578" t="inlineStr">
         <is>
-          <t>EXP001916</t>
+          <t>EXP001913</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>mRNA</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
-          <t>EGFP reporter plasmid; control siRNA</t>
+          <t>Luciferase gene (orthotopic lung tumor)</t>
         </is>
       </c>
       <c r="C579" t="inlineStr">
         <is>
-          <t>control</t>
+          <t>luciferase</t>
         </is>
       </c>
       <c r="D579" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...2 lines deleted...]
-      <c r="E579" t="inlineStr"/>
+          <t>sense:ACAACUUUACCGACCGCGCC; AAAUGUGAGAUCAGAGUAAU</t>
+        </is>
+      </c>
+      <c r="E579" t="inlineStr">
+        <is>
+          <t>ACAACUUUACCGACCGCGCC; AAAUGUGAGAUCAGAGUAAU</t>
+        </is>
+      </c>
       <c r="F579" t="inlineStr"/>
       <c r="G579" t="inlineStr">
         <is>
-          <t>None reported</t>
+          <t>CleanCap mRNA; modified nucleosides</t>
         </is>
       </c>
       <c r="H579" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I579" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J579" t="inlineStr">
         <is>
-          <t>EXP001917</t>
+          <t>EXP001916</t>
         </is>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
-          <t>pDNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t>Cy5-labeled plasmid (biodistribution)</t>
+          <t>EGFP reporter plasmid; control siRNA</t>
         </is>
       </c>
       <c r="C580" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>control</t>
         </is>
       </c>
       <c r="D580" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E580" t="inlineStr"/>
       <c r="F580" t="inlineStr"/>
       <c r="G580" t="inlineStr">
         <is>
-          <t>Fluorescent label</t>
+          <t>None reported</t>
         </is>
       </c>
       <c r="H580" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I580" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J580" t="inlineStr">
         <is>
-          <t>EXP001919</t>
+          <t>EXP001917</t>
         </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
           <t>pDNA</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
-          <t>pGL3 luciferase reporter</t>
+          <t>Cy5-labeled plasmid (biodistribution)</t>
         </is>
       </c>
       <c r="C581" t="inlineStr">
         <is>
-          <t>luciferase</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D581" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E581" t="inlineStr"/>
       <c r="F581" t="inlineStr"/>
       <c r="G581" t="inlineStr">
         <is>
-          <t>YOYO-1 labeled for uptake tracking</t>
+          <t>Fluorescent label</t>
         </is>
       </c>
       <c r="H581" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I581" t="n">
         <v>1</v>
       </c>
       <c r="J581" t="inlineStr">
         <is>
-          <t>EXP001920</t>
+          <t>EXP001919</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>pDNA</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
-          <t>nNOS (neuronal nitric oxide synthase) siRNA-3; Sense 5'-CAAGUUCCGCCUCACGUAUdTdT-3', Antisense 5'-AUACGUGAGGCGGAACUUGdTdT-3'</t>
+          <t>pGL3 luciferase reporter</t>
         </is>
       </c>
       <c r="C582" t="inlineStr">
         <is>
-          <t>sense</t>
+          <t>luciferase</t>
         </is>
       </c>
       <c r="D582" t="inlineStr">
         <is>
-          <t>sense:CAAGUUCCGCCUCACGUAUdTdT; antisense:AUACGUGAGGCGGAACUUGdTdT</t>
-[...11 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E582" t="inlineStr"/>
+      <c r="F582" t="inlineStr"/>
       <c r="G582" t="inlineStr">
         <is>
-          <t>3' dTdT overhangs; FAM-labeled siRNA used for uptake assays</t>
+          <t>YOYO-1 labeled for uptake tracking</t>
         </is>
       </c>
       <c r="H582" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I582" t="n">
         <v>1</v>
       </c>
       <c r="J582" t="inlineStr">
         <is>
-          <t>EXP001921</t>
+          <t>EXP001920</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
-          <t>Negative control siRNA (NC); Sense 5'-UUCUCCGAACGUGUCACGUTT-3', Antisense 5'-ACGUGACACGUUCGGAGAATT-3'</t>
+          <t>nNOS (neuronal nitric oxide synthase) siRNA-3; Sense 5'-CAAGUUCCGCCUCACGUAUdTdT-3', Antisense 5'-AUACGUGAGGCGGAACUUGdTdT-3'</t>
         </is>
       </c>
       <c r="C583" t="inlineStr">
         <is>
           <t>sense</t>
         </is>
       </c>
       <c r="D583" t="inlineStr">
         <is>
-          <t>sense:UUCUCCGAACGUGUCACGUTT; antisense:ACGUGACACGUUCGGAGAATT</t>
+          <t>sense:CAAGUUCCGCCUCACGUAUdTdT; antisense:AUACGUGAGGCGGAACUUGdTdT</t>
         </is>
       </c>
       <c r="E583" t="inlineStr">
         <is>
-          <t>UUCUCCGAACGUGUCACGUTT</t>
+          <t>CAAGUUCCGCCUCACGUAUdTdT</t>
         </is>
       </c>
       <c r="F583" t="inlineStr">
         <is>
-          <t>ACGUGACACGUUCGGAGAATT</t>
+          <t>AUACGUGAGGCGGAACUUGdTdT</t>
         </is>
       </c>
       <c r="G583" t="inlineStr">
         <is>
           <t>3' dTdT overhangs; FAM-labeled siRNA used for uptake assays</t>
         </is>
       </c>
       <c r="H583" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I583" t="n">
         <v>1</v>
       </c>
       <c r="J583" t="inlineStr">
         <is>
-          <t>EXP001922</t>
+          <t>EXP001921</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
-          <t>GAPDH siRNA</t>
+          <t>Negative control siRNA (NC); Sense 5'-UUCUCCGAACGUGUCACGUTT-3', Antisense 5'-ACGUGACACGUUCGGAGAATT-3'</t>
         </is>
       </c>
       <c r="C584" t="inlineStr">
         <is>
-          <t>GAPDH</t>
+          <t>sense</t>
         </is>
       </c>
       <c r="D584" t="inlineStr">
         <is>
-          <t>GAPDH siRNA</t>
-[...3 lines deleted...]
-      <c r="F584" t="inlineStr"/>
+          <t>sense:UUCUCCGAACGUGUCACGUTT; antisense:ACGUGACACGUUCGGAGAATT</t>
+        </is>
+      </c>
+      <c r="E584" t="inlineStr">
+        <is>
+          <t>UUCUCCGAACGUGUCACGUTT</t>
+        </is>
+      </c>
+      <c r="F584" t="inlineStr">
+        <is>
+          <t>ACGUGACACGUUCGGAGAATT</t>
+        </is>
+      </c>
       <c r="G584" t="inlineStr">
         <is>
-          <t>Cy3-labeled for uptake; unmodified for knockdown</t>
+          <t>3' dTdT overhangs; FAM-labeled siRNA used for uptake assays</t>
         </is>
       </c>
       <c r="H584" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I584" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="J584" t="inlineStr">
         <is>
-          <t>EXP001923</t>
+          <t>EXP001922</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
-          <t>Bcl-2 siRNA</t>
+          <t>GAPDH siRNA</t>
         </is>
       </c>
       <c r="C585" t="inlineStr">
         <is>
-          <t>Bcl-2</t>
+          <t>GAPDH</t>
         </is>
       </c>
       <c r="D585" t="inlineStr">
         <is>
-          <t>sense:GUGAAGUCAACAUGCCUGCdTdTa</t>
-[...6 lines deleted...]
-      </c>
+          <t>GAPDH siRNA</t>
+        </is>
+      </c>
+      <c r="E585" t="inlineStr"/>
       <c r="F585" t="inlineStr"/>
       <c r="G585" t="inlineStr">
         <is>
-          <t>unmodified</t>
+          <t>Cy3-labeled for uptake; unmodified for knockdown</t>
         </is>
       </c>
       <c r="H585" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I585" t="n">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="J585" t="inlineStr">
         <is>
-          <t>EXP001932</t>
+          <t>EXP001923</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t>mRNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t>eGFP mRNA</t>
+          <t>Bcl-2 siRNA</t>
         </is>
       </c>
       <c r="C586" t="inlineStr">
         <is>
-          <t>eGFP</t>
+          <t>Bcl-2</t>
         </is>
       </c>
       <c r="D586" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...2 lines deleted...]
-      <c r="E586" t="inlineStr"/>
+          <t>sense:GUGAAGUCAACAUGCCUGCdTdTa</t>
+        </is>
+      </c>
+      <c r="E586" t="inlineStr">
+        <is>
+          <t>GUGAAGUCAACAUGCCUGCdTdTa</t>
+        </is>
+      </c>
       <c r="F586" t="inlineStr"/>
       <c r="G586" t="inlineStr">
         <is>
-          <t>Cap1; modified nucleosides; reporter-specific labels where indicated</t>
+          <t>unmodified</t>
         </is>
       </c>
       <c r="H586" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I586" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J586" t="inlineStr">
         <is>
-          <t>EXP001934</t>
+          <t>EXP001932</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
           <t>mRNA</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t>SecNLuc mRNA</t>
+          <t>eGFP mRNA</t>
         </is>
       </c>
       <c r="C587" t="inlineStr">
         <is>
-          <t>SecNLuc</t>
+          <t>eGFP</t>
         </is>
       </c>
       <c r="D587" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E587" t="inlineStr"/>
       <c r="F587" t="inlineStr"/>
       <c r="G587" t="inlineStr">
         <is>
           <t>Cap1; modified nucleosides; reporter-specific labels where indicated</t>
         </is>
       </c>
       <c r="H587" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I587" t="n">
         <v>1</v>
       </c>
       <c r="J587" t="inlineStr">
         <is>
-          <t>EXP001935</t>
+          <t>EXP001934</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
           <t>mRNA</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
-          <t>BMP-7 mRNA</t>
+          <t>SecNLuc mRNA</t>
         </is>
       </c>
       <c r="C588" t="inlineStr">
         <is>
-          <t>BMP-7</t>
+          <t>SecNLuc</t>
         </is>
       </c>
       <c r="D588" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E588" t="inlineStr"/>
       <c r="F588" t="inlineStr"/>
       <c r="G588" t="inlineStr">
         <is>
           <t>Cap1; modified nucleosides; reporter-specific labels where indicated</t>
         </is>
       </c>
       <c r="H588" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I588" t="n">
         <v>1</v>
       </c>
       <c r="J588" t="inlineStr">
         <is>
-          <t>EXP001936</t>
+          <t>EXP001935</t>
         </is>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
-          <t>miRNA</t>
+          <t>mRNA</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t>miR-126 mimic</t>
+          <t>BMP-7 mRNA</t>
         </is>
       </c>
       <c r="C589" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>BMP-7</t>
         </is>
       </c>
       <c r="D589" t="inlineStr">
         <is>
-          <t>sense:UCGUACCGUGAGUAAUAAUGCG</t>
-[...6 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E589" t="inlineStr"/>
       <c r="F589" t="inlineStr"/>
       <c r="G589" t="inlineStr">
         <is>
-          <t>amine-modified; fluorescent labels where indicated</t>
+          <t>Cap1; modified nucleosides; reporter-specific labels where indicated</t>
         </is>
       </c>
       <c r="H589" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I589" t="n">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="J589" t="inlineStr">
         <is>
-          <t>EXP001937</t>
+          <t>EXP001936</t>
         </is>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
           <t>miRNA</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
-          <t>MIR145-5p</t>
+          <t>miR-126 mimic</t>
         </is>
       </c>
       <c r="C590" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D590" t="inlineStr">
         <is>
-          <t>sense:GUCCAGUUUUCCCAGGAAUCCCU</t>
+          <t>sense:UCGUACCGUGAGUAAUAAUGCG</t>
         </is>
       </c>
       <c r="E590" t="inlineStr">
         <is>
-          <t>GUCCAGUUUUCCCAGGAAUCCCU</t>
+          <t>UCGUACCGUGAGUAAUAAUGCG</t>
         </is>
       </c>
       <c r="F590" t="inlineStr"/>
       <c r="G590" t="inlineStr">
         <is>
-          <t>AlexaFluor488-labeled for uptake; otherwise unmodified</t>
+          <t>amine-modified; fluorescent labels where indicated</t>
         </is>
       </c>
       <c r="H590" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I590" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="J590" t="inlineStr">
         <is>
-          <t>EXP001945</t>
+          <t>EXP001937</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
           <t>miRNA</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
-          <t>miR-21</t>
+          <t>MIR145-5p</t>
         </is>
       </c>
       <c r="C591" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D591" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...2 lines deleted...]
-      <c r="E591" t="inlineStr"/>
+          <t>sense:GUCCAGUUUUCCCAGGAAUCCCU</t>
+        </is>
+      </c>
+      <c r="E591" t="inlineStr">
+        <is>
+          <t>GUCCAGUUUUCCCAGGAAUCCCU</t>
+        </is>
+      </c>
       <c r="F591" t="inlineStr"/>
       <c r="G591" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>AlexaFluor488-labeled for uptake; otherwise unmodified</t>
         </is>
       </c>
       <c r="H591" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I591" t="n">
         <v>1</v>
       </c>
       <c r="J591" t="inlineStr">
         <is>
-          <t>EXP001946</t>
+          <t>EXP001945</t>
         </is>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>miRNA</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
-          <t>luc2 siRNA; Cy3-siRNA</t>
+          <t>miR-21</t>
         </is>
       </c>
       <c r="C592" t="inlineStr">
         <is>
-          <t>luc2</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D592" t="inlineStr">
         <is>
-          <t>sense:GGACGAGGACGAGCACUU; antisense:GAAGUGCUCGUCCUCGUCCUU</t>
-[...11 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E592" t="inlineStr"/>
+      <c r="F592" t="inlineStr"/>
       <c r="G592" t="inlineStr">
         <is>
-          <t>Cy3-labeled for uptake; otherwise unmodified</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="H592" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I592" t="n">
         <v>1</v>
       </c>
       <c r="J592" t="inlineStr">
         <is>
-          <t>EXP001947</t>
+          <t>EXP001946</t>
         </is>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
-          <t>RNA, unspecified</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
-          <t>METTL3 inhibitor STM2457</t>
+          <t>luc2 siRNA; Cy3-siRNA</t>
         </is>
       </c>
       <c r="C593" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>luc2</t>
         </is>
       </c>
       <c r="D593" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...3 lines deleted...]
-      <c r="F593" t="inlineStr"/>
+          <t>sense:GGACGAGGACGAGCACUU; antisense:GAAGUGCUCGUCCUCGUCCUU</t>
+        </is>
+      </c>
+      <c r="E593" t="inlineStr">
+        <is>
+          <t>GGACGAGGACGAGCACUU</t>
+        </is>
+      </c>
+      <c r="F593" t="inlineStr">
+        <is>
+          <t>GAAGUGCUCGUCCUCGUCCUU</t>
+        </is>
+      </c>
       <c r="G593" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>Cy3-labeled for uptake; otherwise unmodified</t>
         </is>
       </c>
       <c r="H593" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I593" t="n">
         <v>1</v>
       </c>
       <c r="J593" t="inlineStr">
         <is>
-          <t>EXP001948</t>
+          <t>EXP001947</t>
         </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
-          <t>pDNA</t>
+          <t>RNA, unspecified</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
-          <t>pEGFP-N1</t>
+          <t>METTL3 inhibitor STM2457</t>
         </is>
       </c>
       <c r="C594" t="inlineStr">
         <is>
-          <t>EGFP</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D594" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E594" t="inlineStr"/>
       <c r="F594" t="inlineStr"/>
       <c r="G594" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H594" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I594" t="n">
         <v>1</v>
       </c>
       <c r="J594" t="inlineStr">
         <is>
-          <t>EXP001949</t>
+          <t>EXP001948</t>
         </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
-          <t>miRNA</t>
+          <t>pDNA</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
-          <t>pmiR-26a</t>
+          <t>pEGFP-N1</t>
         </is>
       </c>
       <c r="C595" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>EGFP</t>
         </is>
       </c>
       <c r="D595" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E595" t="inlineStr"/>
       <c r="F595" t="inlineStr"/>
       <c r="G595" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H595" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I595" t="n">
         <v>1</v>
       </c>
       <c r="J595" t="inlineStr">
         <is>
-          <t>EXP001950</t>
+          <t>EXP001949</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
           <t>miRNA</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t>miR-26a</t>
+          <t>pmiR-26a</t>
         </is>
       </c>
       <c r="C596" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D596" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E596" t="inlineStr"/>
       <c r="F596" t="inlineStr"/>
       <c r="G596" t="inlineStr">
         <is>
-          <t>synthetic double-stranded mimic</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="H596" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I596" t="n">
         <v>1</v>
       </c>
       <c r="J596" t="inlineStr">
         <is>
-          <t>EXP001951</t>
+          <t>EXP001950</t>
         </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
-          <t>mRNA</t>
+          <t>miRNA</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
-          <t>EGFP-mRNA</t>
+          <t>miR-26a</t>
         </is>
       </c>
       <c r="C597" t="inlineStr">
         <is>
-          <t>EGFP</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D597" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E597" t="inlineStr"/>
       <c r="F597" t="inlineStr"/>
       <c r="G597" t="inlineStr">
         <is>
-          <t>ARCA or CleanCap; 5moU</t>
+          <t>synthetic double-stranded mimic</t>
         </is>
       </c>
       <c r="H597" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I597" t="n">
         <v>1</v>
       </c>
       <c r="J597" t="inlineStr">
         <is>
-          <t>EXP001952</t>
+          <t>EXP001951</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
           <t>mRNA</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
-          <t>mCherry-mRNA</t>
+          <t>EGFP-mRNA</t>
         </is>
       </c>
       <c r="C598" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>EGFP</t>
         </is>
       </c>
       <c r="D598" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E598" t="inlineStr"/>
       <c r="F598" t="inlineStr"/>
       <c r="G598" t="inlineStr">
         <is>
           <t>ARCA or CleanCap; 5moU</t>
         </is>
       </c>
       <c r="H598" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I598" t="n">
         <v>1</v>
       </c>
       <c r="J598" t="inlineStr">
         <is>
-          <t>EXP001953</t>
+          <t>EXP001952</t>
         </is>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
           <t>mRNA</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t>Luciferase-mRNA</t>
+          <t>mCherry-mRNA</t>
         </is>
       </c>
       <c r="C599" t="inlineStr">
         <is>
-          <t>luciferase</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D599" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E599" t="inlineStr"/>
       <c r="F599" t="inlineStr"/>
       <c r="G599" t="inlineStr">
         <is>
           <t>ARCA or CleanCap; 5moU</t>
         </is>
       </c>
       <c r="H599" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I599" t="n">
         <v>1</v>
       </c>
       <c r="J599" t="inlineStr">
         <is>
-          <t>EXP001954</t>
+          <t>EXP001953</t>
         </is>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
           <t>mRNA</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
-          <t>Cy5-EGFP-mRNA</t>
+          <t>Luciferase-mRNA</t>
         </is>
       </c>
       <c r="C600" t="inlineStr">
         <is>
-          <t>EGFP</t>
+          <t>luciferase</t>
         </is>
       </c>
       <c r="D600" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E600" t="inlineStr"/>
       <c r="F600" t="inlineStr"/>
       <c r="G600" t="inlineStr">
         <is>
           <t>ARCA or CleanCap; 5moU</t>
         </is>
       </c>
       <c r="H600" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I600" t="n">
         <v>1</v>
       </c>
       <c r="J600" t="inlineStr">
         <is>
-          <t>EXP001955</t>
+          <t>EXP001954</t>
         </is>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
           <t>mRNA</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t>EGFP-mRNA / Cy5-mRNA</t>
+          <t>Cy5-EGFP-mRNA</t>
         </is>
       </c>
       <c r="C601" t="inlineStr">
         <is>
           <t>EGFP</t>
         </is>
       </c>
       <c r="D601" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E601" t="inlineStr"/>
       <c r="F601" t="inlineStr"/>
       <c r="G601" t="inlineStr">
         <is>
-          <t>ARCA; 5moU</t>
+          <t>ARCA or CleanCap; 5moU</t>
         </is>
       </c>
       <c r="H601" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I601" t="n">
         <v>1</v>
       </c>
       <c r="J601" t="inlineStr">
         <is>
-          <t>EXP001956</t>
+          <t>EXP001955</t>
         </is>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>mRNA</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
-          <t>Oct4 (Pouf1)</t>
+          <t>EGFP-mRNA / Cy5-mRNA</t>
         </is>
       </c>
       <c r="C602" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>EGFP</t>
         </is>
       </c>
       <c r="D602" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E602" t="inlineStr"/>
       <c r="F602" t="inlineStr"/>
       <c r="G602" t="inlineStr">
         <is>
-          <t>FAM-labeled siRNA for uptake studies; unmodified siOct4 for knockdown</t>
+          <t>ARCA; 5moU</t>
         </is>
       </c>
       <c r="H602" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I602" t="n">
         <v>1</v>
       </c>
       <c r="J602" t="inlineStr">
         <is>
-          <t>EXP001957</t>
+          <t>EXP001956</t>
         </is>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
-          <t>mRNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
-          <t>NanoLuc luciferase / Cre recombinase</t>
+          <t>Oct4 (Pouf1)</t>
         </is>
       </c>
       <c r="C603" t="inlineStr">
         <is>
-          <t>luciferase</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D603" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E603" t="inlineStr"/>
       <c r="F603" t="inlineStr"/>
       <c r="G603" t="inlineStr">
         <is>
-          <t>capped, polyadenylated mRNA</t>
+          <t>FAM-labeled siRNA for uptake studies; unmodified siOct4 for knockdown</t>
         </is>
       </c>
       <c r="H603" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I603" t="n">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="J603" t="inlineStr">
         <is>
-          <t>EXP001958</t>
+          <t>EXP001957</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
           <t>mRNA</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
-          <t>Bim mRNA + IL-23A mRNA</t>
+          <t>NanoLuc luciferase / Cre recombinase</t>
         </is>
       </c>
       <c r="C604" t="inlineStr">
         <is>
-          <t>Bim; IL-23A</t>
+          <t>luciferase</t>
         </is>
       </c>
       <c r="D604" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E604" t="inlineStr"/>
       <c r="F604" t="inlineStr"/>
       <c r="G604" t="inlineStr">
         <is>
-          <t>IVT mRNA, 5′ capped, poly(A)-tailed</t>
+          <t>capped, polyadenylated mRNA</t>
         </is>
       </c>
       <c r="H604" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I604" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="J604" t="inlineStr">
         <is>
-          <t>EXP001965</t>
+          <t>EXP001958</t>
         </is>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>mRNA</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
-          <t>Consensus region of internalin genes (inlA/B/C/C2/D/E/I/J)</t>
+          <t>Bim mRNA + IL-23A mRNA</t>
         </is>
       </c>
       <c r="C605" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>Bim; IL-23A</t>
         </is>
       </c>
       <c r="D605" t="inlineStr">
         <is>
-          <t>antisense:TAAAAAGGTCTACGTCGAGATCG</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="E605" t="inlineStr"/>
-      <c r="F605" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F605" t="inlineStr"/>
       <c r="G605" t="inlineStr">
         <is>
-          <t>PNA backbone; covalent CPP conjugation</t>
+          <t>IVT mRNA, 5′ capped, poly(A)-tailed</t>
         </is>
       </c>
       <c r="H605" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I605" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J605" t="inlineStr">
         <is>
-          <t>EXP001967</t>
+          <t>EXP001965</t>
         </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
-          <t>EGFP</t>
+          <t>Consensus region of internalin genes (inlA/B/C/C2/D/E/I/J)</t>
         </is>
       </c>
       <c r="C606" t="inlineStr">
         <is>
-          <t>EGFP</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D606" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>antisense:TAAAAAGGTCTACGTCGAGATCG</t>
         </is>
       </c>
       <c r="E606" t="inlineStr"/>
-      <c r="F606" t="inlineStr"/>
+      <c r="F606" t="inlineStr">
+        <is>
+          <t>TAAAAAGGTCTACGTCGAGATCG</t>
+        </is>
+      </c>
       <c r="G606" t="inlineStr">
         <is>
-          <t>UIA-RBD binding tag; fluorescein-labeled RNA</t>
+          <t>PNA backbone; covalent CPP conjugation</t>
         </is>
       </c>
       <c r="H606" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I606" t="n">
         <v>1</v>
       </c>
       <c r="J606" t="inlineStr">
         <is>
-          <t>EXP001968</t>
+          <t>EXP001967</t>
         </is>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
-          <t>dsGFP (500 bp)</t>
+          <t>EGFP</t>
         </is>
       </c>
       <c r="C607" t="inlineStr">
         <is>
-          <t>GFP</t>
+          <t>EGFP</t>
         </is>
       </c>
       <c r="D607" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E607" t="inlineStr"/>
       <c r="F607" t="inlineStr"/>
       <c r="G607" t="inlineStr">
         <is>
-          <t>Cy5-labeled dsRNA</t>
+          <t>UIA-RBD binding tag; fluorescein-labeled RNA</t>
         </is>
       </c>
       <c r="H607" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I607" t="n">
         <v>1</v>
       </c>
       <c r="J607" t="inlineStr">
         <is>
-          <t>EXP001969</t>
+          <t>EXP001968</t>
         </is>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
-          <t>SCO</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
-          <t>Luciferase (pLuc705 splice reporter)</t>
+          <t>dsGFP (500 bp)</t>
         </is>
       </c>
       <c r="C608" t="inlineStr">
         <is>
-          <t>luciferase</t>
+          <t>GFP</t>
         </is>
       </c>
       <c r="D608" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E608" t="inlineStr"/>
       <c r="F608" t="inlineStr"/>
       <c r="G608" t="inlineStr">
         <is>
-          <t>2'-OMe phosphorothioate SCO</t>
+          <t>Cy5-labeled dsRNA</t>
         </is>
       </c>
       <c r="H608" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I608" t="n">
         <v>1</v>
       </c>
       <c r="J608" t="inlineStr">
         <is>
-          <t>EXP001970</t>
+          <t>EXP001969</t>
         </is>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
-          <t>mRNA</t>
+          <t>SCO</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
-          <t>Oct4, Nanog (endogenous)</t>
+          <t>Luciferase (pLuc705 splice reporter)</t>
         </is>
       </c>
       <c r="C609" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>luciferase</t>
         </is>
       </c>
       <c r="D609" t="inlineStr">
         <is>
-          <t>sense:ctcgagatgtcgtccgaagacaggcac; antisense:ggatcccaccttggcctccagcatctc</t>
-[...11 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E609" t="inlineStr"/>
+      <c r="F609" t="inlineStr"/>
       <c r="G609" t="inlineStr">
         <is>
-          <t>Not applicable</t>
+          <t>2'-OMe phosphorothioate SCO</t>
         </is>
       </c>
       <c r="H609" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I609" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J609" t="inlineStr">
         <is>
-          <t>EXP001971</t>
+          <t>EXP001970</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t>pDNA</t>
+          <t>mRNA</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t>full-length mitochondrial DNA</t>
+          <t>Oct4, Nanog (endogenous)</t>
         </is>
       </c>
       <c r="C610" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D610" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...3 lines deleted...]
-      <c r="F610" t="inlineStr"/>
+          <t>sense:ctcgagatgtcgtccgaagacaggcac; antisense:ggatcccaccttggcctccagcatctc</t>
+        </is>
+      </c>
+      <c r="E610" t="inlineStr">
+        <is>
+          <t>ctcgagatgtcgtccgaagacaggcac</t>
+        </is>
+      </c>
+      <c r="F610" t="inlineStr">
+        <is>
+          <t>ggatcccaccttggcctccagcatctc</t>
+        </is>
+      </c>
       <c r="G610" t="inlineStr">
         <is>
-          <t>Cy5 labeled (imaging); Rho123 co-complexed</t>
+          <t>Not applicable</t>
         </is>
       </c>
       <c r="H610" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I610" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J610" t="inlineStr">
         <is>
-          <t>EXP001973</t>
+          <t>EXP001971</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>pDNA</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>acpP mRNA (essential fatty acid biosynthesis gene)</t>
+          <t>full-length mitochondrial DNA</t>
         </is>
       </c>
       <c r="C611" t="inlineStr">
         <is>
-          <t>acpP</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D611" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E611" t="inlineStr"/>
       <c r="F611" t="inlineStr"/>
       <c r="G611" t="inlineStr">
         <is>
-          <t>antisense PNA; mismatch and control variants where indicated</t>
+          <t>Cy5 labeled (imaging); Rho123 co-complexed</t>
         </is>
       </c>
       <c r="H611" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I611" t="n">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="J611" t="inlineStr">
         <is>
-          <t>EXP001974</t>
+          <t>EXP001973</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
-          <t>WSSV rr2 (ribonucleotide reductase small subunit) dsRNA (no target in Sf9; used for uptake tracking)</t>
+          <t>acpP mRNA (essential fatty acid biosynthesis gene)</t>
         </is>
       </c>
       <c r="C612" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>acpP</t>
         </is>
       </c>
       <c r="D612" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E612" t="inlineStr"/>
       <c r="F612" t="inlineStr"/>
       <c r="G612" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>antisense PNA; mismatch and control variants where indicated</t>
         </is>
       </c>
       <c r="H612" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I612" t="n">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="J612" t="inlineStr">
         <is>
-          <t>EXP001988</t>
+          <t>EXP001974</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
-          <t>mRNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
-          <t>SARS-CoV-2 spike protein (S-mRNA); EGFP mRNA used for transfection readout (liposome 1)</t>
+          <t>WSSV rr2 (ribonucleotide reductase small subunit) dsRNA (no target in Sf9; used for uptake tracking)</t>
         </is>
       </c>
       <c r="C613" t="inlineStr">
         <is>
-          <t>EGFP; S-</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D613" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E613" t="inlineStr"/>
       <c r="F613" t="inlineStr"/>
       <c r="G613" t="inlineStr">
         <is>
-          <t>chemically modified S-mRNA (supplier provided); EGFP mRNA (reporter)</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="H613" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I613" t="n">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="J613" t="inlineStr">
         <is>
-          <t>EXP001992</t>
+          <t>EXP001988</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>mRNA</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
-          <t>GAPDH siRNA (computational model)</t>
+          <t>SARS-CoV-2 spike protein (S-mRNA); EGFP mRNA used for transfection readout (liposome 1)</t>
         </is>
       </c>
       <c r="C614" t="inlineStr">
         <is>
-          <t>GAPDH</t>
+          <t>EGFP; S-</t>
         </is>
       </c>
       <c r="D614" t="inlineStr">
         <is>
-          <t>sense:GACGUAAACGGCCACAAGUUC; antisense:ACUUGUGGCCGUUUACGUCGC</t>
-[...11 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E614" t="inlineStr"/>
+      <c r="F614" t="inlineStr"/>
       <c r="G614" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>chemically modified S-mRNA (supplier provided); EGFP mRNA (reporter)</t>
         </is>
       </c>
       <c r="H614" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I614" t="n">
         <v>8</v>
       </c>
       <c r="J614" t="inlineStr">
         <is>
-          <t>EXP002000</t>
+          <t>EXP001992</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
-          <t>oligonucleotide</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
-          <t>M8 morpholino targeting T3H38 ribozyme in AAV-Fluc</t>
+          <t>GAPDH siRNA (computational model)</t>
         </is>
       </c>
       <c r="C615" t="inlineStr">
         <is>
-          <t>T3H38 ribozyme in AAV-Fluc</t>
+          <t>GAPDH</t>
         </is>
       </c>
       <c r="D615" t="inlineStr">
         <is>
-          <t>sense:GTACCCGAAGTGGAATCCAGGACGC</t>
+          <t>sense:GACGUAAACGGCCACAAGUUC; antisense:ACUUGUGGCCGUUUACGUCGC</t>
         </is>
       </c>
       <c r="E615" t="inlineStr">
         <is>
-          <t>GTACCCGAAGTGGAATCCAGGACGC</t>
-[...2 lines deleted...]
-      <c r="F615" t="inlineStr"/>
+          <t>GACGUAAACGGCCACAAGUUC</t>
+        </is>
+      </c>
+      <c r="F615" t="inlineStr">
+        <is>
+          <t>ACUUGUGGCCGUUUACGUCGC</t>
+        </is>
+      </c>
       <c r="G615" t="inlineStr">
         <is>
-          <t>phosphorodiamidate morpholino backbone</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="H615" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I615" t="n">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="J615" t="inlineStr">
         <is>
-          <t>EXP002008</t>
+          <t>EXP002000</t>
         </is>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
-          <t>mRNA</t>
+          <t>oligonucleotide</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
-          <t>Luciferase mRNA / GFP mRNA</t>
+          <t>M8 morpholino targeting T3H38 ribozyme in AAV-Fluc</t>
         </is>
       </c>
       <c r="C616" t="inlineStr">
         <is>
-          <t>Luciferase</t>
+          <t>T3H38 ribozyme in AAV-Fluc</t>
         </is>
       </c>
       <c r="D616" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...2 lines deleted...]
-      <c r="E616" t="inlineStr"/>
+          <t>sense:GTACCCGAAGTGGAATCCAGGACGC</t>
+        </is>
+      </c>
+      <c r="E616" t="inlineStr">
+        <is>
+          <t>GTACCCGAAGTGGAATCCAGGACGC</t>
+        </is>
+      </c>
       <c r="F616" t="inlineStr"/>
       <c r="G616" t="inlineStr">
         <is>
-          <t>5mU-modified mRNA</t>
+          <t>phosphorodiamidate morpholino backbone</t>
         </is>
       </c>
       <c r="H616" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I616" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J616" t="inlineStr">
         <is>
-          <t>EXP002011</t>
+          <t>EXP002008</t>
         </is>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>mRNA</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
-          <t>GAPDH siRNA</t>
+          <t>Luciferase mRNA / GFP mRNA</t>
         </is>
       </c>
       <c r="C617" t="inlineStr">
         <is>
-          <t>GAPDH</t>
+          <t>Luciferase</t>
         </is>
       </c>
       <c r="D617" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E617" t="inlineStr"/>
       <c r="F617" t="inlineStr"/>
       <c r="G617" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>5mU-modified mRNA</t>
         </is>
       </c>
       <c r="H617" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I617" t="n">
         <v>1</v>
       </c>
       <c r="J617" t="inlineStr">
         <is>
-          <t>EXP002012</t>
+          <t>EXP002011</t>
         </is>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
-          <t>SARS-CoV-2 viral genes (designed siRNA library; not experimentally delivered)</t>
+          <t>GAPDH siRNA</t>
         </is>
       </c>
       <c r="C618" t="inlineStr">
         <is>
-          <t>designed</t>
+          <t>GAPDH</t>
         </is>
       </c>
       <c r="D618" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E618" t="inlineStr"/>
       <c r="F618" t="inlineStr"/>
       <c r="G618" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H618" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I618" t="n">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="J618" t="inlineStr">
         <is>
-          <t>EXP002013</t>
+          <t>EXP002012</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
-          <t>METTL3 siRNA</t>
+          <t>SARS-CoV-2 viral genes (designed siRNA library; not experimentally delivered)</t>
         </is>
       </c>
       <c r="C619" t="inlineStr">
         <is>
-          <t>METTL3</t>
+          <t>designed</t>
         </is>
       </c>
       <c r="D619" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E619" t="inlineStr"/>
       <c r="F619" t="inlineStr"/>
       <c r="G619" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H619" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I619" t="n">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="J619" t="inlineStr">
         <is>
-          <t>EXP002024</t>
+          <t>EXP002013</t>
         </is>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
-          <t>METTL3 siRNA (Cy5-labeled)</t>
+          <t>METTL3 siRNA</t>
         </is>
       </c>
       <c r="C620" t="inlineStr">
         <is>
           <t>METTL3</t>
         </is>
       </c>
       <c r="D620" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E620" t="inlineStr"/>
       <c r="F620" t="inlineStr"/>
       <c r="G620" t="inlineStr">
         <is>
-          <t>Cy5 label</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="H620" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I620" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J620" t="inlineStr">
         <is>
-          <t>EXP002030</t>
+          <t>EXP002024</t>
         </is>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
-          <t>VEGF (siVEGF)</t>
+          <t>METTL3 siRNA (Cy5-labeled)</t>
         </is>
       </c>
       <c r="C621" t="inlineStr">
         <is>
-          <t>VEGF</t>
+          <t>METTL3</t>
         </is>
       </c>
       <c r="D621" t="inlineStr">
         <is>
-          <t>sense:AUGUGAAUGCAGACCAAAGATT; antisense:UUCUUGGUCUGCAUUCACAUTT</t>
-[...11 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E621" t="inlineStr"/>
+      <c r="F621" t="inlineStr"/>
       <c r="G621" t="inlineStr">
         <is>
-          <t>Cy3-labeled (imaging)</t>
+          <t>Cy5 label</t>
         </is>
       </c>
       <c r="H621" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I621" t="n">
         <v>1</v>
       </c>
       <c r="J621" t="inlineStr">
         <is>
-          <t>EXP002031</t>
+          <t>EXP002030</t>
         </is>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
-          <t>ADAM17 siRNA</t>
+          <t>VEGF (siVEGF)</t>
         </is>
       </c>
       <c r="C622" t="inlineStr">
         <is>
-          <t>ADAM17</t>
+          <t>VEGF</t>
         </is>
       </c>
       <c r="D622" t="inlineStr">
         <is>
-          <t>sense:CCACGCAAAUUCGUAAATT; antisense:UUCCAAAUGCUGCUGCUGGTT</t>
+          <t>sense:AUGUGAAUGCAGACCAAAGATT; antisense:UUCUUGGUCUGCAUUCACAUTT</t>
         </is>
       </c>
       <c r="E622" t="inlineStr">
         <is>
-          <t>CCACGCAAAUUCGUAAATT</t>
+          <t>AUGUGAAUGCAGACCAAAGATT</t>
         </is>
       </c>
       <c r="F622" t="inlineStr">
         <is>
-          <t>UUCCAAAUGCUGCUGCUGGTT</t>
+          <t>UUCUUGGUCUGCAUUCACAUTT</t>
         </is>
       </c>
       <c r="G622" t="inlineStr">
         <is>
-          <t>Cy5-labeled (imaging)</t>
+          <t>Cy3-labeled (imaging)</t>
         </is>
       </c>
       <c r="H622" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I622" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J622" t="inlineStr">
         <is>
-          <t>EXP002032</t>
+          <t>EXP002031</t>
         </is>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
           <t>ADAM17 siRNA</t>
         </is>
       </c>
       <c r="C623" t="inlineStr">
         <is>
           <t>ADAM17</t>
         </is>
       </c>
       <c r="D623" t="inlineStr">
         <is>
-          <t>sense:GGUAAACUGAGATT; antisense:UCUUCACCAGGUUACCTT</t>
+          <t>sense:CCACGCAAAUUCGUAAATT; antisense:UUCCAAAUGCUGCUGCUGGTT</t>
         </is>
       </c>
       <c r="E623" t="inlineStr">
         <is>
-          <t>GGUAAACUGAGATT</t>
+          <t>CCACGCAAAUUCGUAAATT</t>
         </is>
       </c>
       <c r="F623" t="inlineStr">
         <is>
-          <t>UCUUCACCAGGUUACCTT</t>
+          <t>UUCCAAAUGCUGCUGCUGGTT</t>
         </is>
       </c>
       <c r="G623" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>Cy5-labeled (imaging)</t>
         </is>
       </c>
       <c r="H623" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I623" t="n">
         <v>4</v>
       </c>
       <c r="J623" t="inlineStr">
         <is>
-          <t>EXP002036</t>
+          <t>EXP002032</t>
         </is>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
-          <t>EGFR siRNA</t>
+          <t>ADAM17 siRNA</t>
         </is>
       </c>
       <c r="C624" t="inlineStr">
         <is>
-          <t>EGFR</t>
+          <t>ADAM17</t>
         </is>
       </c>
       <c r="D624" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...3 lines deleted...]
-      <c r="F624" t="inlineStr"/>
+          <t>sense:GGUAAACUGAGATT; antisense:UCUUCACCAGGUUACCTT</t>
+        </is>
+      </c>
+      <c r="E624" t="inlineStr">
+        <is>
+          <t>GGUAAACUGAGATT</t>
+        </is>
+      </c>
+      <c r="F624" t="inlineStr">
+        <is>
+          <t>UCUUCACCAGGUUACCTT</t>
+        </is>
+      </c>
       <c r="G624" t="inlineStr">
         <is>
-          <t>Cy5-labeled</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="H624" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I624" t="n">
         <v>4</v>
       </c>
       <c r="J624" t="inlineStr">
         <is>
-          <t>EXP002040</t>
+          <t>EXP002036</t>
         </is>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
-          <t>GAPDH or BRAFV600E</t>
+          <t>EGFR siRNA</t>
         </is>
       </c>
       <c r="C625" t="inlineStr">
         <is>
-          <t>GAPDH</t>
+          <t>EGFR</t>
         </is>
       </c>
       <c r="D625" t="inlineStr">
         <is>
-          <t>sense:GGUCUAGCUACAGAGAAAUCUCGAU</t>
-[...6 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E625" t="inlineStr"/>
       <c r="F625" t="inlineStr"/>
       <c r="G625" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>Cy5-labeled</t>
         </is>
       </c>
       <c r="H625" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I625" t="n">
-        <v>34</v>
+        <v>4</v>
       </c>
       <c r="J625" t="inlineStr">
         <is>
-          <t>EXP002044</t>
+          <t>EXP002040</t>
         </is>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B626" t="inlineStr">
         <is>
-          <t>BRAFV600E</t>
+          <t>GAPDH or BRAFV600E</t>
         </is>
       </c>
       <c r="C626" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>GAPDH</t>
         </is>
       </c>
       <c r="D626" t="inlineStr">
         <is>
           <t>sense:GGUCUAGCUACAGAGAAAUCUCGAU</t>
         </is>
       </c>
       <c r="E626" t="inlineStr">
         <is>
           <t>GGUCUAGCUACAGAGAAAUCUCGAU</t>
         </is>
       </c>
       <c r="F626" t="inlineStr"/>
       <c r="G626" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H626" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I626" t="n">
-        <v>1</v>
+        <v>34</v>
       </c>
       <c r="J626" t="inlineStr">
         <is>
-          <t>EXP002078</t>
+          <t>EXP002044</t>
         </is>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
-          <t>mRNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B627" t="inlineStr">
         <is>
-          <t>EGFP mRNA</t>
+          <t>BRAFV600E</t>
         </is>
       </c>
       <c r="C627" t="inlineStr">
         <is>
-          <t>EGFP</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D627" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...2 lines deleted...]
-      <c r="E627" t="inlineStr"/>
+          <t>sense:GGUCUAGCUACAGAGAAAUCUCGAU</t>
+        </is>
+      </c>
+      <c r="E627" t="inlineStr">
+        <is>
+          <t>GGUCUAGCUACAGAGAAAUCUCGAU</t>
+        </is>
+      </c>
       <c r="F627" t="inlineStr"/>
       <c r="G627" t="inlineStr">
         <is>
-          <t>modified nucleosides (as supplied)</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="H627" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I627" t="n">
         <v>1</v>
       </c>
       <c r="J627" t="inlineStr">
         <is>
-          <t>EXP002079</t>
+          <t>EXP002078</t>
         </is>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
           <t>mRNA</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
-          <t>EGFP; TYR, ECH1, NFAT5</t>
+          <t>EGFP mRNA</t>
         </is>
       </c>
       <c r="C628" t="inlineStr">
         <is>
           <t>EGFP</t>
         </is>
       </c>
       <c r="D628" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E628" t="inlineStr"/>
       <c r="F628" t="inlineStr"/>
       <c r="G628" t="inlineStr">
         <is>
-          <t>Cas9 mRNA + modified sgRNA</t>
+          <t>modified nucleosides (as supplied)</t>
         </is>
       </c>
       <c r="H628" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I628" t="n">
         <v>1</v>
       </c>
       <c r="J628" t="inlineStr">
         <is>
-          <t>EXP002080</t>
+          <t>EXP002079</t>
         </is>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
-          <t>pDNA</t>
+          <t>mRNA</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
-          <t>TP53</t>
+          <t>EGFP; TYR, ECH1, NFAT5</t>
         </is>
       </c>
       <c r="C629" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>EGFP</t>
         </is>
       </c>
       <c r="D629" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E629" t="inlineStr"/>
       <c r="F629" t="inlineStr"/>
       <c r="G629" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>Cas9 mRNA + modified sgRNA</t>
         </is>
       </c>
       <c r="H629" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I629" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J629" t="inlineStr">
         <is>
-          <t>EXP002081</t>
+          <t>EXP002080</t>
         </is>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>pDNA</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
-          <t>luciferase reporter (pDNA); luciferase-targeting siRNA (reporter model)</t>
+          <t>TP53</t>
         </is>
       </c>
       <c r="C630" t="inlineStr">
         <is>
-          <t>luciferase; luciferase-targeting</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D630" t="inlineStr">
         <is>
-          <t>sense:AUUGUAUGCGAUCGCAGACTT</t>
-[...6 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E630" t="inlineStr"/>
       <c r="F630" t="inlineStr"/>
       <c r="G630" t="inlineStr">
         <is>
-          <t>3' dTdT/TT overhang</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="H630" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I630" t="n">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="J630" t="inlineStr">
         <is>
-          <t>EXP002083</t>
+          <t>EXP002081</t>
         </is>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
-          <t>luciferase (reporter)</t>
+          <t>luciferase reporter (pDNA); luciferase-targeting siRNA (reporter model)</t>
         </is>
       </c>
       <c r="C631" t="inlineStr">
         <is>
-          <t>luciferase</t>
+          <t>luciferase; luciferase-targeting</t>
         </is>
       </c>
       <c r="D631" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...2 lines deleted...]
-      <c r="E631" t="inlineStr"/>
+          <t>sense:AUUGUAUGCGAUCGCAGACTT</t>
+        </is>
+      </c>
+      <c r="E631" t="inlineStr">
+        <is>
+          <t>AUUGUAUGCGAUCGCAGACTT</t>
+        </is>
+      </c>
       <c r="F631" t="inlineStr"/>
       <c r="G631" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>3' dTdT/TT overhang</t>
         </is>
       </c>
       <c r="H631" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I631" t="n">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="J631" t="inlineStr">
         <is>
-          <t>EXP002099</t>
+          <t>EXP002083</t>
         </is>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
-          <t>survivin</t>
+          <t>luciferase (reporter)</t>
         </is>
       </c>
       <c r="C632" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>luciferase</t>
         </is>
       </c>
       <c r="D632" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E632" t="inlineStr"/>
       <c r="F632" t="inlineStr"/>
       <c r="G632" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H632" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I632" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J632" t="inlineStr">
         <is>
-          <t>EXP002100</t>
+          <t>EXP002099</t>
         </is>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
-          <t>sgRNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
-          <t>CCR5</t>
+          <t>survivin</t>
         </is>
       </c>
       <c r="C633" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D633" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E633" t="inlineStr"/>
       <c r="F633" t="inlineStr"/>
       <c r="G633" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H633" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I633" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J633" t="inlineStr">
         <is>
-          <t>EXP002103</t>
+          <t>EXP002100</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
-          <t>pDNA</t>
+          <t>sgRNA</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
-          <t>GFP reporter (gWiz-GFP)</t>
+          <t>CCR5</t>
         </is>
       </c>
       <c r="C634" t="inlineStr">
         <is>
-          <t>GFP</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D634" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E634" t="inlineStr"/>
       <c r="F634" t="inlineStr"/>
       <c r="G634" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H634" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I634" t="n">
         <v>1</v>
       </c>
       <c r="J634" t="inlineStr">
         <is>
-          <t>EXP002104</t>
+          <t>EXP002103</t>
         </is>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
           <t>pDNA</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
-          <t>BMP-2</t>
+          <t>GFP reporter (gWiz-GFP)</t>
         </is>
       </c>
       <c r="C635" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>GFP</t>
         </is>
       </c>
       <c r="D635" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E635" t="inlineStr"/>
       <c r="F635" t="inlineStr"/>
       <c r="G635" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H635" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I635" t="n">
         <v>1</v>
       </c>
       <c r="J635" t="inlineStr">
         <is>
-          <t>EXP002105</t>
+          <t>EXP002104</t>
         </is>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>pDNA</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
-          <t>VEGF</t>
+          <t>BMP-2</t>
         </is>
       </c>
       <c r="C636" t="inlineStr">
         <is>
-          <t>VEGF; scrambled/negative control</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D636" t="inlineStr">
         <is>
-          <t>multiple RNA candidates reported: siRNA</t>
-[...11 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E636" t="inlineStr"/>
+      <c r="F636" t="inlineStr"/>
       <c r="G636" t="inlineStr">
         <is>
-          <t>5′ thiol + fluorescent labels (FAM/Cy5 in uptake studies); 3' dTdT/TT overhang</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="H636" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I636" t="n">
         <v>1</v>
       </c>
       <c r="J636" t="inlineStr">
         <is>
-          <t>EXP002106</t>
+          <t>EXP002105</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
           <t>VEGF</t>
         </is>
       </c>
       <c r="C637" t="inlineStr">
         <is>
           <t>VEGF; scrambled/negative control</t>
         </is>
       </c>
       <c r="D637" t="inlineStr">
         <is>
           <t>multiple RNA candidates reported: siRNA</t>
         </is>
       </c>
       <c r="E637" t="inlineStr">
         <is>
           <t>GAUCUCAUCAGGGUACUCCTT; ACGUGACACGUUCGGAGAATT</t>
         </is>
       </c>
       <c r="F637" t="inlineStr">
         <is>
           <t>ACGUGACACGUUCGGAGAATT</t>
         </is>
       </c>
       <c r="G637" t="inlineStr">
         <is>
-          <t>thiol-modified siVEGF; 3' dTdT/TT overhang</t>
+          <t>5′ thiol + fluorescent labels (FAM/Cy5 in uptake studies); 3' dTdT/TT overhang</t>
         </is>
       </c>
       <c r="H637" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I637" t="n">
         <v>1</v>
       </c>
       <c r="J637" t="inlineStr">
         <is>
-          <t>EXP002107</t>
+          <t>EXP002106</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
-          <t>miRNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
-          <t>miR-146a</t>
+          <t>VEGF</t>
         </is>
       </c>
       <c r="C638" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>VEGF; scrambled/negative control</t>
         </is>
       </c>
       <c r="D638" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...3 lines deleted...]
-      <c r="F638" t="inlineStr"/>
+          <t>multiple RNA candidates reported: siRNA</t>
+        </is>
+      </c>
+      <c r="E638" t="inlineStr">
+        <is>
+          <t>GAUCUCAUCAGGGUACUCCTT; ACGUGACACGUUCGGAGAATT</t>
+        </is>
+      </c>
+      <c r="F638" t="inlineStr">
+        <is>
+          <t>ACGUGACACGUUCGGAGAATT</t>
+        </is>
+      </c>
       <c r="G638" t="inlineStr">
         <is>
-          <t>fluorescent / Nanogold labels in mechanistic assays</t>
+          <t>thiol-modified siVEGF; 3' dTdT/TT overhang</t>
         </is>
       </c>
       <c r="H638" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I638" t="n">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="J638" t="inlineStr">
         <is>
-          <t>EXP002108</t>
+          <t>EXP002107</t>
         </is>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
           <t>miRNA</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
           <t>miR-146a</t>
         </is>
       </c>
       <c r="C639" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D639" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E639" t="inlineStr"/>
       <c r="F639" t="inlineStr"/>
       <c r="G639" t="inlineStr">
         <is>
-          <t>Cy5-labelled miR-146a</t>
+          <t>fluorescent / Nanogold labels in mechanistic assays</t>
         </is>
       </c>
       <c r="H639" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I639" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="J639" t="inlineStr">
         <is>
-          <t>EXP002116</t>
+          <t>EXP002108</t>
         </is>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
           <t>miRNA</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
-          <t>miR-34a</t>
+          <t>miR-146a</t>
         </is>
       </c>
       <c r="C640" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D640" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E640" t="inlineStr"/>
       <c r="F640" t="inlineStr"/>
       <c r="G640" t="inlineStr">
         <is>
-          <t>Cy3/Cy5 fluorescent labels in imaging studies</t>
+          <t>Cy5-labelled miR-146a</t>
         </is>
       </c>
       <c r="H640" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I640" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J640" t="inlineStr">
         <is>
-          <t>EXP002117</t>
+          <t>EXP002116</t>
         </is>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>miRNA</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
-          <t>FER tyrosine kinase</t>
+          <t>miR-34a</t>
         </is>
       </c>
       <c r="C641" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D641" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E641" t="inlineStr"/>
       <c r="F641" t="inlineStr"/>
       <c r="G641" t="inlineStr">
         <is>
-          <t>Ambion Silencer validated siRNA</t>
+          <t>Cy3/Cy5 fluorescent labels in imaging studies</t>
         </is>
       </c>
       <c r="H641" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I641" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J641" t="inlineStr">
         <is>
-          <t>EXP002119</t>
+          <t>EXP002117</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
-          <t>oligonucleotide</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
-          <t>RNase L activation (RNA degradation)</t>
+          <t>FER tyrosine kinase</t>
         </is>
       </c>
       <c r="C642" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D642" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E642" t="inlineStr"/>
       <c r="F642" t="inlineStr"/>
       <c r="G642" t="inlineStr">
         <is>
-          <t>2′,5′-linked oligoadenylate tetramer</t>
+          <t>Ambion Silencer validated siRNA</t>
         </is>
       </c>
       <c r="H642" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I642" t="n">
         <v>1</v>
       </c>
       <c r="J642" t="inlineStr">
         <is>
-          <t>EXP002120</t>
+          <t>EXP002119</t>
         </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>oligonucleotide</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
-          <t>GFP / mCherry</t>
+          <t>RNase L activation (RNA degradation)</t>
         </is>
       </c>
       <c r="C643" t="inlineStr">
         <is>
-          <t>GFP</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D643" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E643" t="inlineStr"/>
       <c r="F643" t="inlineStr"/>
       <c r="G643" t="inlineStr">
         <is>
-          <t>Alexa488 / Cy3 labels</t>
+          <t>2′,5′-linked oligoadenylate tetramer</t>
         </is>
       </c>
       <c r="H643" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I643" t="n">
         <v>1</v>
       </c>
       <c r="J643" t="inlineStr">
         <is>
-          <t>EXP002121</t>
+          <t>EXP002120</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
-          <t>GFP</t>
+          <t>GFP / mCherry</t>
         </is>
       </c>
       <c r="C644" t="inlineStr">
         <is>
           <t>GFP</t>
         </is>
       </c>
       <c r="D644" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E644" t="inlineStr"/>
       <c r="F644" t="inlineStr"/>
       <c r="G644" t="inlineStr">
         <is>
-          <t>Alexa488 label</t>
+          <t>Alexa488 / Cy3 labels</t>
         </is>
       </c>
       <c r="H644" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I644" t="n">
         <v>1</v>
       </c>
       <c r="J644" t="inlineStr">
         <is>
-          <t>EXP002122</t>
+          <t>EXP002121</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
-          <t>GAPDH</t>
+          <t>GFP</t>
         </is>
       </c>
       <c r="C645" t="inlineStr">
         <is>
-          <t>GAPDH</t>
+          <t>GFP</t>
         </is>
       </c>
       <c r="D645" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E645" t="inlineStr"/>
       <c r="F645" t="inlineStr"/>
       <c r="G645" t="inlineStr">
         <is>
-          <t>FAM-labelled (uptake); unlabelled (functional)</t>
+          <t>Alexa488 label</t>
         </is>
       </c>
       <c r="H645" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I645" t="n">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="J645" t="inlineStr">
         <is>
-          <t>EXP002123</t>
+          <t>EXP002122</t>
         </is>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B646" t="inlineStr">
         <is>
-          <t>SURVIVIN</t>
+          <t>GAPDH</t>
         </is>
       </c>
       <c r="C646" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>GAPDH</t>
         </is>
       </c>
       <c r="D646" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E646" t="inlineStr"/>
       <c r="F646" t="inlineStr"/>
       <c r="G646" t="inlineStr">
         <is>
           <t>FAM-labelled (uptake); unlabelled (functional)</t>
         </is>
       </c>
       <c r="H646" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I646" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="J646" t="inlineStr">
         <is>
-          <t>EXP002131</t>
+          <t>EXP002123</t>
         </is>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B647" t="inlineStr">
         <is>
           <t>SURVIVIN</t>
         </is>
       </c>
       <c r="C647" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D647" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E647" t="inlineStr"/>
       <c r="F647" t="inlineStr"/>
       <c r="G647" t="inlineStr">
         <is>
-          <t>unlabelled</t>
+          <t>FAM-labelled (uptake); unlabelled (functional)</t>
         </is>
       </c>
       <c r="H647" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I647" t="n">
         <v>1</v>
       </c>
       <c r="J647" t="inlineStr">
         <is>
-          <t>EXP002132</t>
+          <t>EXP002131</t>
         </is>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
-          <t>mdr1 (P-glycoprotein)</t>
+          <t>SURVIVIN</t>
         </is>
       </c>
       <c r="C648" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D648" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E648" t="inlineStr"/>
       <c r="F648" t="inlineStr"/>
       <c r="G648" t="inlineStr">
         <is>
-          <t>FAM-, Dy677-labelled siRNA (tracking)</t>
+          <t>unlabelled</t>
         </is>
       </c>
       <c r="H648" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I648" t="n">
         <v>1</v>
       </c>
       <c r="J648" t="inlineStr">
         <is>
-          <t>EXP002133</t>
+          <t>EXP002132</t>
         </is>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B649" t="inlineStr">
         <is>
           <t>mdr1 (P-glycoprotein)</t>
         </is>
       </c>
       <c r="C649" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D649" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E649" t="inlineStr"/>
       <c r="F649" t="inlineStr"/>
       <c r="G649" t="inlineStr">
         <is>
-          <t>Dy677-labelled siRNA</t>
+          <t>FAM-, Dy677-labelled siRNA (tracking)</t>
         </is>
       </c>
       <c r="H649" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I649" t="n">
         <v>1</v>
       </c>
       <c r="J649" t="inlineStr">
         <is>
-          <t>EXP002134</t>
+          <t>EXP002133</t>
         </is>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B650" t="inlineStr">
         <is>
-          <t>STAT3</t>
+          <t>mdr1 (P-glycoprotein)</t>
         </is>
       </c>
       <c r="C650" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D650" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E650" t="inlineStr"/>
       <c r="F650" t="inlineStr"/>
       <c r="G650" t="inlineStr">
         <is>
-          <t>Cy3/Alexa-labelled for tracking; unlabelled for knockdown</t>
+          <t>Dy677-labelled siRNA</t>
         </is>
       </c>
       <c r="H650" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I650" t="n">
         <v>1</v>
       </c>
       <c r="J650" t="inlineStr">
         <is>
-          <t>EXP002135</t>
+          <t>EXP002134</t>
         </is>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B651" t="inlineStr">
         <is>
           <t>STAT3</t>
         </is>
       </c>
       <c r="C651" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D651" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E651" t="inlineStr"/>
       <c r="F651" t="inlineStr"/>
       <c r="G651" t="inlineStr">
         <is>
-          <t>unlabelled</t>
+          <t>Cy3/Alexa-labelled for tracking; unlabelled for knockdown</t>
         </is>
       </c>
       <c r="H651" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I651" t="n">
         <v>1</v>
       </c>
       <c r="J651" t="inlineStr">
         <is>
-          <t>EXP002136</t>
+          <t>EXP002135</t>
         </is>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B652" t="inlineStr">
         <is>
-          <t>HIV-1 TAR RNA</t>
+          <t>STAT3</t>
         </is>
       </c>
       <c r="C652" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D652" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E652" t="inlineStr"/>
       <c r="F652" t="inlineStr"/>
       <c r="G652" t="inlineStr">
         <is>
-          <t>16mer PNA</t>
+          <t>unlabelled</t>
         </is>
       </c>
       <c r="H652" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I652" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J652" t="inlineStr">
         <is>
-          <t>EXP002137</t>
+          <t>EXP002136</t>
         </is>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B653" t="inlineStr">
         <is>
-          <t>Ataxin-1</t>
+          <t>HIV-1 TAR RNA</t>
         </is>
       </c>
       <c r="C653" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D653" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E653" t="inlineStr"/>
       <c r="F653" t="inlineStr"/>
       <c r="G653" t="inlineStr">
         <is>
-          <t>Cy5-labelled (uptake); unlabelled (functional)</t>
+          <t>16mer PNA</t>
         </is>
       </c>
       <c r="H653" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I653" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J653" t="inlineStr">
         <is>
-          <t>EXP002140</t>
+          <t>EXP002137</t>
         </is>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B654" t="inlineStr">
         <is>
-          <t>SMN2 exon 7 (ISS-N1)</t>
+          <t>Ataxin-1</t>
         </is>
       </c>
       <c r="C654" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D654" t="inlineStr">
         <is>
-          <t>sense:ATTCACTTTCATAATGCTGG</t>
-[...6 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E654" t="inlineStr"/>
       <c r="F654" t="inlineStr"/>
       <c r="G654" t="inlineStr">
         <is>
-          <t>morpholino backbone (uncharged)</t>
+          <t>Cy5-labelled (uptake); unlabelled (functional)</t>
         </is>
       </c>
       <c r="H654" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I654" t="n">
         <v>1</v>
       </c>
       <c r="J654" t="inlineStr">
         <is>
-          <t>EXP002141</t>
+          <t>EXP002140</t>
         </is>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B655" t="inlineStr">
         <is>
           <t>SMN2 exon 7 (ISS-N1)</t>
         </is>
       </c>
       <c r="C655" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D655" t="inlineStr">
         <is>
           <t>sense:ATTCACTTTCATAATGCTGG</t>
         </is>
       </c>
       <c r="E655" t="inlineStr">
         <is>
           <t>ATTCACTTTCATAATGCTGG</t>
         </is>
       </c>
       <c r="F655" t="inlineStr"/>
       <c r="G655" t="inlineStr">
         <is>
-          <t>morpholino backbone</t>
+          <t>morpholino backbone (uncharged)</t>
         </is>
       </c>
       <c r="H655" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I655" t="n">
         <v>1</v>
       </c>
       <c r="J655" t="inlineStr">
         <is>
-          <t>EXP002142</t>
+          <t>EXP002141</t>
         </is>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr">
         <is>
-          <t>SCO</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B656" t="inlineStr">
         <is>
-          <t>PMO705 steric-blocking morpholino targeting aberrant splice site in human β-globin intron 2 within HeLa pLuc705 luciferase splice-correction reporter</t>
+          <t>SMN2 exon 7 (ISS-N1)</t>
         </is>
       </c>
       <c r="C656" t="inlineStr">
         <is>
-          <t>luciferase; aberrant splice site in human β-globin intron 2</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D656" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...2 lines deleted...]
-      <c r="E656" t="inlineStr"/>
+          <t>sense:ATTCACTTTCATAATGCTGG</t>
+        </is>
+      </c>
+      <c r="E656" t="inlineStr">
+        <is>
+          <t>ATTCACTTTCATAATGCTGG</t>
+        </is>
+      </c>
       <c r="F656" t="inlineStr"/>
       <c r="G656" t="inlineStr">
         <is>
-          <t>PMO; some 3′-fluorescein (FAM) labeled PMO for uptake assays; peptide conjugated to 5′-piperazine-functionalized PMO</t>
+          <t>morpholino backbone</t>
         </is>
       </c>
       <c r="H656" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I656" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J656" t="inlineStr">
         <is>
-          <t>EXP002143</t>
+          <t>EXP002142</t>
         </is>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>SCO</t>
         </is>
       </c>
       <c r="B657" t="inlineStr">
         <is>
-          <t>GFP</t>
+          <t>PMO705 steric-blocking morpholino targeting aberrant splice site in human β-globin intron 2 within HeLa pLuc705 luciferase splice-correction reporter</t>
         </is>
       </c>
       <c r="C657" t="inlineStr">
         <is>
-          <t>GFP</t>
+          <t>luciferase; aberrant splice site in human β-globin intron 2</t>
         </is>
       </c>
       <c r="D657" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E657" t="inlineStr"/>
       <c r="F657" t="inlineStr"/>
       <c r="G657" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>PMO; some 3′-fluorescein (FAM) labeled PMO for uptake assays; peptide conjugated to 5′-piperazine-functionalized PMO</t>
         </is>
       </c>
       <c r="H657" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I657" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J657" t="inlineStr">
         <is>
-          <t>EXP002146</t>
+          <t>EXP002143</t>
         </is>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr">
         <is>
-          <t>pDNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B658" t="inlineStr">
         <is>
-          <t>RFP / GFP reporter</t>
+          <t>GFP</t>
         </is>
       </c>
       <c r="C658" t="inlineStr">
         <is>
           <t>GFP</t>
         </is>
       </c>
       <c r="D658" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E658" t="inlineStr"/>
       <c r="F658" t="inlineStr"/>
       <c r="G658" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H658" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I658" t="n">
         <v>1</v>
       </c>
       <c r="J658" t="inlineStr">
         <is>
-          <t>EXP002147</t>
+          <t>EXP002146</t>
         </is>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>pDNA</t>
         </is>
       </c>
       <c r="B659" t="inlineStr">
         <is>
-          <t>CXCL12</t>
+          <t>RFP / GFP reporter</t>
         </is>
       </c>
       <c r="C659" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>GFP</t>
         </is>
       </c>
       <c r="D659" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E659" t="inlineStr"/>
       <c r="F659" t="inlineStr"/>
       <c r="G659" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H659" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I659" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J659" t="inlineStr">
         <is>
-          <t>EXP002149</t>
+          <t>EXP002147</t>
         </is>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B660" t="inlineStr">
         <is>
-          <t>Raf-1</t>
+          <t>CXCL12</t>
         </is>
       </c>
       <c r="C660" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D660" t="inlineStr">
         <is>
-          <t>sense:GGGAAUGGACUAUUUAAUdTdT; antisense:AUGUAAAUAGUCCAUUCCdTdT</t>
-[...11 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E660" t="inlineStr"/>
+      <c r="F660" t="inlineStr"/>
       <c r="G660" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H660" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I660" t="n">
         <v>2</v>
       </c>
       <c r="J660" t="inlineStr">
         <is>
-          <t>EXP002151</t>
+          <t>EXP002149</t>
         </is>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B661" t="inlineStr">
         <is>
-          <t>Luc / BRD4</t>
+          <t>Raf-1</t>
         </is>
       </c>
       <c r="C661" t="inlineStr">
         <is>
-          <t>luciferase</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D661" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...3 lines deleted...]
-      <c r="F661" t="inlineStr"/>
+          <t>sense:GGGAAUGGACUAUUUAAUdTdT; antisense:AUGUAAAUAGUCCAUUCCdTdT</t>
+        </is>
+      </c>
+      <c r="E661" t="inlineStr">
+        <is>
+          <t>GGGAAUGGACUAUUUAAUdTdT</t>
+        </is>
+      </c>
+      <c r="F661" t="inlineStr">
+        <is>
+          <t>AUGUAAAUAGUCCAUUCCdTdT</t>
+        </is>
+      </c>
       <c r="G661" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H661" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I661" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J661" t="inlineStr">
         <is>
-          <t>EXP002153</t>
+          <t>EXP002151</t>
         </is>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B662" t="inlineStr">
         <is>
-          <t>BRD4</t>
+          <t>Luc / BRD4</t>
         </is>
       </c>
       <c r="C662" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>luciferase</t>
         </is>
       </c>
       <c r="D662" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E662" t="inlineStr"/>
       <c r="F662" t="inlineStr"/>
       <c r="G662" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H662" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I662" t="n">
         <v>1</v>
       </c>
       <c r="J662" t="inlineStr">
         <is>
-          <t>EXP002154</t>
+          <t>EXP002153</t>
         </is>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B663" t="inlineStr">
         <is>
-          <t>TfR / Claudin-5 (in vitro)</t>
+          <t>BRD4</t>
         </is>
       </c>
       <c r="C663" t="inlineStr">
         <is>
-          <t>TfR</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D663" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E663" t="inlineStr"/>
       <c r="F663" t="inlineStr"/>
       <c r="G663" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H663" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I663" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="J663" t="inlineStr">
         <is>
-          <t>EXP002155</t>
+          <t>EXP002154</t>
         </is>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B664" t="inlineStr">
         <is>
-          <t>BACE1</t>
+          <t>TfR / Claudin-5 (in vitro)</t>
         </is>
       </c>
       <c r="C664" t="inlineStr">
         <is>
           <t>TfR</t>
         </is>
       </c>
       <c r="D664" t="inlineStr">
         <is>
-          <t>sense:GCUUUGUGGAGAUGGUGGATT; antisense:UCCACCAUCUCCACAAAGCTT</t>
-[...11 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E664" t="inlineStr"/>
+      <c r="F664" t="inlineStr"/>
       <c r="G664" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H664" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I664" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="J664" t="inlineStr">
         <is>
-          <t>EXP002157</t>
+          <t>EXP002155</t>
         </is>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr">
         <is>
-          <t>pDNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B665" t="inlineStr">
         <is>
-          <t>sing; siRNA</t>
+          <t>BACE1</t>
         </is>
       </c>
       <c r="C665" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>TfR</t>
         </is>
       </c>
       <c r="D665" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...3 lines deleted...]
-      <c r="F665" t="inlineStr"/>
+          <t>sense:GCUUUGUGGAGAUGGUGGATT; antisense:UCCACCAUCUCCACAAAGCTT</t>
+        </is>
+      </c>
+      <c r="E665" t="inlineStr">
+        <is>
+          <t>GCUUUGUGGAGAUGGUGGATT</t>
+        </is>
+      </c>
+      <c r="F665" t="inlineStr">
+        <is>
+          <t>UCCACCAUCUCCACAAAGCTT</t>
+        </is>
+      </c>
       <c r="G665" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H665" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I665" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="J665" t="inlineStr">
         <is>
-          <t>EXP002171</t>
+          <t>EXP002157</t>
         </is>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr">
         <is>
-          <t>SCO</t>
+          <t>pDNA</t>
         </is>
       </c>
       <c r="B666" t="inlineStr">
         <is>
           <t>sing; siRNA</t>
         </is>
       </c>
       <c r="C666" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D666" t="inlineStr">
         <is>
-          <t>antisense:CCUCUUACCUCAGUUACA</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="E666" t="inlineStr"/>
-      <c r="F666" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F666" t="inlineStr"/>
       <c r="G666" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H666" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I666" t="n">
         <v>2</v>
       </c>
       <c r="J666" t="inlineStr">
         <is>
-          <t>EXP002172</t>
+          <t>EXP002171</t>
         </is>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>SCO</t>
         </is>
       </c>
       <c r="B667" t="inlineStr">
         <is>
           <t>sing; siRNA</t>
         </is>
       </c>
       <c r="C667" t="inlineStr">
         <is>
-          <t>luc</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D667" t="inlineStr">
         <is>
-          <t>antisense:CGAGCACUUCUU</t>
+          <t>antisense:CCUCUUACCUCAGUUACA</t>
         </is>
       </c>
       <c r="E667" t="inlineStr"/>
       <c r="F667" t="inlineStr">
         <is>
-          <t>CGAGCACUUCUU</t>
+          <t>CCUCUUACCUCAGUUACA</t>
         </is>
       </c>
       <c r="G667" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H667" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I667" t="n">
         <v>2</v>
       </c>
       <c r="J667" t="inlineStr">
         <is>
-          <t>EXP002173</t>
+          <t>EXP002172</t>
         </is>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B668" t="inlineStr">
         <is>
-          <t>PLK1</t>
+          <t>sing; siRNA</t>
         </is>
       </c>
       <c r="C668" t="inlineStr">
         <is>
-          <t>PLK1</t>
+          <t>luc</t>
         </is>
       </c>
       <c r="D668" t="inlineStr">
         <is>
-          <t>sense:AUAUUCGACUUUGGUUGCCTT; antisense:GGCAACCAAAGUCGAAUAUTT</t>
-[...6 lines deleted...]
-      </c>
+          <t>antisense:CGAGCACUUCUU</t>
+        </is>
+      </c>
+      <c r="E668" t="inlineStr"/>
       <c r="F668" t="inlineStr">
         <is>
-          <t>GGCAACCAAAGUCGAAUAUTT</t>
+          <t>CGAGCACUUCUU</t>
         </is>
       </c>
       <c r="G668" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H668" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I668" t="n">
         <v>2</v>
       </c>
       <c r="J668" t="inlineStr">
         <is>
-          <t>EXP002177</t>
+          <t>EXP002173</t>
         </is>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B669" t="inlineStr">
         <is>
-          <t>COL1A1</t>
+          <t>PLK1</t>
         </is>
       </c>
       <c r="C669" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>PLK1</t>
         </is>
       </c>
       <c r="D669" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...3 lines deleted...]
-      <c r="F669" t="inlineStr"/>
+          <t>sense:AUAUUCGACUUUGGUUGCCTT; antisense:GGCAACCAAAGUCGAAUAUTT</t>
+        </is>
+      </c>
+      <c r="E669" t="inlineStr">
+        <is>
+          <t>AUAUUCGACUUUGGUUGCCTT</t>
+        </is>
+      </c>
+      <c r="F669" t="inlineStr">
+        <is>
+          <t>GGCAACCAAAGUCGAAUAUTT</t>
+        </is>
+      </c>
       <c r="G669" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H669" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I669" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J669" t="inlineStr">
         <is>
-          <t>EXP002179</t>
+          <t>EXP002177</t>
         </is>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr">
         <is>
-          <t>miRNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B670" t="inlineStr">
         <is>
-          <t>miRNA-34a (Bcl2, survivin, notch1)</t>
+          <t>COL1A1</t>
         </is>
       </c>
       <c r="C670" t="inlineStr">
         <is>
-          <t>PLK1</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D670" t="inlineStr">
         <is>
-          <t>survivin forward: 5′-AGAACTGGCCCTTCTTGGAGG-3′ survivin reverse: 5′-CTTTTTATGTTCCTCTATGGGGTC-3′ Bcl2 forward: 5′-CCTTGTGGATGACTGAGTACC-3′ Blc2 reverse: 5′AGCCAGGAGAAATCAAACAGAG-3′ notch1 forward: 5′GACAGCCTCAACGGGTACAA-3′ notch1 reverse: 5′-ATACACGTGCCCTGGTTCAG-3′ β-actin forward: 5′-CTCTTCCAGCCTTCCTTCCT-3′β-actin reverse: 5′AGCACTGTGTTGGCGTACAG-3′</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="E670" t="inlineStr"/>
       <c r="F670" t="inlineStr"/>
       <c r="G670" t="inlineStr">
         <is>
-          <t>S-S-PE lipid conjugation (GSH-cleavable); FAM/fluorescein</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="H670" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I670" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J670" t="inlineStr">
         <is>
-          <t>EXP002183</t>
+          <t>EXP002179</t>
         </is>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>miRNA</t>
         </is>
       </c>
       <c r="B671" t="inlineStr">
         <is>
-          <t>VEGF / PLK1</t>
+          <t>miRNA-34a (Bcl2, survivin, notch1)</t>
         </is>
       </c>
       <c r="C671" t="inlineStr">
         <is>
-          <t>VEGF</t>
+          <t>PLK1</t>
         </is>
       </c>
       <c r="D671" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>survivin forward: 5′-AGAACTGGCCCTTCTTGGAGG-3′ survivin reverse: 5′-CTTTTTATGTTCCTCTATGGGGTC-3′ Bcl2 forward: 5′-CCTTGTGGATGACTGAGTACC-3′ Blc2 reverse: 5′AGCCAGGAGAAATCAAACAGAG-3′ notch1 forward: 5′GACAGCCTCAACGGGTACAA-3′ notch1 reverse: 5′-ATACACGTGCCCTGGTTCAG-3′ β-actin forward: 5′-CTCTTCCAGCCTTCCTTCCT-3′β-actin reverse: 5′AGCACTGTGTTGGCGTACAG-3′</t>
         </is>
       </c>
       <c r="E671" t="inlineStr"/>
       <c r="F671" t="inlineStr"/>
       <c r="G671" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>S-S-PE lipid conjugation (GSH-cleavable); FAM/fluorescein</t>
         </is>
       </c>
       <c r="H671" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I671" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J671" t="inlineStr">
         <is>
-          <t>EXP002184</t>
+          <t>EXP002183</t>
         </is>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B672" t="inlineStr">
         <is>
-          <t>siRNA; siBraf</t>
+          <t>VEGF / PLK1</t>
         </is>
       </c>
       <c r="C672" t="inlineStr">
         <is>
-          <t>scrambled/negative control</t>
+          <t>VEGF</t>
         </is>
       </c>
       <c r="D672" t="inlineStr">
         <is>
-          <t>sense:AGAAUUGGAUCUGGAUCAU; antisense:AUGAUCCAGAUCCAAUUCU</t>
-[...11 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E672" t="inlineStr"/>
+      <c r="F672" t="inlineStr"/>
       <c r="G672" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H672" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I672" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J672" t="inlineStr">
         <is>
-          <t>EXP002190</t>
+          <t>EXP002184</t>
         </is>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B673" t="inlineStr">
         <is>
-          <t>VEGF</t>
+          <t>siRNA; siBraf</t>
         </is>
       </c>
       <c r="C673" t="inlineStr">
         <is>
-          <t>VEGF</t>
+          <t>scrambled/negative control</t>
         </is>
       </c>
       <c r="D673" t="inlineStr">
         <is>
-          <t>sense:CGAUGAAGCCCUGGAGUGCdTdT; antisense:GCACUCCAGGGCUUCAUCGdTdT</t>
+          <t>sense:AGAAUUGGAUCUGGAUCAU; antisense:AUGAUCCAGAUCCAAUUCU</t>
         </is>
       </c>
       <c r="E673" t="inlineStr">
         <is>
-          <t>CGAUGAAGCCCUGGAGUGCdTdT</t>
+          <t>AGAAUUGGAUCUGGAUCAU</t>
         </is>
       </c>
       <c r="F673" t="inlineStr">
         <is>
-          <t>GCACUCCAGGGCUUCAUCGdTdT</t>
+          <t>AUGAUCCAGAUCCAAUUCU</t>
         </is>
       </c>
       <c r="G673" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H673" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I673" t="n">
         <v>2</v>
       </c>
       <c r="J673" t="inlineStr">
         <is>
-          <t>EXP002192</t>
+          <t>EXP002190</t>
         </is>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr">
         <is>
-          <t>miRNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B674" t="inlineStr">
         <is>
-          <t>miR-122</t>
+          <t>VEGF</t>
         </is>
       </c>
       <c r="C674" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>VEGF</t>
         </is>
       </c>
       <c r="D674" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...3 lines deleted...]
-      <c r="F674" t="inlineStr"/>
+          <t>sense:CGAUGAAGCCCUGGAGUGCdTdT; antisense:GCACUCCAGGGCUUCAUCGdTdT</t>
+        </is>
+      </c>
+      <c r="E674" t="inlineStr">
+        <is>
+          <t>CGAUGAAGCCCUGGAGUGCdTdT</t>
+        </is>
+      </c>
+      <c r="F674" t="inlineStr">
+        <is>
+          <t>GCACUCCAGGGCUUCAUCGdTdT</t>
+        </is>
+      </c>
       <c r="G674" t="inlineStr">
         <is>
-          <t>none reported</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="H674" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I674" t="n">
         <v>2</v>
       </c>
       <c r="J674" t="inlineStr">
         <is>
-          <t>EXP002194</t>
+          <t>EXP002192</t>
         </is>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>miRNA</t>
         </is>
       </c>
       <c r="B675" t="inlineStr">
         <is>
-          <t>CTGF siRNA</t>
+          <t>miR-122</t>
         </is>
       </c>
       <c r="C675" t="inlineStr">
         <is>
-          <t>CTGF</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D675" t="inlineStr">
         <is>
-          <t>sense:AGGAGAGAAAGUCAACCACCAGCUC</t>
-[...6 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E675" t="inlineStr"/>
       <c r="F675" t="inlineStr"/>
       <c r="G675" t="inlineStr">
         <is>
           <t>none reported</t>
         </is>
       </c>
       <c r="H675" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I675" t="n">
         <v>2</v>
       </c>
       <c r="J675" t="inlineStr">
         <is>
-          <t>EXP002196</t>
+          <t>EXP002194</t>
         </is>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B676" t="inlineStr">
         <is>
-          <t>CAG25 morpholino targeting CUG repeat RNA (DMPK)</t>
+          <t>CTGF siRNA</t>
         </is>
       </c>
       <c r="C676" t="inlineStr">
         <is>
-          <t>CUG repeat</t>
+          <t>CTGF</t>
         </is>
       </c>
       <c r="D676" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...2 lines deleted...]
-      <c r="E676" t="inlineStr"/>
+          <t>sense:AGGAGAGAAAGUCAACCACCAGCUC</t>
+        </is>
+      </c>
+      <c r="E676" t="inlineStr">
+        <is>
+          <t>AGGAGAGAAAGUCAACCACCAGCUC</t>
+        </is>
+      </c>
       <c r="F676" t="inlineStr"/>
       <c r="G676" t="inlineStr">
         <is>
-          <t>morpholino chemistry; peptide conjugated at 5′ end</t>
+          <t>none reported</t>
         </is>
       </c>
       <c r="H676" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I676" t="n">
         <v>2</v>
       </c>
       <c r="J676" t="inlineStr">
         <is>
-          <t>EXP002198</t>
+          <t>EXP002196</t>
         </is>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B677" t="inlineStr">
         <is>
-          <t>Single-stranded; sing</t>
+          <t>CAG25 morpholino targeting CUG repeat RNA (DMPK)</t>
         </is>
       </c>
       <c r="C677" t="inlineStr">
         <is>
-          <t>il-6</t>
+          <t>CUG repeat</t>
         </is>
       </c>
       <c r="D677" t="inlineStr">
         <is>
-          <t>sense:AGTTGAGGGGACTTTCCCAGGC</t>
-[...6 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E677" t="inlineStr"/>
       <c r="F677" t="inlineStr"/>
       <c r="G677" t="inlineStr">
         <is>
-          <t>Hybridized via complementary PNA (6-mer or 9-mer)</t>
+          <t>morpholino chemistry; peptide conjugated at 5′ end</t>
         </is>
       </c>
       <c r="H677" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I677" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J677" t="inlineStr">
         <is>
-          <t>EXP002200</t>
+          <t>EXP002198</t>
         </is>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B678" t="inlineStr">
         <is>
           <t>Single-stranded; sing</t>
         </is>
       </c>
       <c r="C678" t="inlineStr">
         <is>
           <t>il-6</t>
         </is>
       </c>
       <c r="D678" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...2 lines deleted...]
-      <c r="E678" t="inlineStr"/>
+          <t>sense:AGTTGAGGGGACTTTCCCAGGC</t>
+        </is>
+      </c>
+      <c r="E678" t="inlineStr">
+        <is>
+          <t>AGTTGAGGGGACTTTCCCAGGC</t>
+        </is>
+      </c>
       <c r="F678" t="inlineStr"/>
       <c r="G678" t="inlineStr">
         <is>
           <t>Hybridized via complementary PNA (6-mer or 9-mer)</t>
         </is>
       </c>
       <c r="H678" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I678" t="n">
         <v>1</v>
       </c>
       <c r="J678" t="inlineStr">
         <is>
-          <t>EXP002201</t>
+          <t>EXP002200</t>
         </is>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B679" t="inlineStr">
         <is>
-          <t>PLK-1 siRNA</t>
+          <t>Single-stranded; sing</t>
         </is>
       </c>
       <c r="C679" t="inlineStr">
         <is>
-          <t>PLK-1</t>
+          <t>il-6</t>
         </is>
       </c>
       <c r="D679" t="inlineStr">
         <is>
-          <t>sense:CGAGGTGCTGAGCAAGAAAGGGC; antisense:CCACGGGGTTGATGTGCTTGGGA</t>
-[...11 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E679" t="inlineStr"/>
+      <c r="F679" t="inlineStr"/>
       <c r="G679" t="inlineStr">
         <is>
-          <t>none reported; 3' dTdT/TT overhang; FAM/fluorescein</t>
+          <t>Hybridized via complementary PNA (6-mer or 9-mer)</t>
         </is>
       </c>
       <c r="H679" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I679" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J679" t="inlineStr">
         <is>
-          <t>EXP002202</t>
+          <t>EXP002201</t>
         </is>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B680" t="inlineStr">
         <is>
-          <t>siRNA; siNC; siHIF</t>
+          <t>PLK-1 siRNA</t>
         </is>
       </c>
       <c r="C680" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>PLK-1</t>
         </is>
       </c>
       <c r="D680" t="inlineStr">
         <is>
-          <t>sense:UUCUCCGAACGUGUCACGUdTdT</t>
+          <t>sense:CGAGGTGCTGAGCAAGAAAGGGC; antisense:CCACGGGGTTGATGTGCTTGGGA</t>
         </is>
       </c>
       <c r="E680" t="inlineStr">
         <is>
-          <t>UUCUCCGAACGUGUCACGUdTdT</t>
-[...2 lines deleted...]
-      <c r="F680" t="inlineStr"/>
+          <t>CGAGGTGCTGAGCAAGAAAGGGC</t>
+        </is>
+      </c>
+      <c r="F680" t="inlineStr">
+        <is>
+          <t>CCACGGGGTTGATGTGCTTGGGA</t>
+        </is>
+      </c>
       <c r="G680" t="inlineStr">
         <is>
-          <t>cholesterol-conjugated siRNA (Chol-siRNA); 3' dTdT/TT overhang</t>
+          <t>none reported; 3' dTdT/TT overhang; FAM/fluorescein</t>
         </is>
       </c>
       <c r="H680" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I680" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J680" t="inlineStr">
         <is>
-          <t>EXP002204</t>
+          <t>EXP002202</t>
         </is>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B681" t="inlineStr">
         <is>
           <t>siRNA; siNC; siHIF</t>
         </is>
       </c>
       <c r="C681" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D681" t="inlineStr">
         <is>
           <t>sense:UUCUCCGAACGUGUCACGUdTdT</t>
         </is>
       </c>
       <c r="E681" t="inlineStr">
         <is>
           <t>UUCUCCGAACGUGUCACGUdTdT</t>
         </is>
       </c>
       <c r="F681" t="inlineStr"/>
       <c r="G681" t="inlineStr">
         <is>
-          <t>3' dTdT/TT overhang</t>
+          <t>cholesterol-conjugated siRNA (Chol-siRNA); 3' dTdT/TT overhang</t>
         </is>
       </c>
       <c r="H681" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I681" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J681" t="inlineStr">
         <is>
-          <t>EXP002206</t>
+          <t>EXP002204</t>
         </is>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr">
         <is>
-          <t>mRNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B682" t="inlineStr">
         <is>
-          <t>Bim (suicide gene); EGFP (reporter)</t>
+          <t>siRNA; siNC; siHIF</t>
         </is>
       </c>
       <c r="C682" t="inlineStr">
         <is>
-          <t>EGFP</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D682" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...2 lines deleted...]
-      <c r="E682" t="inlineStr"/>
+          <t>sense:UUCUCCGAACGUGUCACGUdTdT</t>
+        </is>
+      </c>
+      <c r="E682" t="inlineStr">
+        <is>
+          <t>UUCUCCGAACGUGUCACGUdTdT</t>
+        </is>
+      </c>
       <c r="F682" t="inlineStr"/>
       <c r="G682" t="inlineStr">
         <is>
-          <t>IVT mRNA with 5′ cap and poly(A) tail</t>
+          <t>3' dTdT/TT overhang</t>
         </is>
       </c>
       <c r="H682" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I682" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J682" t="inlineStr">
         <is>
-          <t>EXP002209</t>
+          <t>EXP002206</t>
         </is>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>mRNA</t>
         </is>
       </c>
       <c r="B683" t="inlineStr">
         <is>
-          <t>Non-targeting FAM-siRNA; FANCD2 siRNA</t>
+          <t>Bim (suicide gene); EGFP (reporter)</t>
         </is>
       </c>
       <c r="C683" t="inlineStr">
         <is>
-          <t>FAM-; FANCD2</t>
+          <t>EGFP</t>
         </is>
       </c>
       <c r="D683" t="inlineStr">
         <is>
-          <t>sense:CAGCCAACCUGAGAUCCUATT; antisense:UAGGAUCUCAGGUAGGCUGGT</t>
-[...11 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E683" t="inlineStr"/>
+      <c r="F683" t="inlineStr"/>
       <c r="G683" t="inlineStr">
         <is>
-          <t>FAM-labeled (model siRNA)</t>
+          <t>IVT mRNA with 5′ cap and poly(A) tail</t>
         </is>
       </c>
       <c r="H683" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I683" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J683" t="inlineStr">
         <is>
-          <t>EXP002211</t>
+          <t>EXP002209</t>
         </is>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B684" t="inlineStr">
         <is>
-          <t>Dmd exon 23 (exon skipping)</t>
+          <t>Non-targeting FAM-siRNA; FANCD2 siRNA</t>
         </is>
       </c>
       <c r="C684" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>FAM-; FANCD2</t>
         </is>
       </c>
       <c r="D684" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...3 lines deleted...]
-      <c r="F684" t="inlineStr"/>
+          <t>sense:CAGCCAACCUGAGAUCCUATT; antisense:UAGGAUCUCAGGUAGGCUGGT</t>
+        </is>
+      </c>
+      <c r="E684" t="inlineStr">
+        <is>
+          <t>CAGCCAACCUGAGAUCCUATT</t>
+        </is>
+      </c>
+      <c r="F684" t="inlineStr">
+        <is>
+          <t>UAGGAUCUCAGGUAGGCUGGT</t>
+        </is>
+      </c>
       <c r="G684" t="inlineStr">
         <is>
-          <t>phosphorodiamidate morpholino oligomer</t>
+          <t>FAM-labeled (model siRNA)</t>
         </is>
       </c>
       <c r="H684" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I684" t="n">
         <v>1</v>
       </c>
       <c r="J684" t="inlineStr">
         <is>
-          <t>EXP002212</t>
+          <t>EXP002211</t>
         </is>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B685" t="inlineStr">
         <is>
-          <t>HIF-1α; STAT3</t>
+          <t>Dmd exon 23 (exon skipping)</t>
         </is>
       </c>
       <c r="C685" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D685" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E685" t="inlineStr"/>
       <c r="F685" t="inlineStr"/>
       <c r="G685" t="inlineStr">
         <is>
-          <t>FITC or Cy5 labeled (uptake/biodistribution studies)</t>
+          <t>phosphorodiamidate morpholino oligomer</t>
         </is>
       </c>
       <c r="H685" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I685" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J685" t="inlineStr">
         <is>
-          <t>EXP002213</t>
+          <t>EXP002212</t>
         </is>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
-          <t>efaA (biofilm-associated gene)</t>
+          <t>HIF-1α; STAT3</t>
         </is>
       </c>
       <c r="C686" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D686" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E686" t="inlineStr"/>
       <c r="F686" t="inlineStr"/>
       <c r="G686" t="inlineStr">
         <is>
-          <t>peptide-conjugated PNA</t>
+          <t>FITC or Cy5 labeled (uptake/biodistribution studies)</t>
         </is>
       </c>
       <c r="H686" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I686" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J686" t="inlineStr">
         <is>
-          <t>EXP002215</t>
+          <t>EXP002213</t>
         </is>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr">
         <is>
-          <t>oligonucleotide</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B687" t="inlineStr">
         <is>
-          <t>β-globin splice site (SSO705)</t>
+          <t>efaA (biofilm-associated gene)</t>
         </is>
       </c>
       <c r="C687" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D687" t="inlineStr">
         <is>
-          <t>sense:CCUCUUACCUCAGUUACA</t>
-[...6 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E687" t="inlineStr"/>
       <c r="F687" t="inlineStr"/>
       <c r="G687" t="inlineStr">
         <is>
-          <t>2′-O-methyl; FITC-labeled in uptake studies</t>
+          <t>peptide-conjugated PNA</t>
         </is>
       </c>
       <c r="H687" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I687" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J687" t="inlineStr">
         <is>
-          <t>EXP002216</t>
+          <t>EXP002215</t>
         </is>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>oligonucleotide</t>
         </is>
       </c>
       <c r="B688" t="inlineStr">
         <is>
-          <t>EGFR and BRD4</t>
+          <t>β-globin splice site (SSO705)</t>
         </is>
       </c>
       <c r="C688" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D688" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...2 lines deleted...]
-      <c r="E688" t="inlineStr"/>
+          <t>sense:CCUCUUACCUCAGUUACA</t>
+        </is>
+      </c>
+      <c r="E688" t="inlineStr">
+        <is>
+          <t>CCUCUUACCUCAGUUACA</t>
+        </is>
+      </c>
       <c r="F688" t="inlineStr"/>
       <c r="G688" t="inlineStr">
         <is>
-          <t>Cy5-labeled (biodistribution); unmodified therapeutic siRNA</t>
+          <t>2′-O-methyl; FITC-labeled in uptake studies</t>
         </is>
       </c>
       <c r="H688" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I688" t="n">
         <v>4</v>
       </c>
       <c r="J688" t="inlineStr">
         <is>
-          <t>EXP002220</t>
+          <t>EXP002216</t>
         </is>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B689" t="inlineStr">
         <is>
-          <t>rpoA</t>
+          <t>EGFR and BRD4</t>
         </is>
       </c>
       <c r="C689" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D689" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E689" t="inlineStr"/>
       <c r="F689" t="inlineStr"/>
       <c r="G689" t="inlineStr">
         <is>
-          <t>peptide–PNA conjugate</t>
+          <t>Cy5-labeled (biodistribution); unmodified therapeutic siRNA</t>
         </is>
       </c>
       <c r="H689" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I689" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J689" t="inlineStr">
         <is>
-          <t>EXP002224</t>
+          <t>EXP002220</t>
         </is>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B690" t="inlineStr">
         <is>
-          <t>rpoD</t>
+          <t>rpoA</t>
         </is>
       </c>
       <c r="C690" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D690" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E690" t="inlineStr"/>
       <c r="F690" t="inlineStr"/>
       <c r="G690" t="inlineStr">
         <is>
           <t>peptide–PNA conjugate</t>
         </is>
       </c>
       <c r="H690" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I690" t="n">
         <v>2</v>
       </c>
       <c r="J690" t="inlineStr">
         <is>
-          <t>EXP002226</t>
+          <t>EXP002224</t>
         </is>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B691" t="inlineStr">
         <is>
-          <t>control</t>
+          <t>rpoD</t>
         </is>
       </c>
       <c r="C691" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D691" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E691" t="inlineStr"/>
       <c r="F691" t="inlineStr"/>
       <c r="G691" t="inlineStr">
         <is>
           <t>peptide–PNA conjugate</t>
         </is>
       </c>
       <c r="H691" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I691" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J691" t="inlineStr">
         <is>
-          <t>EXP002228</t>
+          <t>EXP002226</t>
         </is>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
-          <t>Survivin (siRNA-810)</t>
+          <t>control</t>
         </is>
       </c>
       <c r="C692" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D692" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E692" t="inlineStr"/>
       <c r="F692" t="inlineStr"/>
       <c r="G692" t="inlineStr">
         <is>
-          <t>Cy5-labeled for tracking; unmodified therapeutic siRNA</t>
+          <t>peptide–PNA conjugate</t>
         </is>
       </c>
       <c r="H692" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I692" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J692" t="inlineStr">
         <is>
-          <t>EXP002229</t>
+          <t>EXP002228</t>
         </is>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B693" t="inlineStr">
         <is>
-          <t>GFP, GAPDH, GNAS, REST, APOB (various experiments)</t>
+          <t>Survivin (siRNA-810)</t>
         </is>
       </c>
       <c r="C693" t="inlineStr">
         <is>
-          <t>GFP</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D693" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E693" t="inlineStr"/>
       <c r="F693" t="inlineStr"/>
       <c r="G693" t="inlineStr">
         <is>
-          <t>Alexa647 or Cy5 labeled for tracking; otherwise unmodified</t>
+          <t>Cy5-labeled for tracking; unmodified therapeutic siRNA</t>
         </is>
       </c>
       <c r="H693" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I693" t="n">
         <v>2</v>
       </c>
       <c r="J693" t="inlineStr">
         <is>
-          <t>EXP002231</t>
+          <t>EXP002229</t>
         </is>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
-          <t>Influenza A virus nucleoprotein (NP) gene segment (siNP)</t>
+          <t>GFP, GAPDH, GNAS, REST, APOB (various experiments)</t>
         </is>
       </c>
       <c r="C694" t="inlineStr">
         <is>
           <t>GFP</t>
         </is>
       </c>
       <c r="D694" t="inlineStr">
         <is>
-          <t>sense:GGAUCUUAUUUCUUCGGAGdTdT; antisense:CUCCGAAGAAAUAAGAUCCdTdT</t>
-[...11 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E694" t="inlineStr"/>
+      <c r="F694" t="inlineStr"/>
       <c r="G694" t="inlineStr">
         <is>
-          <t>dTdT 3' overhangs (sense/antisense as reported); 3' dTdT/TT overhang; Cy3/Cy3b</t>
+          <t>Alexa647 or Cy5 labeled for tracking; otherwise unmodified</t>
         </is>
       </c>
       <c r="H694" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I694" t="n">
         <v>2</v>
       </c>
       <c r="J694" t="inlineStr">
         <is>
-          <t>EXP002233</t>
+          <t>EXP002231</t>
         </is>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
-          <t>ROR1 (receptor tyrosine kinase-like orphan receptor 1)</t>
+          <t>Influenza A virus nucleoprotein (NP) gene segment (siNP)</t>
         </is>
       </c>
       <c r="C695" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>GFP</t>
         </is>
       </c>
       <c r="D695" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...3 lines deleted...]
-      <c r="F695" t="inlineStr"/>
+          <t>sense:GGAUCUUAUUUCUUCGGAGdTdT; antisense:CUCCGAAGAAAUAAGAUCCdTdT</t>
+        </is>
+      </c>
+      <c r="E695" t="inlineStr">
+        <is>
+          <t>GGAUCUUAUUUCUUCGGAGdTdT</t>
+        </is>
+      </c>
+      <c r="F695" t="inlineStr">
+        <is>
+          <t>CUCCGAAGAAAUAAGAUCCdTdT</t>
+        </is>
+      </c>
       <c r="G695" t="inlineStr">
         <is>
-          <t>commercial silencer select siRNA (Ambion); no special chemical modifications reported</t>
+          <t>dTdT 3' overhangs (sense/antisense as reported); 3' dTdT/TT overhang; Cy3/Cy3b</t>
         </is>
       </c>
       <c r="H695" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I695" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J695" t="inlineStr">
         <is>
-          <t>EXP002235</t>
+          <t>EXP002233</t>
         </is>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
-          <t>SASH1</t>
+          <t>ROR1 (receptor tyrosine kinase-like orphan receptor 1)</t>
         </is>
       </c>
       <c r="C696" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D696" t="inlineStr">
         <is>
-          <t>sense:GATACGCAGAGGACTTGGATCAGCa; antisense:ATGGGCAGACCGATGGAAATGAG</t>
-[...11 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E696" t="inlineStr"/>
+      <c r="F696" t="inlineStr"/>
       <c r="G696" t="inlineStr">
         <is>
-          <t>commercial siRNA; no chemical modifications reported</t>
+          <t>commercial silencer select siRNA (Ambion); no special chemical modifications reported</t>
         </is>
       </c>
       <c r="H696" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I696" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J696" t="inlineStr">
         <is>
-          <t>EXP002236</t>
+          <t>EXP002235</t>
         </is>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B697" t="inlineStr">
         <is>
-          <t>BCRP / ABCG2</t>
+          <t>SASH1</t>
         </is>
       </c>
       <c r="C697" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D697" t="inlineStr">
         <is>
-          <t>sense:CACACAUGUGCAACCAUCATT; antisense:UGAUGGUUGCACAUGUGUGTT</t>
+          <t>sense:GATACGCAGAGGACTTGGATCAGCa; antisense:ATGGGCAGACCGATGGAAATGAG</t>
         </is>
       </c>
       <c r="E697" t="inlineStr">
         <is>
-          <t>CACACAUGUGCAACCAUCATT</t>
+          <t>GATACGCAGAGGACTTGGATCAGCa</t>
         </is>
       </c>
       <c r="F697" t="inlineStr">
         <is>
-          <t>UGAUGGUUGCACAUGUGUGTT</t>
+          <t>ATGGGCAGACCGATGGAAATGAG</t>
         </is>
       </c>
       <c r="G697" t="inlineStr">
         <is>
-          <t>Unmodified siRNA; duplex strands as reported</t>
+          <t>commercial siRNA; no chemical modifications reported</t>
         </is>
       </c>
       <c r="H697" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I697" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J697" t="inlineStr">
         <is>
-          <t>EXP002241</t>
+          <t>EXP002236</t>
         </is>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
-          <t>oligonucleotide</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B698" t="inlineStr">
         <is>
-          <t>non-targeting control</t>
+          <t>BCRP / ABCG2</t>
         </is>
       </c>
       <c r="C698" t="inlineStr">
         <is>
-          <t>control</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D698" t="inlineStr">
         <is>
-          <t>sense:CCTCTTACCTCAGTTACAATTTATA</t>
+          <t>sense:CACACAUGUGCAACCAUCATT; antisense:UGAUGGUUGCACAUGUGUGTT</t>
         </is>
       </c>
       <c r="E698" t="inlineStr">
         <is>
-          <t>CCTCTTACCTCAGTTACAATTTATA</t>
-[...2 lines deleted...]
-      <c r="F698" t="inlineStr"/>
+          <t>CACACAUGUGCAACCAUCATT</t>
+        </is>
+      </c>
+      <c r="F698" t="inlineStr">
+        <is>
+          <t>UGAUGGUUGCACAUGUGUGTT</t>
+        </is>
+      </c>
       <c r="G698" t="inlineStr">
         <is>
-          <t>phosphorodiamidate morpholino oligomer covalently conjugated to CPP</t>
+          <t>Unmodified siRNA; duplex strands as reported</t>
         </is>
       </c>
       <c r="H698" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I698" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J698" t="inlineStr">
         <is>
-          <t>EXP002243</t>
+          <t>EXP002241</t>
         </is>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr">
         <is>
           <t>oligonucleotide</t>
         </is>
       </c>
       <c r="B699" t="inlineStr">
         <is>
-          <t>SARS-CoV-2 5′ terminal region (nt 1–24)</t>
+          <t>non-targeting control</t>
         </is>
       </c>
       <c r="C699" t="inlineStr">
         <is>
-          <t>sars-cov-2</t>
+          <t>control</t>
         </is>
       </c>
       <c r="D699" t="inlineStr">
         <is>
-          <t>sense:CCTGGGAAGGTATAAACCTTTAAT</t>
+          <t>sense:CCTCTTACCTCAGTTACAATTTATA</t>
         </is>
       </c>
       <c r="E699" t="inlineStr">
         <is>
-          <t>CCTGGGAAGGTATAAACCTTTAAT</t>
+          <t>CCTCTTACCTCAGTTACAATTTATA</t>
         </is>
       </c>
       <c r="F699" t="inlineStr"/>
       <c r="G699" t="inlineStr">
         <is>
           <t>phosphorodiamidate morpholino oligomer covalently conjugated to CPP</t>
         </is>
       </c>
       <c r="H699" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I699" t="n">
         <v>1</v>
       </c>
       <c r="J699" t="inlineStr">
         <is>
-          <t>EXP002244</t>
+          <t>EXP002243</t>
         </is>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr">
         <is>
           <t>oligonucleotide</t>
         </is>
       </c>
       <c r="B700" t="inlineStr">
         <is>
-          <t>SARS-CoV-2 5′ terminal region (nt 5–29)</t>
+          <t>SARS-CoV-2 5′ terminal region (nt 1–24)</t>
         </is>
       </c>
       <c r="C700" t="inlineStr">
         <is>
           <t>sars-cov-2</t>
         </is>
       </c>
       <c r="D700" t="inlineStr">
         <is>
-          <t>sense:TGTTACCTGGGAAGGTATAAACCTT</t>
+          <t>sense:CCTGGGAAGGTATAAACCTTTAAT</t>
         </is>
       </c>
       <c r="E700" t="inlineStr">
         <is>
-          <t>TGTTACCTGGGAAGGTATAAACCTT</t>
+          <t>CCTGGGAAGGTATAAACCTTTAAT</t>
         </is>
       </c>
       <c r="F700" t="inlineStr"/>
       <c r="G700" t="inlineStr">
         <is>
           <t>phosphorodiamidate morpholino oligomer covalently conjugated to CPP</t>
         </is>
       </c>
       <c r="H700" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I700" t="n">
         <v>1</v>
       </c>
       <c r="J700" t="inlineStr">
         <is>
-          <t>EXP002245</t>
+          <t>EXP002244</t>
         </is>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr">
         <is>
           <t>oligonucleotide</t>
         </is>
       </c>
       <c r="B701" t="inlineStr">
         <is>
-          <t>leader TRS region (nt 59–82)</t>
+          <t>SARS-CoV-2 5′ terminal region (nt 5–29)</t>
         </is>
       </c>
       <c r="C701" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>sars-cov-2</t>
         </is>
       </c>
       <c r="D701" t="inlineStr">
         <is>
-          <t>sense:TTTTAAAGTTCGTTTAGAGAACAG</t>
+          <t>sense:TGTTACCTGGGAAGGTATAAACCTT</t>
         </is>
       </c>
       <c r="E701" t="inlineStr">
         <is>
-          <t>TTTTAAAGTTCGTTTAGAGAACAG</t>
+          <t>TGTTACCTGGGAAGGTATAAACCTT</t>
         </is>
       </c>
       <c r="F701" t="inlineStr"/>
       <c r="G701" t="inlineStr">
         <is>
           <t>phosphorodiamidate morpholino oligomer covalently conjugated to CPP</t>
         </is>
       </c>
       <c r="H701" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I701" t="n">
         <v>1</v>
       </c>
       <c r="J701" t="inlineStr">
         <is>
-          <t>EXP002246</t>
+          <t>EXP002245</t>
         </is>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr">
         <is>
           <t>oligonucleotide</t>
         </is>
       </c>
       <c r="B702" t="inlineStr">
         <is>
-          <t>leader TRS region (nt 53–77)</t>
+          <t>leader TRS region (nt 59–82)</t>
         </is>
       </c>
       <c r="C702" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D702" t="inlineStr">
         <is>
-          <t>sense:AAGTTCGTTTAGAGAACAGATCTAC</t>
+          <t>sense:TTTTAAAGTTCGTTTAGAGAACAG</t>
         </is>
       </c>
       <c r="E702" t="inlineStr">
         <is>
-          <t>AAGTTCGTTTAGAGAACAGATCTAC</t>
+          <t>TTTTAAAGTTCGTTTAGAGAACAG</t>
         </is>
       </c>
       <c r="F702" t="inlineStr"/>
       <c r="G702" t="inlineStr">
         <is>
           <t>phosphorodiamidate morpholino oligomer covalently conjugated to CPP</t>
         </is>
       </c>
       <c r="H702" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I702" t="n">
         <v>1</v>
       </c>
       <c r="J702" t="inlineStr">
         <is>
-          <t>EXP002247</t>
+          <t>EXP002246</t>
         </is>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
           <t>oligonucleotide</t>
         </is>
       </c>
       <c r="B703" t="inlineStr">
         <is>
-          <t>ORF1a/b AUG start site (nt 251–275)</t>
+          <t>leader TRS region (nt 53–77)</t>
         </is>
       </c>
       <c r="C703" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D703" t="inlineStr">
         <is>
-          <t>sense:AGGCTCTCCATCTTACCTTTCGGT</t>
+          <t>sense:AAGTTCGTTTAGAGAACAGATCTAC</t>
         </is>
       </c>
       <c r="E703" t="inlineStr">
         <is>
-          <t>AGGCTCTCCATCTTACCTTTCGGT</t>
+          <t>AAGTTCGTTTAGAGAACAGATCTAC</t>
         </is>
       </c>
       <c r="F703" t="inlineStr"/>
       <c r="G703" t="inlineStr">
         <is>
           <t>phosphorodiamidate morpholino oligomer covalently conjugated to CPP</t>
         </is>
       </c>
       <c r="H703" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I703" t="n">
         <v>1</v>
       </c>
       <c r="J703" t="inlineStr">
         <is>
-          <t>EXP002248</t>
+          <t>EXP002247</t>
         </is>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>oligonucleotide</t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
-          <t>Wee1</t>
+          <t>ORF1a/b AUG start site (nt 251–275)</t>
         </is>
       </c>
       <c r="C704" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D704" t="inlineStr">
         <is>
-          <t>sense:GCGCAGAGCAGUUACGAAUTT; antisense:AUUCGUAACUGCUCUGCGCTT</t>
+          <t>sense:AGGCTCTCCATCTTACCTTTCGGT</t>
         </is>
       </c>
       <c r="E704" t="inlineStr">
         <is>
-          <t>GCGCAGAGCAGUUACGAAUTT</t>
-[...6 lines deleted...]
-      </c>
+          <t>AGGCTCTCCATCTTACCTTTCGGT</t>
+        </is>
+      </c>
+      <c r="F704" t="inlineStr"/>
       <c r="G704" t="inlineStr">
         <is>
-          <t>Unmodified siRNA</t>
+          <t>phosphorodiamidate morpholino oligomer covalently conjugated to CPP</t>
         </is>
       </c>
       <c r="H704" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I704" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J704" t="inlineStr">
         <is>
-          <t>EXP002249</t>
+          <t>EXP002248</t>
         </is>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
-          <t>miRNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
-          <t>miR-34a</t>
+          <t>Wee1</t>
         </is>
       </c>
       <c r="C705" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D705" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...3 lines deleted...]
-      <c r="F705" t="inlineStr"/>
+          <t>sense:GCGCAGAGCAGUUACGAAUTT; antisense:AUUCGUAACUGCUCUGCGCTT</t>
+        </is>
+      </c>
+      <c r="E705" t="inlineStr">
+        <is>
+          <t>GCGCAGAGCAGUUACGAAUTT</t>
+        </is>
+      </c>
+      <c r="F705" t="inlineStr">
+        <is>
+          <t>AUUCGUAACUGCUCUGCGCTT</t>
+        </is>
+      </c>
       <c r="G705" t="inlineStr">
         <is>
-          <t>miR-34a mimic; Cy5-labeled in some experiments</t>
+          <t>Unmodified siRNA</t>
         </is>
       </c>
       <c r="H705" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I705" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J705" t="inlineStr">
         <is>
-          <t>EXP002251</t>
+          <t>EXP002249</t>
         </is>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>miRNA</t>
         </is>
       </c>
       <c r="B706" t="inlineStr">
         <is>
-          <t>TNFα (also RELA in secondary experiments)</t>
+          <t>miR-34a</t>
         </is>
       </c>
       <c r="C706" t="inlineStr">
         <is>
-          <t>TNF</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D706" t="inlineStr">
         <is>
-          <t>sense:GGAUUGAGGAGAAACGUAA</t>
-[...6 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E706" t="inlineStr"/>
       <c r="F706" t="inlineStr"/>
       <c r="G706" t="inlineStr">
         <is>
-          <t>ON-TARGETplus siRNA (Dharmacon)</t>
+          <t>miR-34a mimic; Cy5-labeled in some experiments</t>
         </is>
       </c>
       <c r="H706" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I706" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J706" t="inlineStr">
         <is>
-          <t>EXP002254</t>
+          <t>EXP002251</t>
         </is>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B707" t="inlineStr">
         <is>
-          <t>TNFα</t>
+          <t>TNFα (also RELA in secondary experiments)</t>
         </is>
       </c>
       <c r="C707" t="inlineStr">
         <is>
           <t>TNF</t>
         </is>
       </c>
       <c r="D707" t="inlineStr">
         <is>
-          <t>sense:GACAACCAACUAGUGGUGC</t>
+          <t>sense:GGAUUGAGGAGAAACGUAA</t>
         </is>
       </c>
       <c r="E707" t="inlineStr">
         <is>
-          <t>GACAACCAACUAGUGGUGC</t>
+          <t>GGAUUGAGGAGAAACGUAA</t>
         </is>
       </c>
       <c r="F707" t="inlineStr"/>
       <c r="G707" t="inlineStr">
         <is>
           <t>ON-TARGETplus siRNA (Dharmacon)</t>
         </is>
       </c>
       <c r="H707" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I707" t="n">
         <v>1</v>
       </c>
       <c r="J707" t="inlineStr">
         <is>
-          <t>EXP002255</t>
+          <t>EXP002254</t>
         </is>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr">
         <is>
-          <t>miRNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B708" t="inlineStr">
         <is>
-          <t>miR-140 (ADAMTS-5, IL-6, MMP-13 regulation)</t>
+          <t>TNFα</t>
         </is>
       </c>
       <c r="C708" t="inlineStr">
         <is>
-          <t>il-6</t>
+          <t>TNF</t>
         </is>
       </c>
       <c r="D708" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...2 lines deleted...]
-      <c r="E708" t="inlineStr"/>
+          <t>sense:GACAACCAACUAGUGGUGC</t>
+        </is>
+      </c>
+      <c r="E708" t="inlineStr">
+        <is>
+          <t>GACAACCAACUAGUGGUGC</t>
+        </is>
+      </c>
       <c r="F708" t="inlineStr"/>
       <c r="G708" t="inlineStr">
         <is>
-          <t>Recombinant miR-140 (r-miR-140); FAM-labeled in uptake studies</t>
+          <t>ON-TARGETplus siRNA (Dharmacon)</t>
         </is>
       </c>
       <c r="H708" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I708" t="n">
         <v>1</v>
       </c>
       <c r="J708" t="inlineStr">
         <is>
-          <t>EXP002256</t>
+          <t>EXP002255</t>
         </is>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr">
         <is>
           <t>miRNA</t>
         </is>
       </c>
       <c r="B709" t="inlineStr">
         <is>
-          <t>miR-140 (OA therapeutic target)</t>
+          <t>miR-140 (ADAMTS-5, IL-6, MMP-13 regulation)</t>
         </is>
       </c>
       <c r="C709" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>il-6</t>
         </is>
       </c>
       <c r="D709" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E709" t="inlineStr"/>
       <c r="F709" t="inlineStr"/>
       <c r="G709" t="inlineStr">
         <is>
-          <t>Recombinant miR-140</t>
+          <t>Recombinant miR-140 (r-miR-140); FAM-labeled in uptake studies</t>
         </is>
       </c>
       <c r="H709" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I709" t="n">
         <v>1</v>
       </c>
       <c r="J709" t="inlineStr">
         <is>
-          <t>EXP002257</t>
+          <t>EXP002256</t>
         </is>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>miRNA</t>
         </is>
       </c>
       <c r="B710" t="inlineStr">
         <is>
-          <t>GFP and RFP (reporter genes)</t>
+          <t>miR-140 (OA therapeutic target)</t>
         </is>
       </c>
       <c r="C710" t="inlineStr">
         <is>
-          <t>GFP</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D710" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E710" t="inlineStr"/>
       <c r="F710" t="inlineStr"/>
       <c r="G710" t="inlineStr">
         <is>
-          <t>Thiolated RNA strands; partial biotinylation for modular assembly</t>
+          <t>Recombinant miR-140</t>
         </is>
       </c>
       <c r="H710" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I710" t="n">
         <v>1</v>
       </c>
       <c r="J710" t="inlineStr">
         <is>
-          <t>EXP002258</t>
+          <t>EXP002257</t>
         </is>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B711" t="inlineStr">
         <is>
-          <t>RRM2</t>
+          <t>GFP and RFP (reporter genes)</t>
         </is>
       </c>
       <c r="C711" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>GFP</t>
         </is>
       </c>
       <c r="D711" t="inlineStr">
         <is>
-          <t>sense:GAUUUAGCCAAGAAGUUCAGA; antisense:UGAACUUCUUGGCUAAAUCGC</t>
-[...11 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E711" t="inlineStr"/>
+      <c r="F711" t="inlineStr"/>
       <c r="G711" t="inlineStr">
         <is>
-          <t>Unmodified siRNA; FAM-labeled in uptake studies</t>
+          <t>Thiolated RNA strands; partial biotinylation for modular assembly</t>
         </is>
       </c>
       <c r="H711" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I711" t="n">
         <v>1</v>
       </c>
       <c r="J711" t="inlineStr">
         <is>
-          <t>EXP002259</t>
+          <t>EXP002258</t>
         </is>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr">
         <is>
-          <t>aptamer</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B712" t="inlineStr">
         <is>
-          <t>single; sized</t>
+          <t>RRM2</t>
         </is>
       </c>
       <c r="C712" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D712" t="inlineStr">
         <is>
-          <t>sense:GCGGAATTCTAATACGACTCACTATAGGGAACAGTCCGAGCC</t>
+          <t>sense:GAUUUAGCCAAGAAGUUCAGA; antisense:UGAACUUCUUGGCUAAAUCGC</t>
         </is>
       </c>
       <c r="E712" t="inlineStr">
         <is>
-          <t>GCGGAATTCTAATACGACTCACTATAGGGAACAGTCCGAGCC</t>
-[...2 lines deleted...]
-      <c r="F712" t="inlineStr"/>
+          <t>GAUUUAGCCAAGAAGUUCAGA</t>
+        </is>
+      </c>
+      <c r="F712" t="inlineStr">
+        <is>
+          <t>UGAACUUCUUGGCUAAAUCGC</t>
+        </is>
+      </c>
       <c r="G712" t="inlineStr">
         <is>
-          <t>Phosphorothioate backbone; RNA-Apt30 sequence</t>
+          <t>Unmodified siRNA; FAM-labeled in uptake studies</t>
         </is>
       </c>
       <c r="H712" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I712" t="n">
         <v>1</v>
       </c>
       <c r="J712" t="inlineStr">
         <is>
-          <t>EXP002260</t>
+          <t>EXP002259</t>
         </is>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr">
         <is>
-          <t>oligonucleotide</t>
+          <t>aptamer</t>
         </is>
       </c>
       <c r="B713" t="inlineStr">
         <is>
-          <t>m7GMP (eIF4E inhibition)</t>
+          <t>single; sized</t>
         </is>
       </c>
       <c r="C713" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D713" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...2 lines deleted...]
-      <c r="E713" t="inlineStr"/>
+          <t>sense:GCGGAATTCTAATACGACTCACTATAGGGAACAGTCCGAGCC</t>
+        </is>
+      </c>
+      <c r="E713" t="inlineStr">
+        <is>
+          <t>GCGGAATTCTAATACGACTCACTATAGGGAACAGTCCGAGCC</t>
+        </is>
+      </c>
       <c r="F713" t="inlineStr"/>
       <c r="G713" t="inlineStr">
         <is>
-          <t>N2-alkynyl modification; triazole linkage to TAT</t>
+          <t>Phosphorothioate backbone; RNA-Apt30 sequence</t>
         </is>
       </c>
       <c r="H713" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I713" t="n">
         <v>1</v>
       </c>
       <c r="J713" t="inlineStr">
         <is>
-          <t>EXP002261</t>
+          <t>EXP002260</t>
         </is>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr">
         <is>
           <t>oligonucleotide</t>
         </is>
       </c>
       <c r="B714" t="inlineStr">
         <is>
-          <t>m7GpppG (eIF4E inhibition)</t>
+          <t>m7GMP (eIF4E inhibition)</t>
         </is>
       </c>
       <c r="C714" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D714" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E714" t="inlineStr"/>
       <c r="F714" t="inlineStr"/>
       <c r="G714" t="inlineStr">
         <is>
           <t>N2-alkynyl modification; triazole linkage to TAT</t>
         </is>
       </c>
       <c r="H714" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I714" t="n">
         <v>1</v>
       </c>
       <c r="J714" t="inlineStr">
         <is>
-          <t>EXP002262</t>
+          <t>EXP002261</t>
         </is>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>oligonucleotide</t>
         </is>
       </c>
       <c r="B715" t="inlineStr">
         <is>
-          <t>EWS-Fli1 junction mRNA</t>
+          <t>m7GpppG (eIF4E inhibition)</t>
         </is>
       </c>
       <c r="C715" t="inlineStr">
         <is>
-          <t>junction</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D715" t="inlineStr">
         <is>
-          <t>sense:GACTGAGTCATAAGAAGGGTTCTGC</t>
-[...6 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E715" t="inlineStr"/>
       <c r="F715" t="inlineStr"/>
       <c r="G715" t="inlineStr">
         <is>
-          <t>25-mer phosphorothioate AS-ODN; fluorescein-labeled</t>
+          <t>N2-alkynyl modification; triazole linkage to TAT</t>
         </is>
       </c>
       <c r="H715" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I715" t="n">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="J715" t="inlineStr">
         <is>
-          <t>EXP002263</t>
+          <t>EXP002262</t>
         </is>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="inlineStr">
         <is>
-          <t>oligonucleotide</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B716" t="inlineStr">
         <is>
-          <t>NF-κB transcription factor</t>
+          <t>EWS-Fli1 junction mRNA</t>
         </is>
       </c>
       <c r="C716" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>junction</t>
         </is>
       </c>
       <c r="D716" t="inlineStr">
         <is>
-          <t>sense:AGTTGAGGGGACTTTCCCAGGC; antisense:GCCTGGGAAAGTCCCCTCAACTTCCTTGTGT</t>
+          <t>sense:GACTGAGTCATAAGAAGGGTTCTGC</t>
         </is>
       </c>
       <c r="E716" t="inlineStr">
         <is>
-          <t>AGTTGAGGGGACTTTCCCAGGC</t>
-[...6 lines deleted...]
-      </c>
+          <t>GACTGAGTCATAAGAAGGGTTCTGC</t>
+        </is>
+      </c>
+      <c r="F716" t="inlineStr"/>
       <c r="G716" t="inlineStr">
         <is>
-          <t>Double-stranded DNA decoy with 3′ overhang complementary to PNA</t>
+          <t>25-mer phosphorothioate AS-ODN; fluorescein-labeled</t>
         </is>
       </c>
       <c r="H716" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I716" t="n">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="J716" t="inlineStr">
         <is>
-          <t>EXP002275</t>
+          <t>EXP002263</t>
         </is>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr">
         <is>
           <t>oligonucleotide</t>
         </is>
       </c>
       <c r="B717" t="inlineStr">
         <is>
           <t>NF-κB transcription factor</t>
         </is>
       </c>
       <c r="C717" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D717" t="inlineStr">
         <is>
           <t>sense:AGTTGAGGGGACTTTCCCAGGC; antisense:GCCTGGGAAAGTCCCCTCAACTTCCTTGTGT</t>
         </is>
       </c>
       <c r="E717" t="inlineStr">
         <is>
           <t>AGTTGAGGGGACTTTCCCAGGC</t>
         </is>
       </c>
       <c r="F717" t="inlineStr">
         <is>
           <t>GCCTGGGAAAGTCCCCTCAACTTCCTTGTGT</t>
         </is>
       </c>
       <c r="G717" t="inlineStr">
         <is>
-          <t>Double-stranded DNA decoy with 3′ PNA-complementary overhang</t>
+          <t>Double-stranded DNA decoy with 3′ overhang complementary to PNA</t>
         </is>
       </c>
       <c r="H717" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I717" t="n">
         <v>1</v>
       </c>
       <c r="J717" t="inlineStr">
         <is>
-          <t>EXP002276</t>
+          <t>EXP002275</t>
         </is>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr">
         <is>
-          <t>SCO</t>
+          <t>oligonucleotide</t>
         </is>
       </c>
       <c r="B718" t="inlineStr">
         <is>
-          <t>SMN2 ISS-N1 (intron 7) splice-switching; promotes exon 7 inclusion</t>
+          <t>NF-κB transcription factor</t>
         </is>
       </c>
       <c r="C718" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D718" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...3 lines deleted...]
-      <c r="F718" t="inlineStr"/>
+          <t>sense:AGTTGAGGGGACTTTCCCAGGC; antisense:GCCTGGGAAAGTCCCCTCAACTTCCTTGTGT</t>
+        </is>
+      </c>
+      <c r="E718" t="inlineStr">
+        <is>
+          <t>AGTTGAGGGGACTTTCCCAGGC</t>
+        </is>
+      </c>
+      <c r="F718" t="inlineStr">
+        <is>
+          <t>GCCTGGGAAAGTCCCCTCAACTTCCTTGTGT</t>
+        </is>
+      </c>
       <c r="G718" t="inlineStr">
         <is>
-          <t>PMO; 18-mer morpholino (sequence identical to nusinersen target)</t>
+          <t>Double-stranded DNA decoy with 3′ PNA-complementary overhang</t>
         </is>
       </c>
       <c r="H718" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I718" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J718" t="inlineStr">
         <is>
-          <t>EXP002277</t>
+          <t>EXP002276</t>
         </is>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>SCO</t>
         </is>
       </c>
       <c r="B719" t="inlineStr">
         <is>
-          <t>TFEB</t>
+          <t>SMN2 ISS-N1 (intron 7) splice-switching; promotes exon 7 inclusion</t>
         </is>
       </c>
       <c r="C719" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D719" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E719" t="inlineStr"/>
       <c r="F719" t="inlineStr"/>
       <c r="G719" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>PMO; 18-mer morpholino (sequence identical to nusinersen target)</t>
         </is>
       </c>
       <c r="H719" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I719" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J719" t="inlineStr">
         <is>
-          <t>EXP002280</t>
+          <t>EXP002277</t>
         </is>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B720" t="inlineStr">
         <is>
-          <t>mTOR</t>
+          <t>TFEB</t>
         </is>
       </c>
       <c r="C720" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D720" t="inlineStr">
         <is>
-          <t>sense:CUGAGUACGUGGAAUUUGAdTdT; antisense:UCAAAUUCCACGUACUCAGdTdT</t>
-[...11 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E720" t="inlineStr"/>
+      <c r="F720" t="inlineStr"/>
       <c r="G720" t="inlineStr">
         <is>
-          <t>3' dTdT/TT overhang</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="H720" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I720" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J720" t="inlineStr">
         <is>
-          <t>EXP002282</t>
+          <t>EXP002280</t>
         </is>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
-          <t>mRNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B721" t="inlineStr">
         <is>
-          <t>EGFP / Luciferase reporters</t>
+          <t>mTOR</t>
         </is>
       </c>
       <c r="C721" t="inlineStr">
         <is>
-          <t>luciferase; EGFP</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D721" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...3 lines deleted...]
-      <c r="F721" t="inlineStr"/>
+          <t>sense:CUGAGUACGUGGAAUUUGAdTdT; antisense:UCAAAUUCCACGUACUCAGdTdT</t>
+        </is>
+      </c>
+      <c r="E721" t="inlineStr">
+        <is>
+          <t>CUGAGUACGUGGAAUUUGAdTdT</t>
+        </is>
+      </c>
+      <c r="F721" t="inlineStr">
+        <is>
+          <t>UCAAAUUCCACGUACUCAGdTdT</t>
+        </is>
+      </c>
       <c r="G721" t="inlineStr">
         <is>
-          <t>Cy5-labeled, modified nucleosides, capped and polyadenylated</t>
+          <t>3' dTdT/TT overhang</t>
         </is>
       </c>
       <c r="H721" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I721" t="n">
         <v>1</v>
       </c>
       <c r="J721" t="inlineStr">
         <is>
-          <t>EXP002283</t>
+          <t>EXP002282</t>
         </is>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr">
         <is>
-          <t>miRNA</t>
+          <t>mRNA</t>
         </is>
       </c>
       <c r="B722" t="inlineStr">
         <is>
-          <t>miRNA-34a</t>
+          <t>EGFP / Luciferase reporters</t>
         </is>
       </c>
       <c r="C722" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>luciferase; EGFP</t>
         </is>
       </c>
       <c r="D722" t="inlineStr">
         <is>
-          <t>sense:UGGCAGUGUCUUAGCUGGUUGU</t>
-[...6 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E722" t="inlineStr"/>
       <c r="F722" t="inlineStr"/>
       <c r="G722" t="inlineStr">
         <is>
-          <t>FAM-labeled / mimic</t>
+          <t>Cy5-labeled, modified nucleosides, capped and polyadenylated</t>
         </is>
       </c>
       <c r="H722" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I722" t="n">
         <v>1</v>
       </c>
       <c r="J722" t="inlineStr">
         <is>
-          <t>EXP002284</t>
+          <t>EXP002283</t>
         </is>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
           <t>miRNA</t>
         </is>
       </c>
       <c r="B723" t="inlineStr">
         <is>
           <t>miRNA-34a</t>
         </is>
       </c>
       <c r="C723" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D723" t="inlineStr">
         <is>
           <t>sense:UGGCAGUGUCUUAGCUGGUUGU</t>
         </is>
       </c>
       <c r="E723" t="inlineStr">
         <is>
           <t>UGGCAGUGUCUUAGCUGGUUGU</t>
         </is>
       </c>
       <c r="F723" t="inlineStr"/>
       <c r="G723" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>FAM-labeled / mimic</t>
         </is>
       </c>
       <c r="H723" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I723" t="n">
         <v>1</v>
       </c>
       <c r="J723" t="inlineStr">
         <is>
-          <t>EXP002285</t>
+          <t>EXP002284</t>
         </is>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>miRNA</t>
         </is>
       </c>
       <c r="B724" t="inlineStr">
         <is>
-          <t>SNCA (alpha-synuclein)</t>
+          <t>miRNA-34a</t>
         </is>
       </c>
       <c r="C724" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D724" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...2 lines deleted...]
-      <c r="E724" t="inlineStr"/>
+          <t>sense:UGGCAGUGUCUUAGCUGGUUGU</t>
+        </is>
+      </c>
+      <c r="E724" t="inlineStr">
+        <is>
+          <t>UGGCAGUGUCUUAGCUGGUUGU</t>
+        </is>
+      </c>
       <c r="F724" t="inlineStr"/>
       <c r="G724" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H724" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I724" t="n">
         <v>1</v>
       </c>
       <c r="J724" t="inlineStr">
         <is>
-          <t>EXP002286</t>
+          <t>EXP002285</t>
         </is>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B725" t="inlineStr">
         <is>
-          <t>Firefly luciferase (Fluc)</t>
+          <t>SNCA (alpha-synuclein)</t>
         </is>
       </c>
       <c r="C725" t="inlineStr">
         <is>
-          <t>firefly luciferase</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D725" t="inlineStr">
         <is>
-          <t>sense:CUUACGCUGAGUACUUCGA</t>
-[...6 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E725" t="inlineStr"/>
       <c r="F725" t="inlineStr"/>
       <c r="G725" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H725" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I725" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J725" t="inlineStr">
         <is>
-          <t>EXP002287</t>
+          <t>EXP002286</t>
         </is>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr">
         <is>
-          <t>mRNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B726" t="inlineStr">
         <is>
-          <t>eIF4E-mediated translation</t>
+          <t>Firefly luciferase (Fluc)</t>
         </is>
       </c>
       <c r="C726" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>firefly luciferase</t>
         </is>
       </c>
       <c r="D726" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...2 lines deleted...]
-      <c r="E726" t="inlineStr"/>
+          <t>sense:CUUACGCUGAGUACUUCGA</t>
+        </is>
+      </c>
+      <c r="E726" t="inlineStr">
+        <is>
+          <t>CUUACGCUGAGUACUUCGA</t>
+        </is>
+      </c>
       <c r="F726" t="inlineStr"/>
       <c r="G726" t="inlineStr">
         <is>
-          <t>N2-alkynylated cap analogue; peptide–cap click conjugate</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="H726" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I726" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J726" t="inlineStr">
         <is>
-          <t>EXP002289</t>
+          <t>EXP002287</t>
         </is>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr">
         <is>
-          <t>SCO</t>
+          <t>mRNA</t>
         </is>
       </c>
       <c r="B727" t="inlineStr">
         <is>
-          <t>DMD exons 6–8</t>
+          <t>eIF4E-mediated translation</t>
         </is>
       </c>
       <c r="C727" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D727" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E727" t="inlineStr"/>
       <c r="F727" t="inlineStr"/>
       <c r="G727" t="inlineStr">
         <is>
-          <t>Phosphorodiamidate morpholino oligomer</t>
+          <t>N2-alkynylated cap analogue; peptide–cap click conjugate</t>
         </is>
       </c>
       <c r="H727" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I727" t="n">
         <v>1</v>
       </c>
       <c r="J727" t="inlineStr">
         <is>
-          <t>EXP002290</t>
+          <t>EXP002289</t>
         </is>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>SCO</t>
         </is>
       </c>
       <c r="B728" t="inlineStr">
         <is>
-          <t>Model siRNA (Cy3-labeled; non-specified gene)</t>
+          <t>DMD exons 6–8</t>
         </is>
       </c>
       <c r="C728" t="inlineStr">
         <is>
-          <t>Model</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D728" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E728" t="inlineStr"/>
       <c r="F728" t="inlineStr"/>
       <c r="G728" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>Phosphorodiamidate morpholino oligomer</t>
         </is>
       </c>
       <c r="H728" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I728" t="n">
         <v>1</v>
       </c>
       <c r="J728" t="inlineStr">
         <is>
-          <t>EXP002291</t>
+          <t>EXP002290</t>
         </is>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr">
         <is>
-          <t>shRNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B729" t="inlineStr">
         <is>
-          <t>sion</t>
+          <t>Model siRNA (Cy3-labeled; non-specified gene)</t>
         </is>
       </c>
       <c r="C729" t="inlineStr">
         <is>
-          <t>firefly luciferase</t>
+          <t>Model</t>
         </is>
       </c>
       <c r="D729" t="inlineStr">
         <is>
-          <t>antisense:CUAAUACAGGCCAAUACAUUUC</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="E729" t="inlineStr"/>
-      <c r="F729" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F729" t="inlineStr"/>
       <c r="G729" t="inlineStr">
         <is>
-          <t>In vitro transcribed shRNA with complementary dangling bases</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="H729" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I729" t="n">
         <v>1</v>
       </c>
       <c r="J729" t="inlineStr">
         <is>
-          <t>EXP002292</t>
+          <t>EXP002291</t>
         </is>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr">
         <is>
-          <t>pDNA</t>
+          <t>shRNA</t>
         </is>
       </c>
       <c r="B730" t="inlineStr">
         <is>
-          <t>EGFP reporter plasmid</t>
+          <t>sion</t>
         </is>
       </c>
       <c r="C730" t="inlineStr">
         <is>
-          <t>EGFP</t>
+          <t>firefly luciferase</t>
         </is>
       </c>
       <c r="D730" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>antisense:CUAAUACAGGCCAAUACAUUUC</t>
         </is>
       </c>
       <c r="E730" t="inlineStr"/>
-      <c r="F730" t="inlineStr"/>
+      <c r="F730" t="inlineStr">
+        <is>
+          <t>CUAAUACAGGCCAAUACAUUUC</t>
+        </is>
+      </c>
       <c r="G730" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>In vitro transcribed shRNA with complementary dangling bases</t>
         </is>
       </c>
       <c r="H730" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I730" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J730" t="inlineStr">
         <is>
-          <t>EXP002293</t>
+          <t>EXP002292</t>
         </is>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>pDNA</t>
         </is>
       </c>
       <c r="B731" t="inlineStr">
         <is>
-          <t>Ckip-1</t>
+          <t>EGFP reporter plasmid</t>
         </is>
       </c>
       <c r="C731" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>EGFP</t>
         </is>
       </c>
       <c r="D731" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E731" t="inlineStr"/>
       <c r="F731" t="inlineStr"/>
       <c r="G731" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H731" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I731" t="n">
         <v>2</v>
       </c>
       <c r="J731" t="inlineStr">
         <is>
-          <t>EXP002295</t>
+          <t>EXP002293</t>
         </is>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
-          <t>mRNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B732" t="inlineStr">
         <is>
-          <t>Bim (pro-apoptotic gene)</t>
+          <t>Ckip-1</t>
         </is>
       </c>
       <c r="C732" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D732" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E732" t="inlineStr"/>
       <c r="F732" t="inlineStr"/>
       <c r="G732" t="inlineStr">
         <is>
-          <t>IVT mRNA (cap, polyA)</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="H732" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I732" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J732" t="inlineStr">
         <is>
-          <t>EXP002297</t>
+          <t>EXP002295</t>
         </is>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
           <t>mRNA</t>
         </is>
       </c>
       <c r="B733" t="inlineStr">
         <is>
           <t>Bim (pro-apoptotic gene)</t>
         </is>
       </c>
       <c r="C733" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D733" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E733" t="inlineStr"/>
       <c r="F733" t="inlineStr"/>
       <c r="G733" t="inlineStr">
         <is>
-          <t>IVT mRNA</t>
+          <t>IVT mRNA (cap, polyA)</t>
         </is>
       </c>
       <c r="H733" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I733" t="n">
         <v>1</v>
       </c>
       <c r="J733" t="inlineStr">
         <is>
-          <t>EXP002298</t>
+          <t>EXP002297</t>
         </is>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>mRNA</t>
         </is>
       </c>
       <c r="B734" t="inlineStr">
         <is>
-          <t>STAT6</t>
+          <t>Bim (pro-apoptotic gene)</t>
         </is>
       </c>
       <c r="C734" t="inlineStr">
         <is>
-          <t>CAGUUCCGCCACUUGCCAA (sense), UUGGCAAUGGCGGAACUG (antisense)</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D734" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E734" t="inlineStr"/>
       <c r="F734" t="inlineStr"/>
       <c r="G734" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>IVT mRNA</t>
         </is>
       </c>
       <c r="H734" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I734" t="n">
         <v>1</v>
       </c>
       <c r="J734" t="inlineStr">
         <is>
-          <t>EXP002299</t>
+          <t>EXP002298</t>
         </is>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B735" t="inlineStr">
         <is>
-          <t>NDV fusion gene (F)</t>
+          <t>STAT6</t>
         </is>
       </c>
       <c r="C735" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>CAGUUCCGCCACUUGCCAA (sense), UUGGCAAUGGCGGAACUG (antisense)</t>
         </is>
       </c>
       <c r="D735" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E735" t="inlineStr"/>
       <c r="F735" t="inlineStr"/>
       <c r="G735" t="inlineStr">
         <is>
-          <t>FITC-labeled antisense PNA</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="H735" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I735" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J735" t="inlineStr">
         <is>
-          <t>EXP002300</t>
+          <t>EXP002299</t>
         </is>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr">
         <is>
-          <t>mRNA</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B736" t="inlineStr">
         <is>
-          <t>eGFP mRNA (also tested mCherry mRNA) for DC transfection readout</t>
+          <t>NDV fusion gene (F)</t>
         </is>
       </c>
       <c r="C736" t="inlineStr">
         <is>
-          <t>eGFP</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D736" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E736" t="inlineStr"/>
       <c r="F736" t="inlineStr"/>
       <c r="G736" t="inlineStr">
         <is>
-          <t>In vitro transcribed; m1ψTP substitution; 3-O-methyl cap (EZ Cap AG); poly(A); β-globin UTRs</t>
+          <t>FITC-labeled antisense PNA</t>
         </is>
       </c>
       <c r="H736" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I736" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J736" t="inlineStr">
         <is>
-          <t>EXP002303</t>
+          <t>EXP002300</t>
         </is>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr">
         <is>
           <t>mRNA</t>
         </is>
       </c>
       <c r="B737" t="inlineStr">
         <is>
-          <t>Neoantigen string-of-beads mRNA (MC38 epitopes: Adpgk, Reps1, Ptgfr, Olfr99, Jak1, Trp53)</t>
+          <t>eGFP mRNA (also tested mCherry mRNA) for DC transfection readout</t>
         </is>
       </c>
       <c r="C737" t="inlineStr">
         <is>
-          <t>gen</t>
+          <t>eGFP</t>
         </is>
       </c>
       <c r="D737" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E737" t="inlineStr"/>
       <c r="F737" t="inlineStr"/>
       <c r="G737" t="inlineStr">
         <is>
-          <t>In vitro transcribed; m1ψTP substitution; 3-O-methyl cap (EZ Cap AG); poly(A); β-globin UTRs; includes SP and MITD trafficking sequences in ORF</t>
+          <t>In vitro transcribed; m1ψTP substitution; 3-O-methyl cap (EZ Cap AG); poly(A); β-globin UTRs</t>
         </is>
       </c>
       <c r="H737" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I737" t="n">
         <v>1</v>
       </c>
       <c r="J737" t="inlineStr">
         <is>
-          <t>EXP002304</t>
+          <t>EXP002303</t>
         </is>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr">
         <is>
           <t>mRNA</t>
         </is>
       </c>
       <c r="B738" t="inlineStr">
         <is>
-          <t>Non-neoantigen control mRNA (mCherry) loaded into DCs</t>
+          <t>Neoantigen string-of-beads mRNA (MC38 epitopes: Adpgk, Reps1, Ptgfr, Olfr99, Jak1, Trp53)</t>
         </is>
       </c>
       <c r="C738" t="inlineStr">
         <is>
           <t>gen</t>
         </is>
       </c>
       <c r="D738" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E738" t="inlineStr"/>
       <c r="F738" t="inlineStr"/>
       <c r="G738" t="inlineStr">
         <is>
-          <t>In vitro transcribed; m1ψTP substitution; 3-O-methyl cap (EZ Cap AG); poly(A); β-globin UTRs</t>
+          <t>In vitro transcribed; m1ψTP substitution; 3-O-methyl cap (EZ Cap AG); poly(A); β-globin UTRs; includes SP and MITD trafficking sequences in ORF</t>
         </is>
       </c>
       <c r="H738" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I738" t="n">
         <v>1</v>
       </c>
       <c r="J738" t="inlineStr">
         <is>
-          <t>EXP002305</t>
+          <t>EXP002304</t>
         </is>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>mRNA</t>
         </is>
       </c>
       <c r="B739" t="inlineStr">
         <is>
-          <t>Luciferase (luci) siRNA</t>
+          <t>Non-neoantigen control mRNA (mCherry) loaded into DCs</t>
         </is>
       </c>
       <c r="C739" t="inlineStr">
         <is>
-          <t>luciferase</t>
+          <t>gen</t>
         </is>
       </c>
       <c r="D739" t="inlineStr">
         <is>
-          <t>sense:GCACUCUGAUUGACAAAUATT; antisense:UAUUUGUCAAUCAGAGUGCTT</t>
-[...11 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E739" t="inlineStr"/>
+      <c r="F739" t="inlineStr"/>
       <c r="G739" t="inlineStr">
         <is>
-          <t>FAM/Cy5 labeled in uptake studies</t>
+          <t>In vitro transcribed; m1ψTP substitution; 3-O-methyl cap (EZ Cap AG); poly(A); β-globin UTRs</t>
         </is>
       </c>
       <c r="H739" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I739" t="n">
         <v>1</v>
       </c>
       <c r="J739" t="inlineStr">
         <is>
-          <t>EXP002306</t>
+          <t>EXP002305</t>
         </is>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B740" t="inlineStr">
         <is>
           <t>Luciferase (luci) siRNA</t>
         </is>
       </c>
       <c r="C740" t="inlineStr">
         <is>
           <t>luciferase</t>
         </is>
       </c>
       <c r="D740" t="inlineStr">
         <is>
           <t>sense:GCACUCUGAUUGACAAAUATT; antisense:UAUUUGUCAAUCAGAGUGCTT</t>
         </is>
       </c>
       <c r="E740" t="inlineStr">
         <is>
           <t>GCACUCUGAUUGACAAAUATT</t>
         </is>
       </c>
       <c r="F740" t="inlineStr">
         <is>
           <t>UAUUUGUCAAUCAGAGUGCTT</t>
         </is>
       </c>
       <c r="G740" t="inlineStr">
         <is>
-          <t>FAM-labeled for distribution studies</t>
+          <t>FAM/Cy5 labeled in uptake studies</t>
         </is>
       </c>
       <c r="H740" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I740" t="n">
         <v>1</v>
       </c>
       <c r="J740" t="inlineStr">
         <is>
-          <t>EXP002307</t>
+          <t>EXP002306</t>
         </is>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr">
         <is>
-          <t>mRNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B741" t="inlineStr">
         <is>
-          <t>Firefly luciferase (Fluc) mRNA</t>
+          <t>Luciferase (luci) siRNA</t>
         </is>
       </c>
       <c r="C741" t="inlineStr">
         <is>
-          <t>firefly luciferase</t>
+          <t>luciferase</t>
         </is>
       </c>
       <c r="D741" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...3 lines deleted...]
-      <c r="F741" t="inlineStr"/>
+          <t>sense:GCACUCUGAUUGACAAAUATT; antisense:UAUUUGUCAAUCAGAGUGCTT</t>
+        </is>
+      </c>
+      <c r="E741" t="inlineStr">
+        <is>
+          <t>GCACUCUGAUUGACAAAUATT</t>
+        </is>
+      </c>
+      <c r="F741" t="inlineStr">
+        <is>
+          <t>UAUUUGUCAAUCAGAGUGCTT</t>
+        </is>
+      </c>
       <c r="G741" t="inlineStr">
         <is>
-          <t>CleanCap® Fluc mRNA (TriLink)</t>
+          <t>FAM-labeled for distribution studies</t>
         </is>
       </c>
       <c r="H741" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I741" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J741" t="inlineStr">
         <is>
-          <t>EXP002308</t>
+          <t>EXP002307</t>
         </is>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>mRNA</t>
         </is>
       </c>
       <c r="B742" t="inlineStr">
         <is>
-          <t>GFP siRNA</t>
+          <t>Firefly luciferase (Fluc) mRNA</t>
         </is>
       </c>
       <c r="C742" t="inlineStr">
         <is>
-          <t>GFP</t>
+          <t>firefly luciferase</t>
         </is>
       </c>
       <c r="D742" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E742" t="inlineStr"/>
       <c r="F742" t="inlineStr"/>
       <c r="G742" t="inlineStr">
         <is>
-          <t>AF647/Cy3 labeled for uptake</t>
+          <t>CleanCap® Fluc mRNA (TriLink)</t>
         </is>
       </c>
       <c r="H742" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I742" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J742" t="inlineStr">
         <is>
-          <t>EXP002310</t>
+          <t>EXP002308</t>
         </is>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
-          <t>CTGF siRNA</t>
+          <t>GFP siRNA</t>
         </is>
       </c>
       <c r="C743" t="inlineStr">
         <is>
-          <t>CTGF</t>
+          <t>GFP</t>
         </is>
       </c>
       <c r="D743" t="inlineStr">
         <is>
-          <t>sense:UUAGCUCGGUAUGUCUUCAUGCUGG</t>
-[...6 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E743" t="inlineStr"/>
       <c r="F743" t="inlineStr"/>
       <c r="G743" t="inlineStr">
         <is>
-          <t>Unmodified siRNA</t>
+          <t>AF647/Cy3 labeled for uptake</t>
         </is>
       </c>
       <c r="H743" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I743" t="n">
         <v>4</v>
       </c>
       <c r="J743" t="inlineStr">
         <is>
-          <t>EXP002314</t>
+          <t>EXP002310</t>
         </is>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B744" t="inlineStr">
         <is>
-          <t>simultaneously</t>
+          <t>CTGF siRNA</t>
         </is>
       </c>
       <c r="C744" t="inlineStr">
         <is>
-          <t>GAPDH</t>
+          <t>CTGF</t>
         </is>
       </c>
       <c r="D744" t="inlineStr">
         <is>
-          <t>multiple RNA candidates reported: GAPDH; simultaneously</t>
+          <t>sense:UUAGCUCGGUAUGUCUUCAUGCUGG</t>
         </is>
       </c>
       <c r="E744" t="inlineStr">
         <is>
-          <t>GUAUGACAACAGCCUCAAGTT; CUUGAGGCUGUUGUCAUACTT; CCCTGGCACCCAGCAC</t>
-[...6 lines deleted...]
-      </c>
+          <t>UUAGCUCGGUAUGUCUUCAUGCUGG</t>
+        </is>
+      </c>
+      <c r="F744" t="inlineStr"/>
       <c r="G744" t="inlineStr">
         <is>
-          <t>Cy5-labeled for uptake studies</t>
+          <t>Unmodified siRNA</t>
         </is>
       </c>
       <c r="H744" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I744" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J744" t="inlineStr">
         <is>
-          <t>EXP002318</t>
+          <t>EXP002314</t>
         </is>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B745" t="inlineStr">
         <is>
-          <t>FADD siRNA</t>
+          <t>simultaneously</t>
         </is>
       </c>
       <c r="C745" t="inlineStr">
         <is>
-          <t>FADD</t>
+          <t>GAPDH</t>
         </is>
       </c>
       <c r="D745" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...3 lines deleted...]
-      <c r="F745" t="inlineStr"/>
+          <t>multiple RNA candidates reported: GAPDH; simultaneously</t>
+        </is>
+      </c>
+      <c r="E745" t="inlineStr">
+        <is>
+          <t>GUAUGACAACAGCCUCAAGTT; CUUGAGGCUGUUGUCAUACTT; CCCTGGCACCCAGCAC</t>
+        </is>
+      </c>
+      <c r="F745" t="inlineStr">
+        <is>
+          <t>CUUGAGGCUGUUGUCAUACTT</t>
+        </is>
+      </c>
       <c r="G745" t="inlineStr">
         <is>
-          <t>Alexa546-labeled (uptake) / unmodified (knockdown)</t>
+          <t>Cy5-labeled for uptake studies</t>
         </is>
       </c>
       <c r="H745" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I745" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J745" t="inlineStr">
         <is>
-          <t>EXP002319</t>
+          <t>EXP002318</t>
         </is>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B746" t="inlineStr">
         <is>
-          <t>Telomerase RNA component (hTR)</t>
+          <t>FADD siRNA</t>
         </is>
       </c>
       <c r="C746" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>FADD</t>
         </is>
       </c>
       <c r="D746" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E746" t="inlineStr"/>
       <c r="F746" t="inlineStr"/>
       <c r="G746" t="inlineStr">
         <is>
-          <t>Phosphorothioate LNA/2′OMe mixmer (non-lipidated)</t>
+          <t>Alexa546-labeled (uptake) / unmodified (knockdown)</t>
         </is>
       </c>
       <c r="H746" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I746" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J746" t="inlineStr">
         <is>
-          <t>EXP002324</t>
+          <t>EXP002319</t>
         </is>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B747" t="inlineStr">
         <is>
-          <t>Sense control oligonucleotide (ON3)</t>
+          <t>Telomerase RNA component (hTR)</t>
         </is>
       </c>
       <c r="C747" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D747" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E747" t="inlineStr"/>
       <c r="F747" t="inlineStr"/>
       <c r="G747" t="inlineStr">
         <is>
-          <t>Phosphorothioate LNA/2′OMe mixmer</t>
+          <t>Phosphorothioate LNA/2′OMe mixmer (non-lipidated)</t>
         </is>
       </c>
       <c r="H747" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I747" t="n">
         <v>1</v>
       </c>
       <c r="J747" t="inlineStr">
         <is>
-          <t>EXP002325</t>
+          <t>EXP002324</t>
         </is>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B748" t="inlineStr">
         <is>
-          <t>BRD4</t>
+          <t>Sense control oligonucleotide (ON3)</t>
         </is>
       </c>
       <c r="C748" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D748" t="inlineStr">
         <is>
-          <t>sense:GGAAACCUCAAGCUGAGAATT; antisense:UUCUCAGCUUGAGGUUUCCTT</t>
-[...11 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E748" t="inlineStr"/>
+      <c r="F748" t="inlineStr"/>
       <c r="G748" t="inlineStr">
         <is>
-          <t>FAM-labeled for uptake; unmodified for silencing</t>
+          <t>Phosphorothioate LNA/2′OMe mixmer</t>
         </is>
       </c>
       <c r="H748" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I748" t="n">
         <v>1</v>
       </c>
       <c r="J748" t="inlineStr">
         <is>
-          <t>EXP002326</t>
+          <t>EXP002325</t>
         </is>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr">
         <is>
-          <t>oligonucleotide</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B749" t="inlineStr">
         <is>
-          <t>Model RNA substrate (D19R)</t>
+          <t>BRD4</t>
         </is>
       </c>
       <c r="C749" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D749" t="inlineStr">
         <is>
-          <t>sense:TGCTCTCCAGGCTAGCTACAAACGACCTGCACCT</t>
+          <t>sense:GGAAACCUCAAGCUGAGAATT; antisense:UUCUCAGCUUGAGGUUUCCTT</t>
         </is>
       </c>
       <c r="E749" t="inlineStr">
         <is>
-          <t>TGCTCTCCAGGCTAGCTACAAACGACCTGCACCT</t>
-[...2 lines deleted...]
-      <c r="F749" t="inlineStr"/>
+          <t>GGAAACCUCAAGCUGAGAATT</t>
+        </is>
+      </c>
+      <c r="F749" t="inlineStr">
+        <is>
+          <t>UUCUCAGCUUGAGGUUUCCTT</t>
+        </is>
+      </c>
       <c r="G749" t="inlineStr">
         <is>
-          <t>Unmodified DNAzyme; radiolabeled substrate for kinetics</t>
+          <t>FAM-labeled for uptake; unmodified for silencing</t>
         </is>
       </c>
       <c r="H749" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I749" t="n">
         <v>1</v>
       </c>
       <c r="J749" t="inlineStr">
         <is>
-          <t>EXP002327</t>
+          <t>EXP002326</t>
         </is>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr">
         <is>
-          <t>SCO</t>
+          <t>oligonucleotide</t>
         </is>
       </c>
       <c r="B750" t="inlineStr">
         <is>
-          <t>GFP pre-mRNA (splice correction)</t>
+          <t>Model RNA substrate (D19R)</t>
         </is>
       </c>
       <c r="C750" t="inlineStr">
         <is>
-          <t>GFP; pre-</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D750" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...2 lines deleted...]
-      <c r="E750" t="inlineStr"/>
+          <t>sense:TGCTCTCCAGGCTAGCTACAAACGACCTGCACCT</t>
+        </is>
+      </c>
+      <c r="E750" t="inlineStr">
+        <is>
+          <t>TGCTCTCCAGGCTAGCTACAAACGACCTGCACCT</t>
+        </is>
+      </c>
       <c r="F750" t="inlineStr"/>
       <c r="G750" t="inlineStr">
         <is>
-          <t>PNA654 (DBCO or unmodified, context-dependent)</t>
+          <t>Unmodified DNAzyme; radiolabeled substrate for kinetics</t>
         </is>
       </c>
       <c r="H750" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I750" t="n">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="J750" t="inlineStr">
         <is>
-          <t>EXP002328</t>
+          <t>EXP002327</t>
         </is>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>SCO</t>
         </is>
       </c>
       <c r="B751" t="inlineStr">
         <is>
-          <t>Telomerase RNA component (hTR)</t>
+          <t>GFP pre-mRNA (splice correction)</t>
         </is>
       </c>
       <c r="C751" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>GFP; pre-</t>
         </is>
       </c>
       <c r="D751" t="inlineStr">
         <is>
-          <t>sense:TCCCGACCGACC</t>
-[...6 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E751" t="inlineStr"/>
       <c r="F751" t="inlineStr"/>
       <c r="G751" t="inlineStr">
         <is>
-          <t>11-mer or 13-mer PNA; cysteine linker</t>
+          <t>PNA654 (DBCO or unmodified, context-dependent)</t>
         </is>
       </c>
       <c r="H751" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I751" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="J751" t="inlineStr">
         <is>
-          <t>EXP002336</t>
+          <t>EXP002328</t>
         </is>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B752" t="inlineStr">
         <is>
-          <t>hTERT mRNA</t>
+          <t>Telomerase RNA component (hTR)</t>
         </is>
       </c>
       <c r="C752" t="inlineStr">
         <is>
-          <t>hTERT</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D752" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...2 lines deleted...]
-      <c r="E752" t="inlineStr"/>
+          <t>sense:TCCCGACCGACC</t>
+        </is>
+      </c>
+      <c r="E752" t="inlineStr">
+        <is>
+          <t>TCCCGACCGACC</t>
+        </is>
+      </c>
       <c r="F752" t="inlineStr"/>
       <c r="G752" t="inlineStr">
         <is>
-          <t>15-mer PNA; biotinylated for imaging</t>
+          <t>11-mer or 13-mer PNA; cysteine linker</t>
         </is>
       </c>
       <c r="H752" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I752" t="n">
         <v>1</v>
       </c>
       <c r="J752" t="inlineStr">
         <is>
-          <t>EXP002337</t>
+          <t>EXP002336</t>
         </is>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B753" t="inlineStr">
         <is>
-          <t>Pigpb1 (G-protein β-subunit) or gfp control</t>
+          <t>hTERT mRNA</t>
         </is>
       </c>
       <c r="C753" t="inlineStr">
         <is>
-          <t>GFP</t>
+          <t>hTERT</t>
         </is>
       </c>
       <c r="D753" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E753" t="inlineStr"/>
       <c r="F753" t="inlineStr"/>
       <c r="G753" t="inlineStr">
         <is>
-          <t>Cy3-labeled for uptake; unmodified for RNAi</t>
+          <t>15-mer PNA; biotinylated for imaging</t>
         </is>
       </c>
       <c r="H753" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I753" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J753" t="inlineStr">
         <is>
-          <t>EXP002338</t>
+          <t>EXP002337</t>
         </is>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B754" t="inlineStr">
         <is>
-          <t>Cyclin B1</t>
+          <t>Pigpb1 (G-protein β-subunit) or gfp control</t>
         </is>
       </c>
       <c r="C754" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>GFP</t>
         </is>
       </c>
       <c r="D754" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E754" t="inlineStr"/>
       <c r="F754" t="inlineStr"/>
       <c r="G754" t="inlineStr">
         <is>
-          <t>Cy5-labeled (uptake) / unmodified (silencing)</t>
+          <t>Cy3-labeled for uptake; unmodified for RNAi</t>
         </is>
       </c>
       <c r="H754" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I754" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J754" t="inlineStr">
         <is>
-          <t>EXP002342</t>
+          <t>EXP002338</t>
         </is>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B755" t="inlineStr">
         <is>
           <t>Cyclin B1</t>
         </is>
       </c>
       <c r="C755" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D755" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E755" t="inlineStr"/>
       <c r="F755" t="inlineStr"/>
       <c r="G755" t="inlineStr">
         <is>
-          <t>Cy5-labeled for biodistribution</t>
+          <t>Cy5-labeled (uptake) / unmodified (silencing)</t>
         </is>
       </c>
       <c r="H755" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I755" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J755" t="inlineStr">
         <is>
-          <t>EXP002344</t>
+          <t>EXP002342</t>
         </is>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B756" t="inlineStr">
         <is>
-          <t>Luciferase</t>
+          <t>Cyclin B1</t>
         </is>
       </c>
       <c r="C756" t="inlineStr">
         <is>
-          <t>luciferase</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D756" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E756" t="inlineStr"/>
       <c r="F756" t="inlineStr"/>
       <c r="G756" t="inlineStr">
         <is>
-          <t>unmodified</t>
+          <t>Cy5-labeled for biodistribution</t>
         </is>
       </c>
       <c r="H756" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I756" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J756" t="inlineStr">
         <is>
-          <t>EXP002345</t>
+          <t>EXP002344</t>
         </is>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B757" t="inlineStr">
         <is>
-          <t>siCD1 (Cyclin D1)</t>
+          <t>Luciferase</t>
         </is>
       </c>
       <c r="C757" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>luciferase</t>
         </is>
       </c>
       <c r="D757" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E757" t="inlineStr"/>
       <c r="F757" t="inlineStr"/>
       <c r="G757" t="inlineStr">
         <is>
-          <t>Fluorescently labeled siRNA used for uptake imaging (subset of experiments)</t>
+          <t>unmodified</t>
         </is>
       </c>
       <c r="H757" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I757" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J757" t="inlineStr">
         <is>
-          <t>EXP002348</t>
+          <t>EXP002345</t>
         </is>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B758" t="inlineStr">
         <is>
-          <t>siCDK4</t>
+          <t>siCD1 (Cyclin D1)</t>
         </is>
       </c>
       <c r="C758" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D758" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E758" t="inlineStr"/>
       <c r="F758" t="inlineStr"/>
       <c r="G758" t="inlineStr">
         <is>
           <t>Fluorescently labeled siRNA used for uptake imaging (subset of experiments)</t>
         </is>
       </c>
       <c r="H758" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I758" t="n">
         <v>1</v>
       </c>
       <c r="J758" t="inlineStr">
         <is>
-          <t>EXP002349</t>
+          <t>EXP002348</t>
         </is>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B759" t="inlineStr">
         <is>
-          <t>siMCL-1</t>
+          <t>siCDK4</t>
         </is>
       </c>
       <c r="C759" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D759" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E759" t="inlineStr"/>
       <c r="F759" t="inlineStr"/>
       <c r="G759" t="inlineStr">
         <is>
           <t>Fluorescently labeled siRNA used for uptake imaging (subset of experiments)</t>
         </is>
       </c>
       <c r="H759" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I759" t="n">
         <v>1</v>
       </c>
       <c r="J759" t="inlineStr">
         <is>
-          <t>EXP002350</t>
+          <t>EXP002349</t>
         </is>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B760" t="inlineStr">
         <is>
-          <t>siCD1/siCDK4/siMCL-1 (14/3/3)</t>
+          <t>siMCL-1</t>
         </is>
       </c>
       <c r="C760" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D760" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E760" t="inlineStr"/>
       <c r="F760" t="inlineStr"/>
       <c r="G760" t="inlineStr">
         <is>
           <t>Fluorescently labeled siRNA used for uptake imaging (subset of experiments)</t>
         </is>
       </c>
       <c r="H760" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I760" t="n">
         <v>1</v>
       </c>
       <c r="J760" t="inlineStr">
         <is>
-          <t>EXP002351</t>
+          <t>EXP002350</t>
         </is>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B761" t="inlineStr">
         <is>
-          <t>siCD1/siCDK4/siMCL-1 (6/8/6)</t>
+          <t>siCD1/siCDK4/siMCL-1 (14/3/3)</t>
         </is>
       </c>
       <c r="C761" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D761" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E761" t="inlineStr"/>
       <c r="F761" t="inlineStr"/>
       <c r="G761" t="inlineStr">
         <is>
           <t>Fluorescently labeled siRNA used for uptake imaging (subset of experiments)</t>
         </is>
       </c>
       <c r="H761" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I761" t="n">
         <v>1</v>
       </c>
       <c r="J761" t="inlineStr">
         <is>
-          <t>EXP002352</t>
+          <t>EXP002351</t>
         </is>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B762" t="inlineStr">
         <is>
-          <t>siCD1/siCDK4/siMCL-1 (3/3/3)</t>
+          <t>siCD1/siCDK4/siMCL-1 (6/8/6)</t>
         </is>
       </c>
       <c r="C762" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D762" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E762" t="inlineStr"/>
       <c r="F762" t="inlineStr"/>
       <c r="G762" t="inlineStr">
         <is>
           <t>Fluorescently labeled siRNA used for uptake imaging (subset of experiments)</t>
         </is>
       </c>
       <c r="H762" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I762" t="n">
         <v>1</v>
       </c>
       <c r="J762" t="inlineStr">
         <is>
-          <t>EXP002353</t>
+          <t>EXP002352</t>
         </is>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B763" t="inlineStr">
         <is>
-          <t>Stat3</t>
+          <t>siCD1/siCDK4/siMCL-1 (3/3/3)</t>
         </is>
       </c>
       <c r="C763" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D763" t="inlineStr">
         <is>
-          <t>sense:GGACGACUUUGAUUUCAACtt; antisense:GUUGAAAUCAAAGUCGUCCtg</t>
-[...11 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E763" t="inlineStr"/>
+      <c r="F763" t="inlineStr"/>
       <c r="G763" t="inlineStr">
         <is>
-          <t>Cy3-labeled for uptake; unmodified for silencing</t>
+          <t>Fluorescently labeled siRNA used for uptake imaging (subset of experiments)</t>
         </is>
       </c>
       <c r="H763" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I763" t="n">
         <v>1</v>
       </c>
       <c r="J763" t="inlineStr">
         <is>
-          <t>EXP002354</t>
+          <t>EXP002353</t>
         </is>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B764" t="inlineStr">
         <is>
-          <t>Stat3 (labeled for imaging)</t>
+          <t>Stat3</t>
         </is>
       </c>
       <c r="C764" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D764" t="inlineStr">
         <is>
           <t>sense:GGACGACUUUGAUUUCAACtt; antisense:GUUGAAAUCAAAGUCGUCCtg</t>
         </is>
       </c>
       <c r="E764" t="inlineStr">
         <is>
           <t>GGACGACUUUGAUUUCAACtt</t>
         </is>
       </c>
       <c r="F764" t="inlineStr">
         <is>
           <t>GUUGAAAUCAAAGUCGUCCtg</t>
         </is>
       </c>
       <c r="G764" t="inlineStr">
         <is>
-          <t>Cy3-labeled siRNA</t>
+          <t>Cy3-labeled for uptake; unmodified for silencing</t>
         </is>
       </c>
       <c r="H764" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I764" t="n">
         <v>1</v>
       </c>
       <c r="J764" t="inlineStr">
         <is>
-          <t>EXP002355</t>
+          <t>EXP002354</t>
         </is>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B765" t="inlineStr">
         <is>
-          <t>PCDH7</t>
+          <t>Stat3 (labeled for imaging)</t>
         </is>
       </c>
       <c r="C765" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D765" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...3 lines deleted...]
-      <c r="F765" t="inlineStr"/>
+          <t>sense:GGACGACUUUGAUUUCAACtt; antisense:GUUGAAAUCAAAGUCGUCCtg</t>
+        </is>
+      </c>
+      <c r="E765" t="inlineStr">
+        <is>
+          <t>GGACGACUUUGAUUUCAACtt</t>
+        </is>
+      </c>
+      <c r="F765" t="inlineStr">
+        <is>
+          <t>GUUGAAAUCAAAGUCGUCCtg</t>
+        </is>
+      </c>
       <c r="G765" t="inlineStr">
         <is>
-          <t>Cy3-labeled for uptake; unmodified for silencing</t>
+          <t>Cy3-labeled siRNA</t>
         </is>
       </c>
       <c r="H765" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I765" t="n">
         <v>1</v>
       </c>
       <c r="J765" t="inlineStr">
         <is>
-          <t>EXP002356</t>
+          <t>EXP002355</t>
         </is>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B766" t="inlineStr">
         <is>
           <t>PCDH7</t>
         </is>
       </c>
       <c r="C766" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D766" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E766" t="inlineStr"/>
       <c r="F766" t="inlineStr"/>
       <c r="G766" t="inlineStr">
         <is>
-          <t>Cy3-labeled for biodistribution</t>
+          <t>Cy3-labeled for uptake; unmodified for silencing</t>
         </is>
       </c>
       <c r="H766" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I766" t="n">
         <v>1</v>
       </c>
       <c r="J766" t="inlineStr">
         <is>
-          <t>EXP002357</t>
+          <t>EXP002356</t>
         </is>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="inlineStr">
         <is>
-          <t>SCO</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B767" t="inlineStr">
         <is>
-          <t>Luciferase splice correction (HeLa pLuc705)</t>
+          <t>PCDH7</t>
         </is>
       </c>
       <c r="C767" t="inlineStr">
         <is>
-          <t>luciferase</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D767" t="inlineStr">
         <is>
-          <t>sense:CCUCUUACCUCAGUUACA</t>
-[...6 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E767" t="inlineStr"/>
       <c r="F767" t="inlineStr"/>
       <c r="G767" t="inlineStr">
         <is>
-          <t>PS-2'-O-methyl</t>
+          <t>Cy3-labeled for biodistribution</t>
         </is>
       </c>
       <c r="H767" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I767" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J767" t="inlineStr">
         <is>
-          <t>EXP002358</t>
+          <t>EXP002357</t>
         </is>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="inlineStr">
         <is>
           <t>SCO</t>
         </is>
       </c>
       <c r="B768" t="inlineStr">
         <is>
-          <t>Dystrophin exon 23 skipping (mdx myotubes)</t>
+          <t>Luciferase splice correction (HeLa pLuc705)</t>
         </is>
       </c>
       <c r="C768" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>luciferase</t>
         </is>
       </c>
       <c r="D768" t="inlineStr">
         <is>
-          <t>sense:GGCCAAACCUCGGCUUACCU</t>
+          <t>sense:CCUCUUACCUCAGUUACA</t>
         </is>
       </c>
       <c r="E768" t="inlineStr">
         <is>
-          <t>GGCCAAACCUCGGCUUACCU</t>
+          <t>CCUCUUACCUCAGUUACA</t>
         </is>
       </c>
       <c r="F768" t="inlineStr"/>
       <c r="G768" t="inlineStr">
         <is>
           <t>PS-2'-O-methyl</t>
         </is>
       </c>
       <c r="H768" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I768" t="n">
         <v>2</v>
       </c>
       <c r="J768" t="inlineStr">
         <is>
-          <t>EXP002359</t>
+          <t>EXP002358</t>
         </is>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>SCO</t>
         </is>
       </c>
       <c r="B769" t="inlineStr">
         <is>
-          <t>GFP</t>
+          <t>Dystrophin exon 23 skipping (mdx myotubes)</t>
         </is>
       </c>
       <c r="C769" t="inlineStr">
         <is>
-          <t>GFP</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D769" t="inlineStr">
         <is>
-          <t>sense:GACGUAAACGGCCACAAGUUC</t>
+          <t>sense:GGCCAAACCUCGGCUUACCU</t>
         </is>
       </c>
       <c r="E769" t="inlineStr">
         <is>
-          <t>GACGUAAACGGCCACAAGUUC</t>
+          <t>GGCCAAACCUCGGCUUACCU</t>
         </is>
       </c>
       <c r="F769" t="inlineStr"/>
       <c r="G769" t="inlineStr">
         <is>
-          <t>unmodified</t>
+          <t>PS-2'-O-methyl</t>
         </is>
       </c>
       <c r="H769" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I769" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J769" t="inlineStr">
         <is>
-          <t>EXP002362</t>
+          <t>EXP002359</t>
         </is>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B770" t="inlineStr">
         <is>
-          <t>IL-10</t>
+          <t>GFP</t>
         </is>
       </c>
       <c r="C770" t="inlineStr">
         <is>
           <t>GFP</t>
         </is>
       </c>
       <c r="D770" t="inlineStr">
         <is>
-          <t>sense:GAAUGAAUUUGACAUCUUCUU</t>
+          <t>sense:GACGUAAACGGCCACAAGUUC</t>
         </is>
       </c>
       <c r="E770" t="inlineStr">
         <is>
-          <t>GAAUGAAUUUGACAUCUUCUU</t>
+          <t>GACGUAAACGGCCACAAGUUC</t>
         </is>
       </c>
       <c r="F770" t="inlineStr"/>
       <c r="G770" t="inlineStr">
         <is>
-          <t>2'-O-methyl modified</t>
+          <t>unmodified</t>
         </is>
       </c>
       <c r="H770" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I770" t="n">
         <v>1</v>
       </c>
       <c r="J770" t="inlineStr">
         <is>
-          <t>EXP002363</t>
+          <t>EXP002362</t>
         </is>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B771" t="inlineStr">
         <is>
-          <t>GAPDH</t>
+          <t>IL-10</t>
         </is>
       </c>
       <c r="C771" t="inlineStr">
         <is>
           <t>GFP</t>
         </is>
       </c>
       <c r="D771" t="inlineStr">
         <is>
-          <t>sense:GUGUGAACCACGAGAAAUAUU</t>
+          <t>sense:GAAUGAAUUUGACAUCUUCUU</t>
         </is>
       </c>
       <c r="E771" t="inlineStr">
         <is>
-          <t>GUGUGAACCACGAGAAAUAUU</t>
+          <t>GAAUGAAUUUGACAUCUUCUU</t>
         </is>
       </c>
       <c r="F771" t="inlineStr"/>
       <c r="G771" t="inlineStr">
         <is>
-          <t>unmodified</t>
+          <t>2'-O-methyl modified</t>
         </is>
       </c>
       <c r="H771" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I771" t="n">
         <v>1</v>
       </c>
       <c r="J771" t="inlineStr">
         <is>
-          <t>EXP002364</t>
+          <t>EXP002363</t>
         </is>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B772" t="inlineStr">
         <is>
-          <t>ID4</t>
+          <t>GAPDH</t>
         </is>
       </c>
       <c r="C772" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>GFP</t>
         </is>
       </c>
       <c r="D772" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...2 lines deleted...]
-      <c r="E772" t="inlineStr"/>
+          <t>sense:GUGUGAACCACGAGAAAUAUU</t>
+        </is>
+      </c>
+      <c r="E772" t="inlineStr">
+        <is>
+          <t>GUGUGAACCACGAGAAAUAUU</t>
+        </is>
+      </c>
       <c r="F772" t="inlineStr"/>
       <c r="G772" t="inlineStr">
         <is>
           <t>unmodified</t>
         </is>
       </c>
       <c r="H772" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I772" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J772" t="inlineStr">
         <is>
-          <t>EXP002365</t>
+          <t>EXP002364</t>
         </is>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B773" t="inlineStr">
         <is>
-          <t>YFP</t>
+          <t>ID4</t>
         </is>
       </c>
       <c r="C773" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D773" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E773" t="inlineStr"/>
       <c r="F773" t="inlineStr"/>
       <c r="G773" t="inlineStr">
         <is>
-          <t>Cy3-labeled (for imaging); otherwise unmodified</t>
+          <t>unmodified</t>
         </is>
       </c>
       <c r="H773" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I773" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J773" t="inlineStr">
         <is>
-          <t>EXP002370</t>
+          <t>EXP002365</t>
         </is>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B774" t="inlineStr">
         <is>
-          <t>CHS (chalcone synthase)</t>
+          <t>YFP</t>
         </is>
       </c>
       <c r="C774" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D774" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E774" t="inlineStr"/>
       <c r="F774" t="inlineStr"/>
       <c r="G774" t="inlineStr">
         <is>
-          <t>Unmodified dsRNA</t>
+          <t>Cy3-labeled (for imaging); otherwise unmodified</t>
         </is>
       </c>
       <c r="H774" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I774" t="n">
         <v>1</v>
       </c>
       <c r="J774" t="inlineStr">
         <is>
-          <t>EXP002371</t>
+          <t>EXP002370</t>
         </is>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B775" t="inlineStr">
         <is>
-          <t>EGFR</t>
+          <t>CHS (chalcone synthase)</t>
         </is>
       </c>
       <c r="C775" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D775" t="inlineStr">
         <is>
-          <t>sense:AGGAAUUAAGAGAAGCAACAUdTdT; antisense:AUGUUGCUUCUCUUAAUUCCUdTdT</t>
-[...11 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E775" t="inlineStr"/>
+      <c r="F775" t="inlineStr"/>
       <c r="G775" t="inlineStr">
         <is>
-          <t>FAM- or Cy5-labeled for uptake; otherwise unmodified</t>
+          <t>Unmodified dsRNA</t>
         </is>
       </c>
       <c r="H775" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I775" t="n">
         <v>1</v>
       </c>
       <c r="J775" t="inlineStr">
         <is>
-          <t>EXP002372</t>
+          <t>EXP002371</t>
         </is>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B776" t="inlineStr">
         <is>
           <t>EGFR</t>
         </is>
       </c>
       <c r="C776" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D776" t="inlineStr">
         <is>
           <t>sense:AGGAAUUAAGAGAAGCAACAUdTdT; antisense:AUGUUGCUUCUCUUAAUUCCUdTdT</t>
         </is>
       </c>
       <c r="E776" t="inlineStr">
         <is>
           <t>AGGAAUUAAGAGAAGCAACAUdTdT</t>
         </is>
       </c>
       <c r="F776" t="inlineStr">
         <is>
           <t>AUGUUGCUUCUCUUAAUUCCUdTdT</t>
         </is>
       </c>
       <c r="G776" t="inlineStr">
         <is>
-          <t>Cy5.5-labeled for imaging</t>
+          <t>FAM- or Cy5-labeled for uptake; otherwise unmodified</t>
         </is>
       </c>
       <c r="H776" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I776" t="n">
         <v>1</v>
       </c>
       <c r="J776" t="inlineStr">
         <is>
-          <t>EXP002373</t>
+          <t>EXP002372</t>
         </is>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B777" t="inlineStr">
         <is>
-          <t>CD31</t>
+          <t>EGFR</t>
         </is>
       </c>
       <c r="C777" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D777" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...3 lines deleted...]
-      <c r="F777" t="inlineStr"/>
+          <t>sense:AGGAAUUAAGAGAAGCAACAUdTdT; antisense:AUGUUGCUUCUCUUAAUUCCUdTdT</t>
+        </is>
+      </c>
+      <c r="E777" t="inlineStr">
+        <is>
+          <t>AGGAAUUAAGAGAAGCAACAUdTdT</t>
+        </is>
+      </c>
+      <c r="F777" t="inlineStr">
+        <is>
+          <t>AUGUUGCUUCUCUUAAUUCCUdTdT</t>
+        </is>
+      </c>
       <c r="G777" t="inlineStr">
         <is>
-          <t>Cy3-labeled / unmodified</t>
+          <t>Cy5.5-labeled for imaging</t>
         </is>
       </c>
       <c r="H777" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I777" t="n">
         <v>1</v>
       </c>
       <c r="J777" t="inlineStr">
         <is>
-          <t>EXP002374</t>
+          <t>EXP002373</t>
         </is>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B778" t="inlineStr">
         <is>
           <t>CD31</t>
         </is>
       </c>
       <c r="C778" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D778" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E778" t="inlineStr"/>
       <c r="F778" t="inlineStr"/>
       <c r="G778" t="inlineStr">
         <is>
-          <t>unmodified</t>
+          <t>Cy3-labeled / unmodified</t>
         </is>
       </c>
       <c r="H778" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I778" t="n">
         <v>1</v>
       </c>
       <c r="J778" t="inlineStr">
         <is>
-          <t>EXP002375</t>
+          <t>EXP002374</t>
         </is>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B779" t="inlineStr">
         <is>
-          <t>HCV 5′-UTR and IRES</t>
+          <t>CD31</t>
         </is>
       </c>
       <c r="C779" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D779" t="inlineStr">
         <is>
-          <t>multiple RNA candidates reported: single reported strand sequence</t>
-[...6 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E779" t="inlineStr"/>
       <c r="F779" t="inlineStr"/>
       <c r="G779" t="inlineStr">
         <is>
-          <t>Packaged inside MS2 VLP (C-variant pac site)</t>
+          <t>unmodified</t>
         </is>
       </c>
       <c r="H779" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I779" t="n">
         <v>1</v>
       </c>
       <c r="J779" t="inlineStr">
         <is>
-          <t>EXP002376</t>
+          <t>EXP002375</t>
         </is>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B780" t="inlineStr">
         <is>
-          <t>GFP</t>
+          <t>HCV 5′-UTR and IRES</t>
         </is>
       </c>
       <c r="C780" t="inlineStr">
         <is>
-          <t>GFP</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D780" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...2 lines deleted...]
-      <c r="E780" t="inlineStr"/>
+          <t>multiple RNA candidates reported: single reported strand sequence</t>
+        </is>
+      </c>
+      <c r="E780" t="inlineStr">
+        <is>
+          <t>CGGGATCCTGGCTATCGCTGTAGGTAGCC; CCGCTCGAGGGGCGGCGGTTGGTGTTAC</t>
+        </is>
+      </c>
       <c r="F780" t="inlineStr"/>
       <c r="G780" t="inlineStr">
         <is>
-          <t>Unmodified / Cy3-labeled</t>
+          <t>Packaged inside MS2 VLP (C-variant pac site)</t>
         </is>
       </c>
       <c r="H780" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I780" t="n">
         <v>1</v>
       </c>
       <c r="J780" t="inlineStr">
         <is>
-          <t>EXP002377</t>
+          <t>EXP002376</t>
         </is>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B781" t="inlineStr">
         <is>
-          <t>FOXA1</t>
+          <t>GFP</t>
         </is>
       </c>
       <c r="C781" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>GFP</t>
         </is>
       </c>
       <c r="D781" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E781" t="inlineStr"/>
       <c r="F781" t="inlineStr"/>
       <c r="G781" t="inlineStr">
         <is>
-          <t>unmodified</t>
+          <t>Unmodified / Cy3-labeled</t>
         </is>
       </c>
       <c r="H781" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I781" t="n">
         <v>1</v>
       </c>
       <c r="J781" t="inlineStr">
         <is>
-          <t>EXP002378</t>
+          <t>EXP002377</t>
         </is>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B782" t="inlineStr">
         <is>
-          <t>eGFP</t>
+          <t>FOXA1</t>
         </is>
       </c>
       <c r="C782" t="inlineStr">
         <is>
-          <t>EGFP</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D782" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="E782" t="inlineStr"/>
       <c r="F782" t="inlineStr"/>
       <c r="G782" t="inlineStr">
         <is>
-          <t>Cy3-labeled or unmodified</t>
+          <t>unmodified</t>
         </is>
       </c>
       <c r="H782" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I782" t="n">
         <v>1</v>
       </c>
       <c r="J782" t="inlineStr">
         <is>
-          <t>EXP002379</t>
+          <t>EXP002378</t>
         </is>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B783" t="inlineStr">
         <is>
-          <t>CVB6 viral RNA (5′ UTR)</t>
+          <t>eGFP</t>
         </is>
       </c>
       <c r="C783" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>EGFP</t>
         </is>
       </c>
       <c r="D783" t="inlineStr">
         <is>
-          <t>sense:GCCGCTCGCATTCAGGGGCCGGAGAGC</t>
-[...6 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E783" t="inlineStr"/>
       <c r="F783" t="inlineStr"/>
       <c r="G783" t="inlineStr">
         <is>
-          <t>2′-O-methyl bases; phosphorothioate backbone; fluorophore/quencher labeled</t>
+          <t>Cy3-labeled or unmodified</t>
         </is>
       </c>
       <c r="H783" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I783" t="n">
         <v>1</v>
       </c>
       <c r="J783" t="inlineStr">
         <is>
-          <t>EXP002380</t>
+          <t>EXP002379</t>
         </is>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B784" t="inlineStr">
         <is>
-          <t>Bcl-xL (CTGF resistance pathway)</t>
+          <t>CVB6 viral RNA (5′ UTR)</t>
         </is>
       </c>
       <c r="C784" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D784" t="inlineStr">
         <is>
-          <t>sense:AGGAGAGAAAGUCAACCACCAGCUC</t>
+          <t>sense:GCCGCTCGCATTCAGGGGCCGGAGAGC</t>
         </is>
       </c>
       <c r="E784" t="inlineStr">
         <is>
-          <t>AGGAGAGAAAGUCAACCACCAGCUC</t>
+          <t>GCCGCTCGCATTCAGGGGCCGGAGAGC</t>
         </is>
       </c>
       <c r="F784" t="inlineStr"/>
       <c r="G784" t="inlineStr">
         <is>
-          <t>unmodified</t>
+          <t>2′-O-methyl bases; phosphorothioate backbone; fluorophore/quencher labeled</t>
         </is>
       </c>
       <c r="H784" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I784" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J784" t="inlineStr">
         <is>
-          <t>EXP002381</t>
+          <t>EXP002380</t>
         </is>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B785" t="inlineStr">
         <is>
-          <t>Midkine (MK)</t>
+          <t>Bcl-xL (CTGF resistance pathway)</t>
         </is>
       </c>
       <c r="C785" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D785" t="inlineStr">
         <is>
-          <t>sense:GGAUUGCGGCGUGGGUUUCtt; antisense:GAAACCCACGCCGCAAUCCtt</t>
+          <t>sense:AGGAGAGAAAGUCAACCACCAGCUC</t>
         </is>
       </c>
       <c r="E785" t="inlineStr">
         <is>
-          <t>GGAUUGCGGCGUGGGUUUCtt</t>
-[...6 lines deleted...]
-      </c>
+          <t>AGGAGAGAAAGUCAACCACCAGCUC</t>
+        </is>
+      </c>
+      <c r="F785" t="inlineStr"/>
       <c r="G785" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>unmodified</t>
         </is>
       </c>
       <c r="H785" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I785" t="n">
         <v>2</v>
       </c>
       <c r="J785" t="inlineStr">
         <is>
-          <t>EXP002383</t>
+          <t>EXP002381</t>
         </is>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B786" t="inlineStr">
         <is>
-          <t>TNF-α</t>
+          <t>Midkine (MK)</t>
         </is>
       </c>
       <c r="C786" t="inlineStr">
         <is>
-          <t>TNF</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D786" t="inlineStr">
         <is>
-          <t>sense:AAGAGAACCUGGGAGUAGAUAAGGUTT</t>
+          <t>sense:GGAUUGCGGCGUGGGUUUCtt; antisense:GAAACCCACGCCGCAAUCCtt</t>
         </is>
       </c>
       <c r="E786" t="inlineStr">
         <is>
-          <t>AAGAGAACCUGGGAGUAGAUAAGGUTT</t>
-[...2 lines deleted...]
-      <c r="F786" t="inlineStr"/>
+          <t>GGAUUGCGGCGUGGGUUUCtt</t>
+        </is>
+      </c>
+      <c r="F786" t="inlineStr">
+        <is>
+          <t>GAAACCCACGCCGCAAUCCtt</t>
+        </is>
+      </c>
       <c r="G786" t="inlineStr">
         <is>
-          <t>dTdT overhangs; 3' dTdT/TT overhang</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="H786" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I786" t="n">
         <v>2</v>
       </c>
       <c r="J786" t="inlineStr">
         <is>
-          <t>EXP002385</t>
+          <t>EXP002383</t>
         </is>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B787" t="inlineStr">
         <is>
-          <t>PLK1</t>
+          <t>TNF-α</t>
         </is>
       </c>
       <c r="C787" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>TNF</t>
         </is>
       </c>
       <c r="D787" t="inlineStr">
         <is>
-          <t>sense:UAUUUAAgGAGGGUGAuCUUU</t>
+          <t>sense:AAGAGAACCUGGGAGUAGAUAAGGUTT</t>
         </is>
       </c>
       <c r="E787" t="inlineStr">
         <is>
-          <t>UAUUUAAgGAGGGUGAuCUUU</t>
+          <t>AAGAGAACCUGGGAGUAGAUAAGGUTT</t>
         </is>
       </c>
       <c r="F787" t="inlineStr"/>
       <c r="G787" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>dTdT overhangs; 3' dTdT/TT overhang</t>
         </is>
       </c>
       <c r="H787" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I787" t="n">
         <v>2</v>
       </c>
       <c r="J787" t="inlineStr">
         <is>
-          <t>EXP002387</t>
+          <t>EXP002385</t>
         </is>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B788" t="inlineStr">
         <is>
-          <t>HPRT</t>
+          <t>PLK1</t>
         </is>
       </c>
       <c r="C788" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D788" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...2 lines deleted...]
-      <c r="E788" t="inlineStr"/>
+          <t>sense:UAUUUAAgGAGGGUGAuCUUU</t>
+        </is>
+      </c>
+      <c r="E788" t="inlineStr">
+        <is>
+          <t>UAUUUAAgGAGGGUGAuCUUU</t>
+        </is>
+      </c>
       <c r="F788" t="inlineStr"/>
       <c r="G788" t="inlineStr">
         <is>
-          <t>Dicer-substrate siRNA</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="H788" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I788" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J788" t="inlineStr">
         <is>
-          <t>EXP002389</t>
+          <t>EXP002387</t>
         </is>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B789" t="inlineStr">
         <is>
-          <t>EGFP (model target)</t>
+          <t>HPRT</t>
         </is>
       </c>
       <c r="C789" t="inlineStr">
         <is>
-          <t>EGFP</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D789" t="inlineStr">
         <is>
-          <t>sense:CGUACGCGGAAUACUUCGAdTdT; antisense:UCGAAGUAUUCCGCGUACGdTdT</t>
-[...11 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E789" t="inlineStr"/>
+      <c r="F789" t="inlineStr"/>
       <c r="G789" t="inlineStr">
         <is>
-          <t>5′ thiol on sense strand; dTdT overhangs</t>
+          <t>Dicer-substrate siRNA</t>
         </is>
       </c>
       <c r="H789" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I789" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J789" t="inlineStr">
         <is>
-          <t>EXP002392</t>
+          <t>EXP002389</t>
         </is>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B790" t="inlineStr">
         <is>
-          <t>Survivin (BIRC5)</t>
+          <t>EGFP (model target)</t>
         </is>
       </c>
       <c r="C790" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>EGFP</t>
         </is>
       </c>
       <c r="D790" t="inlineStr">
         <is>
-          <t>sense:mGCAGGUUCCUmUAUCUGUCAdTdT</t>
+          <t>sense:CGUACGCGGAAUACUUCGAdTdT; antisense:UCGAAGUAUUCCGCGUACGdTdT</t>
         </is>
       </c>
       <c r="E790" t="inlineStr">
         <is>
-          <t>mGCAGGUUCCUmUAUCUGUCAdTdT</t>
-[...2 lines deleted...]
-      <c r="F790" t="inlineStr"/>
+          <t>CGUACGCGGAAUACUUCGAdTdT</t>
+        </is>
+      </c>
+      <c r="F790" t="inlineStr">
+        <is>
+          <t>UCGAAGUAUUCCGCGUACGdTdT</t>
+        </is>
+      </c>
       <c r="G790" t="inlineStr">
         <is>
-          <t>dTdT overhangs</t>
+          <t>5′ thiol on sense strand; dTdT overhangs</t>
         </is>
       </c>
       <c r="H790" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I790" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J790" t="inlineStr">
         <is>
-          <t>EXP002393</t>
+          <t>EXP002392</t>
         </is>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B791" t="inlineStr">
         <is>
-          <t>siRNA; site; sing</t>
+          <t>Survivin (BIRC5)</t>
         </is>
       </c>
       <c r="C791" t="inlineStr">
         <is>
-          <t>EGFP</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D791" t="inlineStr">
         <is>
-          <t>sense:UGCGCUCCUGGACGUAGCCUU</t>
+          <t>sense:mGCAGGUUCCUmUAUCUGUCAdTdT</t>
         </is>
       </c>
       <c r="E791" t="inlineStr">
         <is>
-          <t>UGCGCUCCUGGACGUAGCCUU</t>
+          <t>mGCAGGUUCCUmUAUCUGUCAdTdT</t>
         </is>
       </c>
       <c r="F791" t="inlineStr"/>
       <c r="G791" t="inlineStr">
         <is>
-          <t>U1A/Sxl/λN binding loops; FAM-labeled in uptake studies</t>
+          <t>dTdT overhangs</t>
         </is>
       </c>
       <c r="H791" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I791" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J791" t="inlineStr">
         <is>
-          <t>EXP002395</t>
+          <t>EXP002393</t>
         </is>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B792" t="inlineStr">
         <is>
-          <t>WNV E protein (siFvEJW)</t>
+          <t>siRNA; site; sing</t>
         </is>
       </c>
       <c r="C792" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>EGFP</t>
         </is>
       </c>
       <c r="D792" t="inlineStr">
         <is>
-          <t>sense:TCACGCATCTCTCCACCAAAG</t>
+          <t>sense:UGCGCUCCUGGACGUAGCCUU</t>
         </is>
       </c>
       <c r="E792" t="inlineStr">
         <is>
-          <t>TCACGCATCTCTCCACCAAAG</t>
+          <t>UGCGCUCCUGGACGUAGCCUU</t>
         </is>
       </c>
       <c r="F792" t="inlineStr"/>
       <c r="G792" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>U1A/Sxl/λN binding loops; FAM-labeled in uptake studies</t>
         </is>
       </c>
       <c r="H792" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I792" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J792" t="inlineStr">
         <is>
-          <t>EXP002396</t>
+          <t>EXP002395</t>
         </is>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B793" t="inlineStr">
         <is>
-          <t>cdc-2</t>
+          <t>WNV E protein (siFvEJW)</t>
         </is>
       </c>
       <c r="C793" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D793" t="inlineStr">
         <is>
-          <t>sense:UUAUUAUCUCUUUAAAGGGCU; antisense:UAAUAGAGAAAUUUCCCGAUdU</t>
+          <t>sense:TCACGCATCTCTCCACCAAAG</t>
         </is>
       </c>
       <c r="E793" t="inlineStr">
         <is>
-          <t>UUAUUAUCUCUUUAAAGGGCU</t>
-[...6 lines deleted...]
-      </c>
+          <t>TCACGCATCTCTCCACCAAAG</t>
+        </is>
+      </c>
+      <c r="F793" t="inlineStr"/>
       <c r="G793" t="inlineStr">
         <is>
-          <t>3′ alkynyl deoxyuridine; click-linked to peptide</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="H793" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I793" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J793" t="inlineStr">
         <is>
-          <t>EXP002398</t>
+          <t>EXP002396</t>
         </is>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B794" t="inlineStr">
         <is>
-          <t>Plk1</t>
+          <t>cdc-2</t>
         </is>
       </c>
       <c r="C794" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D794" t="inlineStr">
         <is>
-          <t>sense:GAAGAAGAUCACCCUCCUUAdTdT; antisense:UAAGGAGGGUGAUCUUCUUCdTdT</t>
+          <t>sense:UUAUUAUCUCUUUAAAGGGCU; antisense:UAAUAGAGAAAUUUCCCGAUdU</t>
         </is>
       </c>
       <c r="E794" t="inlineStr">
         <is>
-          <t>GAAGAAGAUCACCCUCCUUAdTdT</t>
+          <t>UUAUUAUCUCUUUAAAGGGCU</t>
         </is>
       </c>
       <c r="F794" t="inlineStr">
         <is>
-          <t>UAAGGAGGGUGAUCUUCUUCdTdT</t>
+          <t>UAAUAGAGAAAUUUCCCGAUdU</t>
         </is>
       </c>
       <c r="G794" t="inlineStr">
         <is>
-          <t>Thiol-modified at both termini, disulfide cross-linked</t>
+          <t>3′ alkynyl deoxyuridine; click-linked to peptide</t>
         </is>
       </c>
       <c r="H794" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I794" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J794" t="inlineStr">
         <is>
-          <t>EXP002399</t>
+          <t>EXP002398</t>
         </is>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B795" t="inlineStr">
         <is>
-          <t>Firefly luciferase (siLuc)</t>
+          <t>Plk1</t>
         </is>
       </c>
       <c r="C795" t="inlineStr">
         <is>
-          <t>firefly luciferase</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D795" t="inlineStr">
         <is>
-          <t>sense:UUCUCCGAACGUGUCACGUUU</t>
+          <t>sense:GAAGAAGAUCACCCUCCUUAdTdT; antisense:UAAGGAGGGUGAUCUUCUUCdTdT</t>
         </is>
       </c>
       <c r="E795" t="inlineStr">
         <is>
-          <t>UUCUCCGAACGUGUCACGUUU</t>
-[...2 lines deleted...]
-      <c r="F795" t="inlineStr"/>
+          <t>GAAGAAGAUCACCCUCCUUAdTdT</t>
+        </is>
+      </c>
+      <c r="F795" t="inlineStr">
+        <is>
+          <t>UAAGGAGGGUGAUCUUCUUCdTdT</t>
+        </is>
+      </c>
       <c r="G795" t="inlineStr">
         <is>
-          <t>dTdT overhangs; fluorescent labels in uptake/biodistribution studies</t>
+          <t>Thiol-modified at both termini, disulfide cross-linked</t>
         </is>
       </c>
       <c r="H795" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I795" t="n">
         <v>2</v>
       </c>
       <c r="J795" t="inlineStr">
         <is>
-          <t>EXP002401</t>
+          <t>EXP002399</t>
         </is>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B796" t="inlineStr">
         <is>
-          <t>Luciferase (siGL4)</t>
+          <t>Firefly luciferase (siLuc)</t>
         </is>
       </c>
       <c r="C796" t="inlineStr">
         <is>
-          <t>luciferase</t>
+          <t>firefly luciferase</t>
         </is>
       </c>
       <c r="D796" t="inlineStr">
         <is>
-          <t>not reported</t>
-[...2 lines deleted...]
-      <c r="E796" t="inlineStr"/>
+          <t>sense:UUCUCCGAACGUGUCACGUUU</t>
+        </is>
+      </c>
+      <c r="E796" t="inlineStr">
+        <is>
+          <t>UUCUCCGAACGUGUCACGUUU</t>
+        </is>
+      </c>
       <c r="F796" t="inlineStr"/>
       <c r="G796" t="inlineStr">
         <is>
-          <t>Cy3-labeled in imaging studies</t>
+          <t>dTdT overhangs; fluorescent labels in uptake/biodistribution studies</t>
         </is>
       </c>
       <c r="H796" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I796" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J796" t="inlineStr">
         <is>
-          <t>EXP002403</t>
+          <t>EXP002401</t>
         </is>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B797" t="inlineStr">
         <is>
-          <t>Rpt4 (PSMC6)</t>
+          <t>Luciferase (siGL4)</t>
         </is>
       </c>
       <c r="C797" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>luciferase</t>
         </is>
       </c>
       <c r="D797" t="inlineStr">
         <is>
-          <t>sense:GGAGUUAAGGGAACAAUUAdTdT</t>
-[...6 lines deleted...]
-      </c>
+          <t>not reported</t>
+        </is>
+      </c>
+      <c r="E797" t="inlineStr"/>
       <c r="F797" t="inlineStr"/>
       <c r="G797" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>Cy3-labeled in imaging studies</t>
         </is>
       </c>
       <c r="H797" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I797" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J797" t="inlineStr">
         <is>
-          <t>EXP002404</t>
+          <t>EXP002403</t>
         </is>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B798" t="inlineStr">
         <is>
-          <t>Bcl-2</t>
+          <t>Rpt4 (PSMC6)</t>
         </is>
       </c>
       <c r="C798" t="inlineStr">
         <is>
-          <t>bcl-2</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D798" t="inlineStr">
         <is>
-          <t>sense:TCTCCCAGCGTGCGCCAT</t>
+          <t>sense:GGAGUUAAGGGAACAAUUAdTdT</t>
         </is>
       </c>
       <c r="E798" t="inlineStr">
         <is>
-          <t>TCTCCCAGCGTGCGCCAT</t>
+          <t>GGAGUUAAGGGAACAAUUAdTdT</t>
         </is>
       </c>
       <c r="F798" t="inlineStr"/>
       <c r="G798" t="inlineStr">
         <is>
-          <t>Phosphorothioate-modified ASO</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="H798" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I798" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J798" t="inlineStr">
         <is>
-          <t>EXP002406</t>
+          <t>EXP002404</t>
         </is>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B799" t="inlineStr">
         <is>
-          <t>Syndecan-1 (SDC1)</t>
+          <t>Bcl-2</t>
         </is>
       </c>
       <c r="C799" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>bcl-2</t>
         </is>
       </c>
       <c r="D799" t="inlineStr">
         <is>
-          <t>sense:GCCGCAATTGTGGCTACTAA</t>
+          <t>sense:TCTCCCAGCGTGCGCCAT</t>
         </is>
       </c>
       <c r="E799" t="inlineStr">
         <is>
-          <t>GCCGCAATTGTGGCTACTAA</t>
+          <t>TCTCCCAGCGTGCGCCAT</t>
         </is>
       </c>
       <c r="F799" t="inlineStr"/>
       <c r="G799" t="inlineStr">
         <is>
-          <t>not reported</t>
+          <t>Phosphorothioate-modified ASO</t>
         </is>
       </c>
       <c r="H799" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I799" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J799" t="inlineStr">
         <is>
-          <t>EXP002409</t>
+          <t>EXP002406</t>
         </is>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="inlineStr">
         <is>
-          <t>pDNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B800" t="inlineStr">
         <is>
-          <t>Angiotensin II type 1 receptor (AT1r)</t>
+          <t>Syndecan-1 (SDC1)</t>
         </is>
       </c>
       <c r="C800" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="D800" t="inlineStr">
         <is>
-          <t>forward: TCTCAATCTCGCCTTGGCTG, reverse: ACACACTGGCGTAGAGGTTG</t>
-[...2 lines deleted...]
-      <c r="E800" t="inlineStr"/>
+          <t>sense:GCCGCAATTGTGGCTACTAA</t>
+        </is>
+      </c>
+      <c r="E800" t="inlineStr">
+        <is>
+          <t>GCCGCAATTGTGGCTACTAA</t>
+        </is>
+      </c>
       <c r="F800" t="inlineStr"/>
       <c r="G800" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="H800" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I800" t="n">
         <v>2</v>
       </c>
       <c r="J800" t="inlineStr">
         <is>
-          <t>EXP002411</t>
+          <t>EXP002409</t>
         </is>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>pDNA</t>
         </is>
       </c>
       <c r="B801" t="inlineStr">
         <is>
-          <t>anti-dsred CA; antisense PNA targeting DsRed2 mRNA</t>
+          <t>Angiotensin II type 1 receptor (AT1r)</t>
         </is>
       </c>
       <c r="C801" t="inlineStr">
         <is>
-          <t>DsRed2 mRNA</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="D801" t="inlineStr">
         <is>
-          <t>tccgtgaacggc</t>
+          <t>forward: TCTCAATCTCGCCTTGGCTG, reverse: ACACACTGGCGTAGAGGTTG</t>
         </is>
       </c>
       <c r="E801" t="inlineStr"/>
-      <c r="F801" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F801" t="inlineStr"/>
       <c r="G801" t="inlineStr">
         <is>
-          <t>PNA (peptide nucleic acid)</t>
+          <t>not reported</t>
         </is>
       </c>
       <c r="H801" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I801" t="n">
         <v>2</v>
       </c>
       <c r="J801" t="inlineStr">
         <is>
-          <t>EXP002415</t>
+          <t>EXP002411</t>
         </is>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B802" t="inlineStr">
         <is>
-          <t>nonsense CA; PNA with no known mammalian counterpart</t>
+          <t>anti-dsred CA; antisense PNA targeting DsRed2 mRNA</t>
         </is>
       </c>
       <c r="C802" t="inlineStr">
         <is>
-          <t>nonsense/no natural mammalian target</t>
+          <t>DsRed2 mRNA</t>
         </is>
       </c>
       <c r="D802" t="inlineStr">
         <is>
-          <t>gttcagagtcta</t>
+          <t>tccgtgaacggc</t>
         </is>
       </c>
       <c r="E802" t="inlineStr"/>
       <c r="F802" t="inlineStr">
         <is>
-          <t>GTTCAGAGTCTA</t>
+          <t>TCCGTGAACGGC</t>
         </is>
       </c>
       <c r="G802" t="inlineStr">
         <is>
           <t>PNA (peptide nucleic acid)</t>
         </is>
       </c>
       <c r="H802" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I802" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J802" t="inlineStr">
         <is>
-          <t>EXP002416</t>
+          <t>EXP002415</t>
         </is>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B803" t="inlineStr">
+        <is>
+          <t>nonsense CA; PNA with no known mammalian counterpart</t>
+        </is>
+      </c>
+      <c r="C803" t="inlineStr">
+        <is>
+          <t>nonsense/no natural mammalian target</t>
+        </is>
+      </c>
+      <c r="D803" t="inlineStr">
+        <is>
+          <t>gttcagagtcta</t>
+        </is>
+      </c>
+      <c r="E803" t="inlineStr"/>
+      <c r="F803" t="inlineStr">
+        <is>
+          <t>GTTCAGAGTCTA</t>
+        </is>
+      </c>
+      <c r="G803" t="inlineStr">
+        <is>
+          <t>PNA (peptide nucleic acid)</t>
+        </is>
+      </c>
+      <c r="H803" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+      <c r="I803" t="n">
+        <v>1</v>
+      </c>
+      <c r="J803" t="inlineStr">
+        <is>
+          <t>EXP002416</t>
+        </is>
+      </c>
+    </row>
+    <row r="804">
+      <c r="A804" t="inlineStr">
+        <is>
+          <t>siRNA</t>
+        </is>
+      </c>
+      <c r="B804" t="inlineStr">
         <is>
           <t>Bcl-2 siRNA (sense, 5’-GUA CAU CCA
 UUA UAA GCU G dtdt-3’; antisense, 5’-CAG CUU AUA AUG GAU GUA C dtdt-3’)</t>
         </is>
       </c>
-      <c r="C803" t="inlineStr">
+      <c r="C804" t="inlineStr">
         <is>
           <t>Bcl-2 / B-cell lymphoma-2</t>
         </is>
       </c>
-      <c r="D803" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="G803" t="inlineStr">
+      <c r="D804" t="inlineStr"/>
+      <c r="E804" t="inlineStr"/>
+      <c r="F804" t="inlineStr"/>
+      <c r="G804" t="inlineStr">
         <is>
           <t>not reported; Cy3-labeled siRNA used for uptake studies</t>
         </is>
       </c>
-      <c r="H803" t="inlineStr">
+      <c r="H804" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
-      <c r="I803" t="n">
+      <c r="I804" t="n">
         <v>2</v>
       </c>
-      <c r="J803" t="inlineStr">
+      <c r="J804" t="inlineStr">
         <is>
           <t>EXP002418</t>
-        </is>
-[...40 lines deleted...]
-          <t>EXP002420</t>
         </is>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="inlineStr">
         <is>
           <t>mRNA</t>
         </is>
       </c>
       <c r="B805" t="inlineStr">
         <is>
           <t>Luciferase (Luc) mRNA</t>
         </is>
       </c>
       <c r="C805" t="inlineStr">
         <is>
-          <t>Luciferase reporter; liver-selective expression</t>
+          <t>Luciferase reporter</t>
         </is>
       </c>
       <c r="D805" t="inlineStr">
         <is>
           <t>ATGGAGGACGCCAAGAACATCAAGAAGGGCCCCGCCCCCTTCTACCCCCTGGAGGACGGCACAGCCGGCGAGCAGCTGCACAAGGCCATGAAGCGGTACGCCCTGGTGCCCGGCACCATCGCCTTCACCGACGCCCACATCGAGGTGGACATCACCTACGCCGAGTACTTCGAGATGAGCGTGCGGCTGGCCGAGGCCATGAAGCGGTACGGCCTGAACACCAACCACCGGATCGTGGTGTGCAGCGAGAACAGCCTGCAGTTCTTCATGCCCGTGCTGGGCGCCCTGTTCATCGGCGTGGCCGTGGCCCCCGCCAACGACATCTACAACGAGCGGGAGCTGCTGAACAGCATGGGCATCAGCCAGCCCACCGTGGTGTTCGTGAGCAAGAAGGGCCTGCAGAAGATCCTGAACGTGCAGAAGAAGCTGCCCATCATCCAGAAGATCATCATCATGGACAGCAAGACCGACTACCAGGGCTTCCAGAGCATGTACACCTTCGTGACCAGCCACCTGCCCCCCGGCTTCAACGAGTACGACTTCGTGCCCGAGAGCTTCGACCGGGACAAGACCATCGCCCTGATCATGAACAGCAGCGGCAGCACCGGCCTGCCCAAGGGCGTGGCCCTGCCTCATAGAACCGCCTGCGTGCGGTTCAGCCACGCCCGGGACCCCATCTTCGGCAACCAGATCATCCCCGACACCGCCATCCTGAGCGTGGTGCCCTTCCACCACGGCTTCGGCATGTTCACCACCCTGGGCTACCTGATCTGCGGCTTCCGGGTGGTGCTGATGTACCGGTTCGAGGAGGAGCTGTTCCTGCGGAGCCTGCAGGACTACAAGATCCAGAGCGCCCTGCTGGTGCCCACCCTGTTCAGCTTCTTCGCCAAGAGCACCCTGATCGACAAGTACGACCTGAGCAACCTGCACGAGATCGCCAGCGGCGGCGCCCCTCTGAGCAAGGAGGTGGGAGAGGCCGTGGCCAAGCGGTTCCACCTGCCCGGCATCAGACAGGGCTACGGCCTGACCGAGACCACCAGCGCCATCCTGATCACCCCCGAGGGCGACGACAAGCCTGGCGCCGTGGGCAAGGTGGTGCCCTTCTTCGAGGCCAAGGTGGTGGACCTGGACACCGGCAAGACCCTGGGCGTGAACCAGAGGGGCGAGCTGTGCGTGCGGGGCCCCATGATCATGAGCGGCTACGTGAACAACCCCGAGGCCACCAACGCCCTGATCGACAAGGACGGCTGGCTGCACAGCGGCGACATCGCCTACTGGGACGAGGACGAGCACTTCTTCATCGTGGACCGGCTGAAGAGCCTGATCAAGTACAAGGGCTACCAGGTGGCCCCCGCCGAGCTGGAGAGCATCCTGCTGCAGCACCCCAACATCTTCGACGCCGGCGTGGCCGGCCTGCCTGATGACGATGCCGGAGAGCTGCCTGCCGCCGTGGTGGTGCTGGAGCACGGCAAGACCATGACCGAGAAGGAGATCGTGGACTACGTGGCCAGCCAGGTGACCACCGCCAAGAAGCTGAGGGGCGGCGTGGTGTTCGTGGACGAGGTGCCCAAGGGCCTGACCGGCAAGCTGGACGCCCGGAAGATCCGGGAGATCCTGATCAAGGCCAAGAAGGGCGGCAAGATCGCCGTGTGA</t>
         </is>
       </c>
       <c r="E805" t="inlineStr">
         <is>
           <t>ATGGAGGACGCCAAGAACATCAAGAAGGGCCCCGCCCCCTTCTACCCCCTGGAGGACGGCACAGCCGGCGAGCAGCTGCACAAGGCCATGAAGCGGTACGCCCTGGTGCCCGGCACCATCGCCTTCACCGACGCCCACATCGAGGTGGACATCACCTACGCCGAGTACTTCGAGATGAGCGTGCGGCTGGCCGAGGCCATGAAGCGGTACGGCCTGAACACCAACCACCGGATCGTGGTGTGCAGCGAGAACAGCCTGCAGTTCTTCATGCCCGTGCTGGGCGCCCTGTTCATCGGCGTGGCCGTGGCCCCCGCCAACGACATCTACAACGAGCGGGAGCTGCTGAACAGCATGGGCATCAGCCAGCCCACCGTGGTGTTCGTGAGCAAGAAGGGCCTGCAGAAGATCCTGAACGTGCAGAAGAAGCTGCCCATCATCCAGAAGATCATCATCATGGACAGCAAGACCGACTACCAGGGCTTCCAGAGCATGTACACCTTCGTGACCAGCCACCTGCCCCCCGGCTTCAACGAGTACGACTTCGTGCCCGAGAGCTTCGACCGGGACAAGACCATCGCCCTGATCATGAACAGCAGCGGCAGCACCGGCCTGCCCAAGGGCGTGGCCCTGCCTCATAGAACCGCCTGCGTGCGGTTCAGCCACGCCCGGGACCCCATCTTCGGCAACCAGATCATCCCCGACACCGCCATCCTGAGCGTGGTGCCCTTCCACCACGGCTTCGGCATGTTCACCACCCTGGGCTACCTGATCTGCGGCTTCCGGGTGGTGCTGATGTACCGGTTCGAGGAGGAGCTGTTCCTGCGGAGCCTGCAGGACTACAAGATCCAGAGCGCCCTGCTGGTGCCCACCCTGTTCAGCTTCTTCGCCAAGAGCACCCTGATCGACAAGTACGACCTGAGCAACCTGCACGAGATCGCCAGCGGCGGCGCCCCTCTGAGCAAGGAGGTGGGAGAGGCCGTGGCCAAGCGGTTCCACCTGCCCGGCATCAGACAGGGCTACGGCCTGACCGAGACCACCAGCGCCATCCTGATCACCCCCGAGGGCGACGACAAGCCTGGCGCCGTGGGCAAGGTGGTGCCCTTCTTCGAGGCCAAGGTGGTGGACCTGGACACCGGCAAGACCCTGGGCGTGAACCAGAGGGGCGAGCTGTGCGTGCGGGGCCCCATGATCATGAGCGGCTACGTGAACAACCCCGAGGCCACCAACGCCCTGATCGACAAGGACGGCTGGCTGCACAGCGGCGACATCGCCTACTGGGACGAGGACGAGCACTTCTTCATCGTGGACCGGCTGAAGAGCCTGATCAAGTACAAGGGCTACCAGGTGGCCCCCGCCGAGCTGGAGAGCATCCTGCTGCAGCACCCCAACATCTTCGACGCCGGCGTGGCCGGCCTGCCTGATGACGATGCCGGAGAGCTGCCTGCCGCCGTGGTGGTGCTGGAGCACGGCAAGACCATGACCGAGAAGGAGATCGTGGACTACGTGGCCAGCCAGGTGACCACCGCCAAGAAGCTGAGGGGCGGCGTGGTGTTCGTGGACGAGGTGCCCAAGGGCCTGACCGGCAAGCTGGACGCCCGGAAGATCCGGGAGATCCTGATCAAGGCCAAGAAGGGCGGCAAGATCGCCGTGTGA</t>
         </is>
       </c>
       <c r="F805" t="inlineStr"/>
       <c r="G805" t="inlineStr"/>
       <c r="H805" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I805" t="n">
         <v>1</v>
       </c>
       <c r="J805" t="inlineStr">
         <is>
-          <t>EXP002421</t>
+          <t>EXP002420</t>
         </is>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="inlineStr">
         <is>
           <t>mRNA</t>
         </is>
       </c>
       <c r="B806" t="inlineStr">
         <is>
           <t>Luciferase (Luc) mRNA</t>
         </is>
       </c>
       <c r="C806" t="inlineStr">
         <is>
-          <t>Luciferase reporter; lung-selective expression</t>
+          <t>Luciferase reporter; liver-selective expression</t>
         </is>
       </c>
       <c r="D806" t="inlineStr">
         <is>
           <t>ATGGAGGACGCCAAGAACATCAAGAAGGGCCCCGCCCCCTTCTACCCCCTGGAGGACGGCACAGCCGGCGAGCAGCTGCACAAGGCCATGAAGCGGTACGCCCTGGTGCCCGGCACCATCGCCTTCACCGACGCCCACATCGAGGTGGACATCACCTACGCCGAGTACTTCGAGATGAGCGTGCGGCTGGCCGAGGCCATGAAGCGGTACGGCCTGAACACCAACCACCGGATCGTGGTGTGCAGCGAGAACAGCCTGCAGTTCTTCATGCCCGTGCTGGGCGCCCTGTTCATCGGCGTGGCCGTGGCCCCCGCCAACGACATCTACAACGAGCGGGAGCTGCTGAACAGCATGGGCATCAGCCAGCCCACCGTGGTGTTCGTGAGCAAGAAGGGCCTGCAGAAGATCCTGAACGTGCAGAAGAAGCTGCCCATCATCCAGAAGATCATCATCATGGACAGCAAGACCGACTACCAGGGCTTCCAGAGCATGTACACCTTCGTGACCAGCCACCTGCCCCCCGGCTTCAACGAGTACGACTTCGTGCCCGAGAGCTTCGACCGGGACAAGACCATCGCCCTGATCATGAACAGCAGCGGCAGCACCGGCCTGCCCAAGGGCGTGGCCCTGCCTCATAGAACCGCCTGCGTGCGGTTCAGCCACGCCCGGGACCCCATCTTCGGCAACCAGATCATCCCCGACACCGCCATCCTGAGCGTGGTGCCCTTCCACCACGGCTTCGGCATGTTCACCACCCTGGGCTACCTGATCTGCGGCTTCCGGGTGGTGCTGATGTACCGGTTCGAGGAGGAGCTGTTCCTGCGGAGCCTGCAGGACTACAAGATCCAGAGCGCCCTGCTGGTGCCCACCCTGTTCAGCTTCTTCGCCAAGAGCACCCTGATCGACAAGTACGACCTGAGCAACCTGCACGAGATCGCCAGCGGCGGCGCCCCTCTGAGCAAGGAGGTGGGAGAGGCCGTGGCCAAGCGGTTCCACCTGCCCGGCATCAGACAGGGCTACGGCCTGACCGAGACCACCAGCGCCATCCTGATCACCCCCGAGGGCGACGACAAGCCTGGCGCCGTGGGCAAGGTGGTGCCCTTCTTCGAGGCCAAGGTGGTGGACCTGGACACCGGCAAGACCCTGGGCGTGAACCAGAGGGGCGAGCTGTGCGTGCGGGGCCCCATGATCATGAGCGGCTACGTGAACAACCCCGAGGCCACCAACGCCCTGATCGACAAGGACGGCTGGCTGCACAGCGGCGACATCGCCTACTGGGACGAGGACGAGCACTTCTTCATCGTGGACCGGCTGAAGAGCCTGATCAAGTACAAGGGCTACCAGGTGGCCCCCGCCGAGCTGGAGAGCATCCTGCTGCAGCACCCCAACATCTTCGACGCCGGCGTGGCCGGCCTGCCTGATGACGATGCCGGAGAGCTGCCTGCCGCCGTGGTGGTGCTGGAGCACGGCAAGACCATGACCGAGAAGGAGATCGTGGACTACGTGGCCAGCCAGGTGACCACCGCCAAGAAGCTGAGGGGCGGCGTGGTGTTCGTGGACGAGGTGCCCAAGGGCCTGACCGGCAAGCTGGACGCCCGGAAGATCCGGGAGATCCTGATCAAGGCCAAGAAGGGCGGCAAGATCGCCGTGTGA</t>
         </is>
       </c>
       <c r="E806" t="inlineStr">
         <is>
           <t>ATGGAGGACGCCAAGAACATCAAGAAGGGCCCCGCCCCCTTCTACCCCCTGGAGGACGGCACAGCCGGCGAGCAGCTGCACAAGGCCATGAAGCGGTACGCCCTGGTGCCCGGCACCATCGCCTTCACCGACGCCCACATCGAGGTGGACATCACCTACGCCGAGTACTTCGAGATGAGCGTGCGGCTGGCCGAGGCCATGAAGCGGTACGGCCTGAACACCAACCACCGGATCGTGGTGTGCAGCGAGAACAGCCTGCAGTTCTTCATGCCCGTGCTGGGCGCCCTGTTCATCGGCGTGGCCGTGGCCCCCGCCAACGACATCTACAACGAGCGGGAGCTGCTGAACAGCATGGGCATCAGCCAGCCCACCGTGGTGTTCGTGAGCAAGAAGGGCCTGCAGAAGATCCTGAACGTGCAGAAGAAGCTGCCCATCATCCAGAAGATCATCATCATGGACAGCAAGACCGACTACCAGGGCTTCCAGAGCATGTACACCTTCGTGACCAGCCACCTGCCCCCCGGCTTCAACGAGTACGACTTCGTGCCCGAGAGCTTCGACCGGGACAAGACCATCGCCCTGATCATGAACAGCAGCGGCAGCACCGGCCTGCCCAAGGGCGTGGCCCTGCCTCATAGAACCGCCTGCGTGCGGTTCAGCCACGCCCGGGACCCCATCTTCGGCAACCAGATCATCCCCGACACCGCCATCCTGAGCGTGGTGCCCTTCCACCACGGCTTCGGCATGTTCACCACCCTGGGCTACCTGATCTGCGGCTTCCGGGTGGTGCTGATGTACCGGTTCGAGGAGGAGCTGTTCCTGCGGAGCCTGCAGGACTACAAGATCCAGAGCGCCCTGCTGGTGCCCACCCTGTTCAGCTTCTTCGCCAAGAGCACCCTGATCGACAAGTACGACCTGAGCAACCTGCACGAGATCGCCAGCGGCGGCGCCCCTCTGAGCAAGGAGGTGGGAGAGGCCGTGGCCAAGCGGTTCCACCTGCCCGGCATCAGACAGGGCTACGGCCTGACCGAGACCACCAGCGCCATCCTGATCACCCCCGAGGGCGACGACAAGCCTGGCGCCGTGGGCAAGGTGGTGCCCTTCTTCGAGGCCAAGGTGGTGGACCTGGACACCGGCAAGACCCTGGGCGTGAACCAGAGGGGCGAGCTGTGCGTGCGGGGCCCCATGATCATGAGCGGCTACGTGAACAACCCCGAGGCCACCAACGCCCTGATCGACAAGGACGGCTGGCTGCACAGCGGCGACATCGCCTACTGGGACGAGGACGAGCACTTCTTCATCGTGGACCGGCTGAAGAGCCTGATCAAGTACAAGGGCTACCAGGTGGCCCCCGCCGAGCTGGAGAGCATCCTGCTGCAGCACCCCAACATCTTCGACGCCGGCGTGGCCGGCCTGCCTGATGACGATGCCGGAGAGCTGCCTGCCGCCGTGGTGGTGCTGGAGCACGGCAAGACCATGACCGAGAAGGAGATCGTGGACTACGTGGCCAGCCAGGTGACCACCGCCAAGAAGCTGAGGGGCGGCGTGGTGTTCGTGGACGAGGTGCCCAAGGGCCTGACCGGCAAGCTGGACGCCCGGAAGATCCGGGAGATCCTGATCAAGGCCAAGAAGGGCGGCAAGATCGCCGTGTGA</t>
         </is>
       </c>
       <c r="F806" t="inlineStr"/>
       <c r="G806" t="inlineStr"/>
       <c r="H806" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I806" t="n">
         <v>1</v>
       </c>
       <c r="J806" t="inlineStr">
         <is>
-          <t>EXP002422</t>
+          <t>EXP002421</t>
         </is>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="inlineStr">
         <is>
           <t>mRNA</t>
         </is>
       </c>
       <c r="B807" t="inlineStr">
         <is>
           <t>Luciferase (Luc) mRNA</t>
         </is>
       </c>
       <c r="C807" t="inlineStr">
         <is>
-          <t>Luciferase reporter; spleen-selective expression</t>
+          <t>Luciferase reporter; lung-selective expression</t>
         </is>
       </c>
       <c r="D807" t="inlineStr">
         <is>
           <t>ATGGAGGACGCCAAGAACATCAAGAAGGGCCCCGCCCCCTTCTACCCCCTGGAGGACGGCACAGCCGGCGAGCAGCTGCACAAGGCCATGAAGCGGTACGCCCTGGTGCCCGGCACCATCGCCTTCACCGACGCCCACATCGAGGTGGACATCACCTACGCCGAGTACTTCGAGATGAGCGTGCGGCTGGCCGAGGCCATGAAGCGGTACGGCCTGAACACCAACCACCGGATCGTGGTGTGCAGCGAGAACAGCCTGCAGTTCTTCATGCCCGTGCTGGGCGCCCTGTTCATCGGCGTGGCCGTGGCCCCCGCCAACGACATCTACAACGAGCGGGAGCTGCTGAACAGCATGGGCATCAGCCAGCCCACCGTGGTGTTCGTGAGCAAGAAGGGCCTGCAGAAGATCCTGAACGTGCAGAAGAAGCTGCCCATCATCCAGAAGATCATCATCATGGACAGCAAGACCGACTACCAGGGCTTCCAGAGCATGTACACCTTCGTGACCAGCCACCTGCCCCCCGGCTTCAACGAGTACGACTTCGTGCCCGAGAGCTTCGACCGGGACAAGACCATCGCCCTGATCATGAACAGCAGCGGCAGCACCGGCCTGCCCAAGGGCGTGGCCCTGCCTCATAGAACCGCCTGCGTGCGGTTCAGCCACGCCCGGGACCCCATCTTCGGCAACCAGATCATCCCCGACACCGCCATCCTGAGCGTGGTGCCCTTCCACCACGGCTTCGGCATGTTCACCACCCTGGGCTACCTGATCTGCGGCTTCCGGGTGGTGCTGATGTACCGGTTCGAGGAGGAGCTGTTCCTGCGGAGCCTGCAGGACTACAAGATCCAGAGCGCCCTGCTGGTGCCCACCCTGTTCAGCTTCTTCGCCAAGAGCACCCTGATCGACAAGTACGACCTGAGCAACCTGCACGAGATCGCCAGCGGCGGCGCCCCTCTGAGCAAGGAGGTGGGAGAGGCCGTGGCCAAGCGGTTCCACCTGCCCGGCATCAGACAGGGCTACGGCCTGACCGAGACCACCAGCGCCATCCTGATCACCCCCGAGGGCGACGACAAGCCTGGCGCCGTGGGCAAGGTGGTGCCCTTCTTCGAGGCCAAGGTGGTGGACCTGGACACCGGCAAGACCCTGGGCGTGAACCAGAGGGGCGAGCTGTGCGTGCGGGGCCCCATGATCATGAGCGGCTACGTGAACAACCCCGAGGCCACCAACGCCCTGATCGACAAGGACGGCTGGCTGCACAGCGGCGACATCGCCTACTGGGACGAGGACGAGCACTTCTTCATCGTGGACCGGCTGAAGAGCCTGATCAAGTACAAGGGCTACCAGGTGGCCCCCGCCGAGCTGGAGAGCATCCTGCTGCAGCACCCCAACATCTTCGACGCCGGCGTGGCCGGCCTGCCTGATGACGATGCCGGAGAGCTGCCTGCCGCCGTGGTGGTGCTGGAGCACGGCAAGACCATGACCGAGAAGGAGATCGTGGACTACGTGGCCAGCCAGGTGACCACCGCCAAGAAGCTGAGGGGCGGCGTGGTGTTCGTGGACGAGGTGCCCAAGGGCCTGACCGGCAAGCTGGACGCCCGGAAGATCCGGGAGATCCTGATCAAGGCCAAGAAGGGCGGCAAGATCGCCGTGTGA</t>
         </is>
       </c>
       <c r="E807" t="inlineStr">
         <is>
           <t>ATGGAGGACGCCAAGAACATCAAGAAGGGCCCCGCCCCCTTCTACCCCCTGGAGGACGGCACAGCCGGCGAGCAGCTGCACAAGGCCATGAAGCGGTACGCCCTGGTGCCCGGCACCATCGCCTTCACCGACGCCCACATCGAGGTGGACATCACCTACGCCGAGTACTTCGAGATGAGCGTGCGGCTGGCCGAGGCCATGAAGCGGTACGGCCTGAACACCAACCACCGGATCGTGGTGTGCAGCGAGAACAGCCTGCAGTTCTTCATGCCCGTGCTGGGCGCCCTGTTCATCGGCGTGGCCGTGGCCCCCGCCAACGACATCTACAACGAGCGGGAGCTGCTGAACAGCATGGGCATCAGCCAGCCCACCGTGGTGTTCGTGAGCAAGAAGGGCCTGCAGAAGATCCTGAACGTGCAGAAGAAGCTGCCCATCATCCAGAAGATCATCATCATGGACAGCAAGACCGACTACCAGGGCTTCCAGAGCATGTACACCTTCGTGACCAGCCACCTGCCCCCCGGCTTCAACGAGTACGACTTCGTGCCCGAGAGCTTCGACCGGGACAAGACCATCGCCCTGATCATGAACAGCAGCGGCAGCACCGGCCTGCCCAAGGGCGTGGCCCTGCCTCATAGAACCGCCTGCGTGCGGTTCAGCCACGCCCGGGACCCCATCTTCGGCAACCAGATCATCCCCGACACCGCCATCCTGAGCGTGGTGCCCTTCCACCACGGCTTCGGCATGTTCACCACCCTGGGCTACCTGATCTGCGGCTTCCGGGTGGTGCTGATGTACCGGTTCGAGGAGGAGCTGTTCCTGCGGAGCCTGCAGGACTACAAGATCCAGAGCGCCCTGCTGGTGCCCACCCTGTTCAGCTTCTTCGCCAAGAGCACCCTGATCGACAAGTACGACCTGAGCAACCTGCACGAGATCGCCAGCGGCGGCGCCCCTCTGAGCAAGGAGGTGGGAGAGGCCGTGGCCAAGCGGTTCCACCTGCCCGGCATCAGACAGGGCTACGGCCTGACCGAGACCACCAGCGCCATCCTGATCACCCCCGAGGGCGACGACAAGCCTGGCGCCGTGGGCAAGGTGGTGCCCTTCTTCGAGGCCAAGGTGGTGGACCTGGACACCGGCAAGACCCTGGGCGTGAACCAGAGGGGCGAGCTGTGCGTGCGGGGCCCCATGATCATGAGCGGCTACGTGAACAACCCCGAGGCCACCAACGCCCTGATCGACAAGGACGGCTGGCTGCACAGCGGCGACATCGCCTACTGGGACGAGGACGAGCACTTCTTCATCGTGGACCGGCTGAAGAGCCTGATCAAGTACAAGGGCTACCAGGTGGCCCCCGCCGAGCTGGAGAGCATCCTGCTGCAGCACCCCAACATCTTCGACGCCGGCGTGGCCGGCCTGCCTGATGACGATGCCGGAGAGCTGCCTGCCGCCGTGGTGGTGCTGGAGCACGGCAAGACCATGACCGAGAAGGAGATCGTGGACTACGTGGCCAGCCAGGTGACCACCGCCAAGAAGCTGAGGGGCGGCGTGGTGTTCGTGGACGAGGTGCCCAAGGGCCTGACCGGCAAGCTGGACGCCCGGAAGATCCGGGAGATCCTGATCAAGGCCAAGAAGGGCGGCAAGATCGCCGTGTGA</t>
         </is>
       </c>
       <c r="F807" t="inlineStr"/>
       <c r="G807" t="inlineStr"/>
       <c r="H807" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I807" t="n">
         <v>1</v>
       </c>
       <c r="J807" t="inlineStr">
         <is>
-          <t>EXP002423</t>
+          <t>EXP002422</t>
         </is>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>mRNA</t>
         </is>
       </c>
       <c r="B808" t="inlineStr">
         <is>
-          <t>EGFP-silencing ASO (EGFP-ASO)</t>
+          <t>Luciferase (Luc) mRNA</t>
         </is>
       </c>
       <c r="C808" t="inlineStr">
         <is>
-          <t>EGFP silencing in liver</t>
+          <t>Luciferase reporter; spleen-selective expression</t>
         </is>
       </c>
       <c r="D808" t="inlineStr">
         <is>
-          <t>TTGCCGGTGGTGCAGATAAA</t>
-[...12 lines deleted...]
-      </c>
+          <t>ATGGAGGACGCCAAGAACATCAAGAAGGGCCCCGCCCCCTTCTACCCCCTGGAGGACGGCACAGCCGGCGAGCAGCTGCACAAGGCCATGAAGCGGTACGCCCTGGTGCCCGGCACCATCGCCTTCACCGACGCCCACATCGAGGTGGACATCACCTACGCCGAGTACTTCGAGATGAGCGTGCGGCTGGCCGAGGCCATGAAGCGGTACGGCCTGAACACCAACCACCGGATCGTGGTGTGCAGCGAGAACAGCCTGCAGTTCTTCATGCCCGTGCTGGGCGCCCTGTTCATCGGCGTGGCCGTGGCCCCCGCCAACGACATCTACAACGAGCGGGAGCTGCTGAACAGCATGGGCATCAGCCAGCCCACCGTGGTGTTCGTGAGCAAGAAGGGCCTGCAGAAGATCCTGAACGTGCAGAAGAAGCTGCCCATCATCCAGAAGATCATCATCATGGACAGCAAGACCGACTACCAGGGCTTCCAGAGCATGTACACCTTCGTGACCAGCCACCTGCCCCCCGGCTTCAACGAGTACGACTTCGTGCCCGAGAGCTTCGACCGGGACAAGACCATCGCCCTGATCATGAACAGCAGCGGCAGCACCGGCCTGCCCAAGGGCGTGGCCCTGCCTCATAGAACCGCCTGCGTGCGGTTCAGCCACGCCCGGGACCCCATCTTCGGCAACCAGATCATCCCCGACACCGCCATCCTGAGCGTGGTGCCCTTCCACCACGGCTTCGGCATGTTCACCACCCTGGGCTACCTGATCTGCGGCTTCCGGGTGGTGCTGATGTACCGGTTCGAGGAGGAGCTGTTCCTGCGGAGCCTGCAGGACTACAAGATCCAGAGCGCCCTGCTGGTGCCCACCCTGTTCAGCTTCTTCGCCAAGAGCACCCTGATCGACAAGTACGACCTGAGCAACCTGCACGAGATCGCCAGCGGCGGCGCCCCTCTGAGCAAGGAGGTGGGAGAGGCCGTGGCCAAGCGGTTCCACCTGCCCGGCATCAGACAGGGCTACGGCCTGACCGAGACCACCAGCGCCATCCTGATCACCCCCGAGGGCGACGACAAGCCTGGCGCCGTGGGCAAGGTGGTGCCCTTCTTCGAGGCCAAGGTGGTGGACCTGGACACCGGCAAGACCCTGGGCGTGAACCAGAGGGGCGAGCTGTGCGTGCGGGGCCCCATGATCATGAGCGGCTACGTGAACAACCCCGAGGCCACCAACGCCCTGATCGACAAGGACGGCTGGCTGCACAGCGGCGACATCGCCTACTGGGACGAGGACGAGCACTTCTTCATCGTGGACCGGCTGAAGAGCCTGATCAAGTACAAGGGCTACCAGGTGGCCCCCGCCGAGCTGGAGAGCATCCTGCTGCAGCACCCCAACATCTTCGACGCCGGCGTGGCCGGCCTGCCTGATGACGATGCCGGAGAGCTGCCTGCCGCCGTGGTGGTGCTGGAGCACGGCAAGACCATGACCGAGAAGGAGATCGTGGACTACGTGGCCAGCCAGGTGACCACCGCCAAGAAGCTGAGGGGCGGCGTGGTGTTCGTGGACGAGGTGCCCAAGGGCCTGACCGGCAAGCTGGACGCCCGGAAGATCCGGGAGATCCTGATCAAGGCCAAGAAGGGCGGCAAGATCGCCGTGTGA</t>
+        </is>
+      </c>
+      <c r="E808" t="inlineStr">
+        <is>
+          <t>ATGGAGGACGCCAAGAACATCAAGAAGGGCCCCGCCCCCTTCTACCCCCTGGAGGACGGCACAGCCGGCGAGCAGCTGCACAAGGCCATGAAGCGGTACGCCCTGGTGCCCGGCACCATCGCCTTCACCGACGCCCACATCGAGGTGGACATCACCTACGCCGAGTACTTCGAGATGAGCGTGCGGCTGGCCGAGGCCATGAAGCGGTACGGCCTGAACACCAACCACCGGATCGTGGTGTGCAGCGAGAACAGCCTGCAGTTCTTCATGCCCGTGCTGGGCGCCCTGTTCATCGGCGTGGCCGTGGCCCCCGCCAACGACATCTACAACGAGCGGGAGCTGCTGAACAGCATGGGCATCAGCCAGCCCACCGTGGTGTTCGTGAGCAAGAAGGGCCTGCAGAAGATCCTGAACGTGCAGAAGAAGCTGCCCATCATCCAGAAGATCATCATCATGGACAGCAAGACCGACTACCAGGGCTTCCAGAGCATGTACACCTTCGTGACCAGCCACCTGCCCCCCGGCTTCAACGAGTACGACTTCGTGCCCGAGAGCTTCGACCGGGACAAGACCATCGCCCTGATCATGAACAGCAGCGGCAGCACCGGCCTGCCCAAGGGCGTGGCCCTGCCTCATAGAACCGCCTGCGTGCGGTTCAGCCACGCCCGGGACCCCATCTTCGGCAACCAGATCATCCCCGACACCGCCATCCTGAGCGTGGTGCCCTTCCACCACGGCTTCGGCATGTTCACCACCCTGGGCTACCTGATCTGCGGCTTCCGGGTGGTGCTGATGTACCGGTTCGAGGAGGAGCTGTTCCTGCGGAGCCTGCAGGACTACAAGATCCAGAGCGCCCTGCTGGTGCCCACCCTGTTCAGCTTCTTCGCCAAGAGCACCCTGATCGACAAGTACGACCTGAGCAACCTGCACGAGATCGCCAGCGGCGGCGCCCCTCTGAGCAAGGAGGTGGGAGAGGCCGTGGCCAAGCGGTTCCACCTGCCCGGCATCAGACAGGGCTACGGCCTGACCGAGACCACCAGCGCCATCCTGATCACCCCCGAGGGCGACGACAAGCCTGGCGCCGTGGGCAAGGTGGTGCCCTTCTTCGAGGCCAAGGTGGTGGACCTGGACACCGGCAAGACCCTGGGCGTGAACCAGAGGGGCGAGCTGTGCGTGCGGGGCCCCATGATCATGAGCGGCTACGTGAACAACCCCGAGGCCACCAACGCCCTGATCGACAAGGACGGCTGGCTGCACAGCGGCGACATCGCCTACTGGGACGAGGACGAGCACTTCTTCATCGTGGACCGGCTGAAGAGCCTGATCAAGTACAAGGGCTACCAGGTGGCCCCCGCCGAGCTGGAGAGCATCCTGCTGCAGCACCCCAACATCTTCGACGCCGGCGTGGCCGGCCTGCCTGATGACGATGCCGGAGAGCTGCCTGCCGCCGTGGTGGTGCTGGAGCACGGCAAGACCATGACCGAGAAGGAGATCGTGGACTACGTGGCCAGCCAGGTGACCACCGCCAAGAAGCTGAGGGGCGGCGTGGTGTTCGTGGACGAGGTGCCCAAGGGCCTGACCGGCAAGCTGGACGCCCGGAAGATCCGGGAGATCCTGATCAAGGCCAAGAAGGGCGGCAAGATCGCCGTGTGA</t>
+        </is>
+      </c>
+      <c r="F808" t="inlineStr"/>
+      <c r="G808" t="inlineStr"/>
       <c r="H808" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I808" t="n">
         <v>1</v>
       </c>
       <c r="J808" t="inlineStr">
         <is>
-          <t>EXP002424</t>
+          <t>EXP002423</t>
         </is>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B809" t="inlineStr">
         <is>
           <t>EGFP-silencing ASO (EGFP-ASO)</t>
         </is>
       </c>
       <c r="C809" t="inlineStr">
         <is>
-          <t>EGFP silencing in lung</t>
+          <t>EGFP silencing in liver</t>
         </is>
       </c>
       <c r="D809" t="inlineStr">
         <is>
           <t>TTGCCGGTGGTGCAGATAAA</t>
         </is>
       </c>
       <c r="E809" t="inlineStr"/>
       <c r="F809" t="inlineStr">
         <is>
           <t>TTGCCGGTGGTGCAGATAAA</t>
         </is>
       </c>
       <c r="G809" t="inlineStr">
         <is>
           <t>Phosphonothioate and 2'-O-methyl (2-OMe) modifications as reported</t>
         </is>
       </c>
       <c r="H809" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I809" t="n">
         <v>1</v>
       </c>
       <c r="J809" t="inlineStr">
         <is>
-          <t>EXP002425</t>
+          <t>EXP002424</t>
         </is>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B810" t="inlineStr">
         <is>
           <t>EGFP-silencing ASO (EGFP-ASO)</t>
         </is>
       </c>
       <c r="C810" t="inlineStr">
         <is>
-          <t>EGFP silencing in spleen</t>
+          <t>EGFP silencing in lung</t>
         </is>
       </c>
       <c r="D810" t="inlineStr">
         <is>
           <t>TTGCCGGTGGTGCAGATAAA</t>
         </is>
       </c>
       <c r="E810" t="inlineStr"/>
       <c r="F810" t="inlineStr">
         <is>
           <t>TTGCCGGTGGTGCAGATAAA</t>
         </is>
       </c>
       <c r="G810" t="inlineStr">
         <is>
           <t>Phosphonothioate and 2'-O-methyl (2-OMe) modifications as reported</t>
         </is>
       </c>
       <c r="H810" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I810" t="n">
         <v>1</v>
       </c>
       <c r="J810" t="inlineStr">
         <is>
-          <t>EXP002426</t>
+          <t>EXP002425</t>
         </is>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="inlineStr">
         <is>
-          <t>mRNA</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B811" t="inlineStr">
         <is>
-          <t>Cre mRNA</t>
+          <t>EGFP-silencing ASO (EGFP-ASO)</t>
         </is>
       </c>
       <c r="C811" t="inlineStr">
         <is>
-          <t>Cre recombination reporter in liver (mTmG mice)</t>
+          <t>EGFP silencing in spleen</t>
         </is>
       </c>
       <c r="D811" t="inlineStr">
         <is>
-          <t>ATGAATTTACTGACCGTACACCAAAATTTGCCTGCATTACCGGTCGATGCAACGAGTGATGAGGTTCGCAAGAACCTGATGGACATGTTCAGGGATCGCCAGGCGTTTTCTGAGCATACCTGGAAAATGCTTCTGTCCGTTTGCCGGTCGTGGGCGGCATGGTGCAAGTTGAATAACCGGAAATGGTTTCCCGCAGAACCTGAAGATGTTCGCGATTATCTTCTATATCTTCAGGCGCGCGGTCTGGCAGTAAAAACTATCCAGCAACATTTGGGCCAGCTAAACATGCTTCATCGTCGGTCCGGGCTGCCACGACCAAGTGACAGCAATGCTGTTTCACTGGTTATGCGGCGGATCCGAAAAGAAAACGTTGATGCCGGTGAACGTGCAAAACAGGCTCTAGCGTTCGAACGCACTGATTTCGACCAGGTTCGTTCACTCATGGAAAATAGCGATCGCTGCCAGGATATACGTAATCTGGCATTTCTGGGGATTGCTTATAACACCCTGTTACGTATAGCCGAAATTGCCAGGATCAGGGTTAAAGATATCTCACGTACTGACGGTGGGAGAATGTTAATCCATATTGGCAGAACGAAAACGCTGGTTAGCACCGCAGGTGTAGAGAAGGCACTTAGCCTGGGGGTAACTAAACTGGTCGAGCGATGGATTTCCGTCTCTGGTGTAGCTGATGATCCGAATAACTACCTGTTTTGCCGGGTCAGAAAAAATGGTGTTGCCGCGCCATCTGCCACCAGCCAGCTATCAACTCGCGCCCTGGAAGGGATTTTTGAAGCAACTCATCGATTGATTTACGGCGCTAAGGATGACTCTGGTCAGAGATACCTGGCCTGGTCTGGACACAGTGCCCGTGTCGGAGCCGCGCGAGATATGGCCCGCGCTGGAGTTTCAATACCGGAGATCATGCAAGCTGGTGGCTGGACCAATGTAAATATTGTCATGAACTATATCCGTAACCTGGATAGTGAAACAGGGGCAATGGTGCGCCTGCTGGAAGATGGCGATTAG</t>
-[...8 lines deleted...]
-      <c r="G811" t="inlineStr"/>
+          <t>TTGCCGGTGGTGCAGATAAA</t>
+        </is>
+      </c>
+      <c r="E811" t="inlineStr"/>
+      <c r="F811" t="inlineStr">
+        <is>
+          <t>TTGCCGGTGGTGCAGATAAA</t>
+        </is>
+      </c>
+      <c r="G811" t="inlineStr">
+        <is>
+          <t>Phosphonothioate and 2'-O-methyl (2-OMe) modifications as reported</t>
+        </is>
+      </c>
       <c r="H811" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I811" t="n">
         <v>1</v>
       </c>
       <c r="J811" t="inlineStr">
         <is>
-          <t>EXP002427</t>
+          <t>EXP002426</t>
         </is>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="inlineStr">
         <is>
           <t>mRNA</t>
         </is>
       </c>
       <c r="B812" t="inlineStr">
         <is>
           <t>Cre mRNA</t>
         </is>
       </c>
       <c r="C812" t="inlineStr">
         <is>
-          <t>Cre recombination reporter in lung (mTmG mice)</t>
+          <t>Cre recombination reporter in liver (mTmG mice)</t>
         </is>
       </c>
       <c r="D812" t="inlineStr">
         <is>
           <t>ATGAATTTACTGACCGTACACCAAAATTTGCCTGCATTACCGGTCGATGCAACGAGTGATGAGGTTCGCAAGAACCTGATGGACATGTTCAGGGATCGCCAGGCGTTTTCTGAGCATACCTGGAAAATGCTTCTGTCCGTTTGCCGGTCGTGGGCGGCATGGTGCAAGTTGAATAACCGGAAATGGTTTCCCGCAGAACCTGAAGATGTTCGCGATTATCTTCTATATCTTCAGGCGCGCGGTCTGGCAGTAAAAACTATCCAGCAACATTTGGGCCAGCTAAACATGCTTCATCGTCGGTCCGGGCTGCCACGACCAAGTGACAGCAATGCTGTTTCACTGGTTATGCGGCGGATCCGAAAAGAAAACGTTGATGCCGGTGAACGTGCAAAACAGGCTCTAGCGTTCGAACGCACTGATTTCGACCAGGTTCGTTCACTCATGGAAAATAGCGATCGCTGCCAGGATATACGTAATCTGGCATTTCTGGGGATTGCTTATAACACCCTGTTACGTATAGCCGAAATTGCCAGGATCAGGGTTAAAGATATCTCACGTACTGACGGTGGGAGAATGTTAATCCATATTGGCAGAACGAAAACGCTGGTTAGCACCGCAGGTGTAGAGAAGGCACTTAGCCTGGGGGTAACTAAACTGGTCGAGCGATGGATTTCCGTCTCTGGTGTAGCTGATGATCCGAATAACTACCTGTTTTGCCGGGTCAGAAAAAATGGTGTTGCCGCGCCATCTGCCACCAGCCAGCTATCAACTCGCGCCCTGGAAGGGATTTTTGAAGCAACTCATCGATTGATTTACGGCGCTAAGGATGACTCTGGTCAGAGATACCTGGCCTGGTCTGGACACAGTGCCCGTGTCGGAGCCGCGCGAGATATGGCCCGCGCTGGAGTTTCAATACCGGAGATCATGCAAGCTGGTGGCTGGACCAATGTAAATATTGTCATGAACTATATCCGTAACCTGGATAGTGAAACAGGGGCAATGGTGCGCCTGCTGGAAGATGGCGATTAG</t>
         </is>
       </c>
       <c r="E812" t="inlineStr">
         <is>
           <t>ATGAATTTACTGACCGTACACCAAAATTTGCCTGCATTACCGGTCGATGCAACGAGTGATGAGGTTCGCAAGAACCTGATGGACATGTTCAGGGATCGCCAGGCGTTTTCTGAGCATACCTGGAAAATGCTTCTGTCCGTTTGCCGGTCGTGGGCGGCATGGTGCAAGTTGAATAACCGGAAATGGTTTCCCGCAGAACCTGAAGATGTTCGCGATTATCTTCTATATCTTCAGGCGCGCGGTCTGGCAGTAAAAACTATCCAGCAACATTTGGGCCAGCTAAACATGCTTCATCGTCGGTCCGGGCTGCCACGACCAAGTGACAGCAATGCTGTTTCACTGGTTATGCGGCGGATCCGAAAAGAAAACGTTGATGCCGGTGAACGTGCAAAACAGGCTCTAGCGTTCGAACGCACTGATTTCGACCAGGTTCGTTCACTCATGGAAAATAGCGATCGCTGCCAGGATATACGTAATCTGGCATTTCTGGGGATTGCTTATAACACCCTGTTACGTATAGCCGAAATTGCCAGGATCAGGGTTAAAGATATCTCACGTACTGACGGTGGGAGAATGTTAATCCATATTGGCAGAACGAAAACGCTGGTTAGCACCGCAGGTGTAGAGAAGGCACTTAGCCTGGGGGTAACTAAACTGGTCGAGCGATGGATTTCCGTCTCTGGTGTAGCTGATGATCCGAATAACTACCTGTTTTGCCGGGTCAGAAAAAATGGTGTTGCCGCGCCATCTGCCACCAGCCAGCTATCAACTCGCGCCCTGGAAGGGATTTTTGAAGCAACTCATCGATTGATTTACGGCGCTAAGGATGACTCTGGTCAGAGATACCTGGCCTGGTCTGGACACAGTGCCCGTGTCGGAGCCGCGCGAGATATGGCCCGCGCTGGAGTTTCAATACCGGAGATCATGCAAGCTGGTGGCTGGACCAATGTAAATATTGTCATGAACTATATCCGTAACCTGGATAGTGAAACAGGGGCAATGGTGCGCCTGCTGGAAGATGGCGATTAG</t>
         </is>
       </c>
       <c r="F812" t="inlineStr"/>
       <c r="G812" t="inlineStr"/>
       <c r="H812" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I812" t="n">
         <v>1</v>
       </c>
       <c r="J812" t="inlineStr">
         <is>
-          <t>EXP002428</t>
+          <t>EXP002427</t>
         </is>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="inlineStr">
         <is>
           <t>mRNA</t>
         </is>
       </c>
       <c r="B813" t="inlineStr">
         <is>
           <t>Cre mRNA</t>
         </is>
       </c>
       <c r="C813" t="inlineStr">
         <is>
-          <t>Cre recombination reporter in spleen (mTmG mice)</t>
+          <t>Cre recombination reporter in lung (mTmG mice)</t>
         </is>
       </c>
       <c r="D813" t="inlineStr">
         <is>
           <t>ATGAATTTACTGACCGTACACCAAAATTTGCCTGCATTACCGGTCGATGCAACGAGTGATGAGGTTCGCAAGAACCTGATGGACATGTTCAGGGATCGCCAGGCGTTTTCTGAGCATACCTGGAAAATGCTTCTGTCCGTTTGCCGGTCGTGGGCGGCATGGTGCAAGTTGAATAACCGGAAATGGTTTCCCGCAGAACCTGAAGATGTTCGCGATTATCTTCTATATCTTCAGGCGCGCGGTCTGGCAGTAAAAACTATCCAGCAACATTTGGGCCAGCTAAACATGCTTCATCGTCGGTCCGGGCTGCCACGACCAAGTGACAGCAATGCTGTTTCACTGGTTATGCGGCGGATCCGAAAAGAAAACGTTGATGCCGGTGAACGTGCAAAACAGGCTCTAGCGTTCGAACGCACTGATTTCGACCAGGTTCGTTCACTCATGGAAAATAGCGATCGCTGCCAGGATATACGTAATCTGGCATTTCTGGGGATTGCTTATAACACCCTGTTACGTATAGCCGAAATTGCCAGGATCAGGGTTAAAGATATCTCACGTACTGACGGTGGGAGAATGTTAATCCATATTGGCAGAACGAAAACGCTGGTTAGCACCGCAGGTGTAGAGAAGGCACTTAGCCTGGGGGTAACTAAACTGGTCGAGCGATGGATTTCCGTCTCTGGTGTAGCTGATGATCCGAATAACTACCTGTTTTGCCGGGTCAGAAAAAATGGTGTTGCCGCGCCATCTGCCACCAGCCAGCTATCAACTCGCGCCCTGGAAGGGATTTTTGAAGCAACTCATCGATTGATTTACGGCGCTAAGGATGACTCTGGTCAGAGATACCTGGCCTGGTCTGGACACAGTGCCCGTGTCGGAGCCGCGCGAGATATGGCCCGCGCTGGAGTTTCAATACCGGAGATCATGCAAGCTGGTGGCTGGACCAATGTAAATATTGTCATGAACTATATCCGTAACCTGGATAGTGAAACAGGGGCAATGGTGCGCCTGCTGGAAGATGGCGATTAG</t>
         </is>
       </c>
       <c r="E813" t="inlineStr">
         <is>
           <t>ATGAATTTACTGACCGTACACCAAAATTTGCCTGCATTACCGGTCGATGCAACGAGTGATGAGGTTCGCAAGAACCTGATGGACATGTTCAGGGATCGCCAGGCGTTTTCTGAGCATACCTGGAAAATGCTTCTGTCCGTTTGCCGGTCGTGGGCGGCATGGTGCAAGTTGAATAACCGGAAATGGTTTCCCGCAGAACCTGAAGATGTTCGCGATTATCTTCTATATCTTCAGGCGCGCGGTCTGGCAGTAAAAACTATCCAGCAACATTTGGGCCAGCTAAACATGCTTCATCGTCGGTCCGGGCTGCCACGACCAAGTGACAGCAATGCTGTTTCACTGGTTATGCGGCGGATCCGAAAAGAAAACGTTGATGCCGGTGAACGTGCAAAACAGGCTCTAGCGTTCGAACGCACTGATTTCGACCAGGTTCGTTCACTCATGGAAAATAGCGATCGCTGCCAGGATATACGTAATCTGGCATTTCTGGGGATTGCTTATAACACCCTGTTACGTATAGCCGAAATTGCCAGGATCAGGGTTAAAGATATCTCACGTACTGACGGTGGGAGAATGTTAATCCATATTGGCAGAACGAAAACGCTGGTTAGCACCGCAGGTGTAGAGAAGGCACTTAGCCTGGGGGTAACTAAACTGGTCGAGCGATGGATTTCCGTCTCTGGTGTAGCTGATGATCCGAATAACTACCTGTTTTGCCGGGTCAGAAAAAATGGTGTTGCCGCGCCATCTGCCACCAGCCAGCTATCAACTCGCGCCCTGGAAGGGATTTTTGAAGCAACTCATCGATTGATTTACGGCGCTAAGGATGACTCTGGTCAGAGATACCTGGCCTGGTCTGGACACAGTGCCCGTGTCGGAGCCGCGCGAGATATGGCCCGCGCTGGAGTTTCAATACCGGAGATCATGCAAGCTGGTGGCTGGACCAATGTAAATATTGTCATGAACTATATCCGTAACCTGGATAGTGAAACAGGGGCAATGGTGCGCCTGCTGGAAGATGGCGATTAG</t>
         </is>
       </c>
       <c r="F813" t="inlineStr"/>
       <c r="G813" t="inlineStr"/>
       <c r="H813" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I813" t="n">
         <v>1</v>
       </c>
       <c r="J813" t="inlineStr">
         <is>
-          <t>EXP002429</t>
+          <t>EXP002428</t>
         </is>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="inlineStr">
         <is>
           <t>mRNA</t>
         </is>
       </c>
       <c r="B814" t="inlineStr">
         <is>
-          <t>Cas9 mRNA + sgSTOP</t>
+          <t>Cre mRNA</t>
         </is>
       </c>
       <c r="C814" t="inlineStr">
         <is>
-          <t>STOP cassette deletion in Ai14 reporter; liver</t>
+          <t>Cre recombination reporter in spleen (mTmG mice)</t>
         </is>
       </c>
       <c r="D814" t="inlineStr">
         <is>
-          <t>Cas9 coding sequence: ATGGACTATAAGGACCACGACGGAGACTACAAGGATCATGATATTGATTACAAAGACGATGACGATAAGATGGCCCCAAAGAAGAAGCGGAAGGTCGGTATCCACGGAGTCCCAGCAGCCGACAAGAAGTACAGCATCGGCCTGGACATCGGCACCAACTCTGTGGGCTGGGCCGTGATCACCGACGAGTACAAGGTGCCCAGCAAGAAATTCAAGGTGCTGGGCAACACCGACCGGCACAGCATCAAGAAGAACCTGATCGGAGCCCTGCTGTTCGACAGCGGCGAAACAGCCGAGGCCACCCGGCTGAAGAGAACCGCCAGAAGAAGATACACCAGACGGAAGAACCGGATCTGCTATCTGCAAGAGATCTTCAGCAACGAGATGGCCAAGGTGGACGACAGCTTCTTCCACAGACTGGAAGAGTCCTTCCTGGTGGAAGAGGATAAGAAGCACGAGCGGCACCCCATCTTCGGCAACATCGTGGACGAGGTGGCCTACCACGAGAAGTACCCCACCATCTACCACCTGAGAAAGAAACTGGTGGACAGCACCGACAAGGCCGACCTGCGGCTGATCTATCTGGCCCTGGCCCACATGATCAAGTTCCGGGGCCACTTCCTGATCGAGGGCGACCTGAACCCCGACAACAGCGACGTGGACAAGCTGTTCATCCAGCTGGTGCAGACCTACAACCAGCTGTTCGAGGAAAACCCCATCAACGCCAGCGGCGTGGACGCCAAGGCCATCCTGTCTGCCAGACTGAGCAAGAGCAGACGGCTGGAAAATCTGATCGCCCAGCTGCCCGGCGAGAAGAAGAATGGCCTGTTCGGAAACCTGATTGCCCTGAGCCTGGGCCTGACCCCCAACTTCAAGAGCAACTTCGACCTGGCCGAGGATGCCAAACTGCAGCTGAGCAAGGACACCTACGACGACGACCTGGACAACCTGCTGGCCCAGATCGGCGACCAGTACGCCGACCTGTTTCTGGCCGCCAAGAACCTGTCCGACGCCATCCTGCTGAGCGACATCCTGAGAGTGAACACCGAGATCACCAAGGCCCCCCTGAGCGCCTCTATGATCAAGAGATACGACGAGCACCACCAGGACCTGACCCTGCTGAAAGCTCTCGTGCGGCAGCAGCTGCCTGAGAAGTACAAAGAGATTTTCTTCGACCAGAGCAAGAACGGCTACGCCGGCTACATTGACGGCGGAGCCAGCCAGGAAGAGTTCTACAAGTTCATCAAGCCCATCCTGGAAAAGATGGACGGCACCGAGGAACTGCTCGTGAAGCTGAACAGAGAGGACCTGCTGCGGAAGCAGCGGACCTTCGACAACGGCAGCATCCCCCACCAGATCCACCTGGGAGAGCTGCACGCCATTCTGCGGCGGCAGGAAGATTTTTACCCATTCCTGAAGGACAACCGGGAAAAGATCGAGAAGATCCTGACCTTCCGCATCCCCTACTACGTGGGCCCTCTGGCCAGGGGAAACAGCAGATTCGCCTGGATGACCAGAAAGAGCGAGGAAACCATCACCCCCTGGAACTTCGAGGAAGTGGTGGACAAGGGCGCTTCCGCCCAGAGCTTCATCGAGCGGATGACCAACTTCGATAAGAACCTGCCCAACGAGAAGGTGCTGCCCAAGCACAGCCTGCTGTACGAGTACTTCACCGTGTATAACGAGCTGACCAAAGTGAAATACGTGACCGAGGGAATGAGAAAGCCCGCCTTCCTGAGCGGCGAGCAGAAAAAGGCCATCGTGGACCTGCTGTTCAAGACCAACCGGAAAGTGACCGTGAAGCAGCTGAAAGAGGACTACTTCAAGAAAATCGAGTGCTTCGACTCCGTGGAAATCTCCGGCGTGGAAGATCGGTTCAACGCCTCCCTGGGCACATACCACGATCTGCTGAAAATTATCAAGGACAAGGACTTCCTGGACAATGAGGAAAACGAGGACATTCTGGAAGATATCGTGCTGACCCTGACACTGTTTGAGGACAGAGAGATGATCGAGGAACGGCTGAAAACCTATGCCCACCTGTTCGACGACAAAGTGATGAAGCAGCTGAAGCGGCGGAGATACACCGGCTGGGGCAGGCTGAGCCGGAAGCTGATCAACGGCATCCGGGACAAGCAGTCCGGCAAGACAATCCTGGATTTCCTGAAGTCCGACGGCTTCGCCAACAGAAACTTCATGCAGCTGATCCACGACGACAGCCTGACCTTTAAAGAGGACATCCAGAAAGCCCAGGTGTCCGGCCAGGGCGATAGCCTGCACGAGCACATTGCCAATCTGGCCGGCAGCCCCGCCATTAAGAAGGGCATCCTGCAGACAGTGAAGGTGGTGGACGAGCTCGTGAAAGTGATGGGCCGGCACAAGCCCGAGAACATCGTGATCGAAATGGCCAGAGAGAACCAGACCACCCAGAAGGGACAGAAGAACAGCCGCGAGAGAATGAAGCGGATCGAAGAGGGCATCAAAGAGCTGGGCAGCCAGATCCTGAAAGAACACCCCGTGGAAAACACCCAGCTGCAGAACGAGAAGCTGTACCTGTACTACCTGCAGAATGGGCGGGATATGTACGTGGACCAGGAACTGGACATCAACCGGCTGTCCGACTACGATGTGGACCATATCGTGCCTCAGAGCTTTCTGAAGGACGACTCCATCGACAACAAGGTGCTGACCAGAAGCGACAAGAACCGGGGCAAGAGCGACAACGTGCCCTCCGAAGAGGTCGTGAAGAAGATGAAGAACTACTGGCGGCAGCTGCTGAACGCCAAGCTGATTACCCAGAGAAAGTTCGACAATCTGACCAAGGCCGAGAGAGGCGGCCTGAGCGAACTGGATAAGGCCGGCTTCATCAAGAGACAGCTGGTGGAAACCCGGCAGATCACAAAGCACGTGGCACAGATCCTGGACTCCCGGATGAACACTAAGTACGACGAGAATGACAAGCTGATCCGGGAAGTGAAAGTGATCACCCTGAAGTCCAAGCTGGTGTCCGATTTCCGGAAGGATTTCCAGTTTTACAAAGTGCGCGAGATCAACAACTACCACCACGCCCACGACGCCTACCTGAACGCCGTCGTGGGAACCGCCCTGATCAAAAAGTACCCTAAGCTGGAAAGCGAGTTCGTGTACGGCGACTACAAGGTGTACGACGTGCGGAAGATGATCGCCAAGAGCGAGCAGGAAATCGGCAAGGCTACCGCCAAGTACTTCTTCTACAGCAACATCATGAACTTTTTCAAGACCGAGATTACCCTGGCCAACGGCGAGATCCGGAAGCGGCCTCTGATCGAGACAAACGGCGAAACCGGGGAGATCGTGTGGGATAAGGGCCGGGATTTTGCCACCGTGCGGAAAGTGCTGAGCATGCCCCAAGTGAATATCGTGAAAAAGACCGAGGTGCAGACAGGCGGCTTCAGCAAAGAGTCTATCCTGCCCAAGAGGAACAGCGATAAGCTGATCGCCAGAAAGAAGGACTGGGACCCTAAGAAGTACGGCGGCTTCGACAGCCCCACCGTGGCCTATTCTGTGCTGGTGGTGGCCAAAGTGGAAAAGGGCAAGTCCAAGAAACTGAAGAGTGTGAAAGAGCTGCTGGGGATCACCATCATGGAAAGAAGCAGCTTCGAGAAGAATCCCATCGACTTTCTGGAAGCCAAGGGCTACAAAGAAGTGAAAAAGGACCTGATCATCAAGCTGCCTAAGTACTCCCTGTTCGAGCTGGAAAACGGCCGGAAGAGAATGCTGGCCTCTGCCGGCGAACTGCAGAAGGGAAACGAACTGGCCCTGCCCTCCAAATATGTGAACTTCCTGTACCTGGCCAGCCACTATGAGAAGCTGAAGGGCTCCCCCGAGGATAATGAGCAGAAACAGCTGTTTGTGGAACAGCACAAGCACTACCTGGACGAGATCATCGAGCAGATCAGCGAGTTCTCCAAGAGAGTGATCCTGGCCGACGCTAATCTGGACAAAGTGCTGTCCGCCTACAACAAGCACCGGGATAAGCCCATCAGAGAGCAGGCCGAGAATATCATCCACCTGTTTACCCTGACCAATCTGGGAGCCCCTGCCGCCTTCAAGTACTTTGACACCACCATCGACCGGAAGAGGTACACCAGCACCAAAGAGGTGCTGGACGCCACCCTGATCCACCAGAGCATCACCGGCCTGTACGAGACACGGATCGACCTGTCTCAGCTGGGAGGCGACAAAAGGCCGGCGGCCACGAAAAAGGCCGGCCAGGCAAAAAAGAAAAAGTGA; sgSTOP spacer: AAGTAAAACCTCTACAAATG; PAM: TGG</t>
+          <t>ATGAATTTACTGACCGTACACCAAAATTTGCCTGCATTACCGGTCGATGCAACGAGTGATGAGGTTCGCAAGAACCTGATGGACATGTTCAGGGATCGCCAGGCGTTTTCTGAGCATACCTGGAAAATGCTTCTGTCCGTTTGCCGGTCGTGGGCGGCATGGTGCAAGTTGAATAACCGGAAATGGTTTCCCGCAGAACCTGAAGATGTTCGCGATTATCTTCTATATCTTCAGGCGCGCGGTCTGGCAGTAAAAACTATCCAGCAACATTTGGGCCAGCTAAACATGCTTCATCGTCGGTCCGGGCTGCCACGACCAAGTGACAGCAATGCTGTTTCACTGGTTATGCGGCGGATCCGAAAAGAAAACGTTGATGCCGGTGAACGTGCAAAACAGGCTCTAGCGTTCGAACGCACTGATTTCGACCAGGTTCGTTCACTCATGGAAAATAGCGATCGCTGCCAGGATATACGTAATCTGGCATTTCTGGGGATTGCTTATAACACCCTGTTACGTATAGCCGAAATTGCCAGGATCAGGGTTAAAGATATCTCACGTACTGACGGTGGGAGAATGTTAATCCATATTGGCAGAACGAAAACGCTGGTTAGCACCGCAGGTGTAGAGAAGGCACTTAGCCTGGGGGTAACTAAACTGGTCGAGCGATGGATTTCCGTCTCTGGTGTAGCTGATGATCCGAATAACTACCTGTTTTGCCGGGTCAGAAAAAATGGTGTTGCCGCGCCATCTGCCACCAGCCAGCTATCAACTCGCGCCCTGGAAGGGATTTTTGAAGCAACTCATCGATTGATTTACGGCGCTAAGGATGACTCTGGTCAGAGATACCTGGCCTGGTCTGGACACAGTGCCCGTGTCGGAGCCGCGCGAGATATGGCCCGCGCTGGAGTTTCAATACCGGAGATCATGCAAGCTGGTGGCTGGACCAATGTAAATATTGTCATGAACTATATCCGTAACCTGGATAGTGAAACAGGGGCAATGGTGCGCCTGCTGGAAGATGGCGATTAG</t>
         </is>
       </c>
       <c r="E814" t="inlineStr">
         <is>
-          <t>ATGGACTATAAGGACCACGACGGAGACTACAAGGATCATGATATTGATTACAAAGACGATGACGATAAGATGGCCCCAAAGAAGAAGCGGAAGGTCGGTATCCACGGAGTCCCAGCAGCCGACAAGAAGTACAGCATCGGCCTGGACATCGGCACCAACTCTGTGGGCTGGGCCGTGATCACCGACGAGTACAAGGTGCCCAGCAAGAAATTCAAGGTGCTGGGCAACACCGACCGGCACAGCATCAAGAAGAACCTGATCGGAGCCCTGCTGTTCGACAGCGGCGAAACAGCCGAGGCCACCCGGCTGAAGAGAACCGCCAGAAGAAGATACACCAGACGGAAGAACCGGATCTGCTATCTGCAAGAGATCTTCAGCAACGAGATGGCCAAGGTGGACGACAGCTTCTTCCACAGACTGGAAGAGTCCTTCCTGGTGGAAGAGGATAAGAAGCACGAGCGGCACCCCATCTTCGGCAACATCGTGGACGAGGTGGCCTACCACGAGAAGTACCCCACCATCTACCACCTGAGAAAGAAACTGGTGGACAGCACCGACAAGGCCGACCTGCGGCTGATCTATCTGGCCCTGGCCCACATGATCAAGTTCCGGGGCCACTTCCTGATCGAGGGCGACCTGAACCCCGACAACAGCGACGTGGACAAGCTGTTCATCCAGCTGGTGCAGACCTACAACCAGCTGTTCGAGGAAAACCCCATCAACGCCAGCGGCGTGGACGCCAAGGCCATCCTGTCTGCCAGACTGAGCAAGAGCAGACGGCTGGAAAATCTGATCGCCCAGCTGCCCGGCGAGAAGAAGAATGGCCTGTTCGGAAACCTGATTGCCCTGAGCCTGGGCCTGACCCCCAACTTCAAGAGCAACTTCGACCTGGCCGAGGATGCCAAACTGCAGCTGAGCAAGGACACCTACGACGACGACCTGGACAACCTGCTGGCCCAGATCGGCGACCAGTACGCCGACCTGTTTCTGGCCGCCAAGAACCTGTCCGACGCCATCCTGCTGAGCGACATCCTGAGAGTGAACACCGAGATCACCAAGGCCCCCCTGAGCGCCTCTATGATCAAGAGATACGACGAGCACCACCAGGACCTGACCCTGCTGAAAGCTCTCGTGCGGCAGCAGCTGCCTGAGAAGTACAAAGAGATTTTCTTCGACCAGAGCAAGAACGGCTACGCCGGCTACATTGACGGCGGAGCCAGCCAGGAAGAGTTCTACAAGTTCATCAAGCCCATCCTGGAAAAGATGGACGGCACCGAGGAACTGCTCGTGAAGCTGAACAGAGAGGACCTGCTGCGGAAGCAGCGGACCTTCGACAACGGCAGCATCCCCCACCAGATCCACCTGGGAGAGCTGCACGCCATTCTGCGGCGGCAGGAAGATTTTTACCCATTCCTGAAGGACAACCGGGAAAAGATCGAGAAGATCCTGACCTTCCGCATCCCCTACTACGTGGGCCCTCTGGCCAGGGGAAACAGCAGATTCGCCTGGATGACCAGAAAGAGCGAGGAAACCATCACCCCCTGGAACTTCGAGGAAGTGGTGGACAAGGGCGCTTCCGCCCAGAGCTTCATCGAGCGGATGACCAACTTCGATAAGAACCTGCCCAACGAGAAGGTGCTGCCCAAGCACAGCCTGCTGTACGAGTACTTCACCGTGTATAACGAGCTGACCAAAGTGAAATACGTGACCGAGGGAATGAGAAAGCCCGCCTTCCTGAGCGGCGAGCAGAAAAAGGCCATCGTGGACCTGCTGTTCAAGACCAACCGGAAAGTGACCGTGAAGCAGCTGAAAGAGGACTACTTCAAGAAAATCGAGTGCTTCGACTCCGTGGAAATCTCCGGCGTGGAAGATCGGTTCAACGCCTCCCTGGGCACATACCACGATCTGCTGAAAATTATCAAGGACAAGGACTTCCTGGACAATGAGGAAAACGAGGACATTCTGGAAGATATCGTGCTGACCCTGACACTGTTTGAGGACAGAGAGATGATCGAGGAACGGCTGAAAACCTATGCCCACCTGTTCGACGACAAAGTGATGAAGCAGCTGAAGCGGCGGAGATACACCGGCTGGGGCAGGCTGAGCCGGAAGCTGATCAACGGCATCCGGGACAAGCAGTCCGGCAAGACAATCCTGGATTTCCTGAAGTCCGACGGCTTCGCCAACAGAAACTTCATGCAGCTGATCCACGACGACAGCCTGACCTTTAAAGAGGACATCCAGAAAGCCCAGGTGTCCGGCCAGGGCGATAGCCTGCACGAGCACATTGCCAATCTGGCCGGCAGCCCCGCCATTAAGAAGGGCATCCTGCAGACAGTGAAGGTGGTGGACGAGCTCGTGAAAGTGATGGGCCGGCACAAGCCCGAGAACATCGTGATCGAAATGGCCAGAGAGAACCAGACCACCCAGAAGGGACAGAAGAACAGCCGCGAGAGAATGAAGCGGATCGAAGAGGGCATCAAAGAGCTGGGCAGCCAGATCCTGAAAGAACACCCCGTGGAAAACACCCAGCTGCAGAACGAGAAGCTGTACCTGTACTACCTGCAGAATGGGCGGGATATGTACGTGGACCAGGAACTGGACATCAACCGGCTGTCCGACTACGATGTGGACCATATCGTGCCTCAGAGCTTTCTGAAGGACGACTCCATCGACAACAAGGTGCTGACCAGAAGCGACAAGAACCGGGGCAAGAGCGACAACGTGCCCTCCGAAGAGGTCGTGAAGAAGATGAAGAACTACTGGCGGCAGCTGCTGAACGCCAAGCTGATTACCCAGAGAAAGTTCGACAATCTGACCAAGGCCGAGAGAGGCGGCCTGAGCGAACTGGATAAGGCCGGCTTCATCAAGAGACAGCTGGTGGAAACCCGGCAGATCACAAAGCACGTGGCACAGATCCTGGACTCCCGGATGAACACTAAGTACGACGAGAATGACAAGCTGATCCGGGAAGTGAAAGTGATCACCCTGAAGTCCAAGCTGGTGTCCGATTTCCGGAAGGATTTCCAGTTTTACAAAGTGCGCGAGATCAACAACTACCACCACGCCCACGACGCCTACCTGAACGCCGTCGTGGGAACCGCCCTGATCAAAAAGTACCCTAAGCTGGAAAGCGAGTTCGTGTACGGCGACTACAAGGTGTACGACGTGCGGAAGATGATCGCCAAGAGCGAGCAGGAAATCGGCAAGGCTACCGCCAAGTACTTCTTCTACAGCAACATCATGAACTTTTTCAAGACCGAGATTACCCTGGCCAACGGCGAGATCCGGAAGCGGCCTCTGATCGAGACAAACGGCGAAACCGGGGAGATCGTGTGGGATAAGGGCCGGGATTTTGCCACCGTGCGGAAAGTGCTGAGCATGCCCCAAGTGAATATCGTGAAAAAGACCGAGGTGCAGACAGGCGGCTTCAGCAAAGAGTCTATCCTGCCCAAGAGGAACAGCGATAAGCTGATCGCCAGAAAGAAGGACTGGGACCCTAAGAAGTACGGCGGCTTCGACAGCCCCACCGTGGCCTATTCTGTGCTGGTGGTGGCCAAAGTGGAAAAGGGCAAGTCCAAGAAACTGAAGAGTGTGAAAGAGCTGCTGGGGATCACCATCATGGAAAGAAGCAGCTTCGAGAAGAATCCCATCGACTTTCTGGAAGCCAAGGGCTACAAAGAAGTGAAAAAGGACCTGATCATCAAGCTGCCTAAGTACTCCCTGTTCGAGCTGGAAAACGGCCGGAAGAGAATGCTGGCCTCTGCCGGCGAACTGCAGAAGGGAAACGAACTGGCCCTGCCCTCCAAATATGTGAACTTCCTGTACCTGGCCAGCCACTATGAGAAGCTGAAGGGCTCCCCCGAGGATAATGAGCAGAAACAGCTGTTTGTGGAACAGCACAAGCACTACCTGGACGAGATCATCGAGCAGATCAGCGAGTTCTCCAAGAGAGTGATCCTGGCCGACGCTAATCTGGACAAAGTGCTGTCCGCCTACAACAAGCACCGGGATAAGCCCATCAGAGAGCAGGCCGAGAATATCATCCACCTGTTTACCCTGACCAATCTGGGAGCCCCTGCCGCCTTCAAGTACTTTGACACCACCATCGACCGGAAGAGGTACACCAGCACCAAAGAGGTGCTGGACGCCACCCTGATCCACCAGAGCATCACCGGCCTGTACGAGACACGGATCGACCTGTCTCAGCTGGGAGGCGACAAAAGGCCGGCGGCCACGAAAAAGGCCGGCCAGGCAAAAAAGAAAAAGTGA</t>
+          <t>ATGAATTTACTGACCGTACACCAAAATTTGCCTGCATTACCGGTCGATGCAACGAGTGATGAGGTTCGCAAGAACCTGATGGACATGTTCAGGGATCGCCAGGCGTTTTCTGAGCATACCTGGAAAATGCTTCTGTCCGTTTGCCGGTCGTGGGCGGCATGGTGCAAGTTGAATAACCGGAAATGGTTTCCCGCAGAACCTGAAGATGTTCGCGATTATCTTCTATATCTTCAGGCGCGCGGTCTGGCAGTAAAAACTATCCAGCAACATTTGGGCCAGCTAAACATGCTTCATCGTCGGTCCGGGCTGCCACGACCAAGTGACAGCAATGCTGTTTCACTGGTTATGCGGCGGATCCGAAAAGAAAACGTTGATGCCGGTGAACGTGCAAAACAGGCTCTAGCGTTCGAACGCACTGATTTCGACCAGGTTCGTTCACTCATGGAAAATAGCGATCGCTGCCAGGATATACGTAATCTGGCATTTCTGGGGATTGCTTATAACACCCTGTTACGTATAGCCGAAATTGCCAGGATCAGGGTTAAAGATATCTCACGTACTGACGGTGGGAGAATGTTAATCCATATTGGCAGAACGAAAACGCTGGTTAGCACCGCAGGTGTAGAGAAGGCACTTAGCCTGGGGGTAACTAAACTGGTCGAGCGATGGATTTCCGTCTCTGGTGTAGCTGATGATCCGAATAACTACCTGTTTTGCCGGGTCAGAAAAAATGGTGTTGCCGCGCCATCTGCCACCAGCCAGCTATCAACTCGCGCCCTGGAAGGGATTTTTGAAGCAACTCATCGATTGATTTACGGCGCTAAGGATGACTCTGGTCAGAGATACCTGGCCTGGTCTGGACACAGTGCCCGTGTCGGAGCCGCGCGAGATATGGCCCGCGCTGGAGTTTCAATACCGGAGATCATGCAAGCTGGTGGCTGGACCAATGTAAATATTGTCATGAACTATATCCGTAACCTGGATAGTGAAACAGGGGCAATGGTGCGCCTGCTGGAAGATGGCGATTAG</t>
         </is>
       </c>
       <c r="F814" t="inlineStr"/>
-      <c r="G814" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G814" t="inlineStr"/>
       <c r="H814" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I814" t="n">
         <v>1</v>
       </c>
       <c r="J814" t="inlineStr">
         <is>
-          <t>EXP002430</t>
+          <t>EXP002429</t>
         </is>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="inlineStr">
         <is>
           <t>mRNA</t>
         </is>
       </c>
       <c r="B815" t="inlineStr">
         <is>
           <t>Cas9 mRNA + sgSTOP</t>
         </is>
       </c>
       <c r="C815" t="inlineStr">
         <is>
-          <t>STOP cassette deletion in Ai14 reporter; lung</t>
+          <t>STOP cassette deletion in Ai14 reporter; liver</t>
         </is>
       </c>
       <c r="D815" t="inlineStr">
         <is>
           <t>Cas9 coding sequence: ATGGACTATAAGGACCACGACGGAGACTACAAGGATCATGATATTGATTACAAAGACGATGACGATAAGATGGCCCCAAAGAAGAAGCGGAAGGTCGGTATCCACGGAGTCCCAGCAGCCGACAAGAAGTACAGCATCGGCCTGGACATCGGCACCAACTCTGTGGGCTGGGCCGTGATCACCGACGAGTACAAGGTGCCCAGCAAGAAATTCAAGGTGCTGGGCAACACCGACCGGCACAGCATCAAGAAGAACCTGATCGGAGCCCTGCTGTTCGACAGCGGCGAAACAGCCGAGGCCACCCGGCTGAAGAGAACCGCCAGAAGAAGATACACCAGACGGAAGAACCGGATCTGCTATCTGCAAGAGATCTTCAGCAACGAGATGGCCAAGGTGGACGACAGCTTCTTCCACAGACTGGAAGAGTCCTTCCTGGTGGAAGAGGATAAGAAGCACGAGCGGCACCCCATCTTCGGCAACATCGTGGACGAGGTGGCCTACCACGAGAAGTACCCCACCATCTACCACCTGAGAAAGAAACTGGTGGACAGCACCGACAAGGCCGACCTGCGGCTGATCTATCTGGCCCTGGCCCACATGATCAAGTTCCGGGGCCACTTCCTGATCGAGGGCGACCTGAACCCCGACAACAGCGACGTGGACAAGCTGTTCATCCAGCTGGTGCAGACCTACAACCAGCTGTTCGAGGAAAACCCCATCAACGCCAGCGGCGTGGACGCCAAGGCCATCCTGTCTGCCAGACTGAGCAAGAGCAGACGGCTGGAAAATCTGATCGCCCAGCTGCCCGGCGAGAAGAAGAATGGCCTGTTCGGAAACCTGATTGCCCTGAGCCTGGGCCTGACCCCCAACTTCAAGAGCAACTTCGACCTGGCCGAGGATGCCAAACTGCAGCTGAGCAAGGACACCTACGACGACGACCTGGACAACCTGCTGGCCCAGATCGGCGACCAGTACGCCGACCTGTTTCTGGCCGCCAAGAACCTGTCCGACGCCATCCTGCTGAGCGACATCCTGAGAGTGAACACCGAGATCACCAAGGCCCCCCTGAGCGCCTCTATGATCAAGAGATACGACGAGCACCACCAGGACCTGACCCTGCTGAAAGCTCTCGTGCGGCAGCAGCTGCCTGAGAAGTACAAAGAGATTTTCTTCGACCAGAGCAAGAACGGCTACGCCGGCTACATTGACGGCGGAGCCAGCCAGGAAGAGTTCTACAAGTTCATCAAGCCCATCCTGGAAAAGATGGACGGCACCGAGGAACTGCTCGTGAAGCTGAACAGAGAGGACCTGCTGCGGAAGCAGCGGACCTTCGACAACGGCAGCATCCCCCACCAGATCCACCTGGGAGAGCTGCACGCCATTCTGCGGCGGCAGGAAGATTTTTACCCATTCCTGAAGGACAACCGGGAAAAGATCGAGAAGATCCTGACCTTCCGCATCCCCTACTACGTGGGCCCTCTGGCCAGGGGAAACAGCAGATTCGCCTGGATGACCAGAAAGAGCGAGGAAACCATCACCCCCTGGAACTTCGAGGAAGTGGTGGACAAGGGCGCTTCCGCCCAGAGCTTCATCGAGCGGATGACCAACTTCGATAAGAACCTGCCCAACGAGAAGGTGCTGCCCAAGCACAGCCTGCTGTACGAGTACTTCACCGTGTATAACGAGCTGACCAAAGTGAAATACGTGACCGAGGGAATGAGAAAGCCCGCCTTCCTGAGCGGCGAGCAGAAAAAGGCCATCGTGGACCTGCTGTTCAAGACCAACCGGAAAGTGACCGTGAAGCAGCTGAAAGAGGACTACTTCAAGAAAATCGAGTGCTTCGACTCCGTGGAAATCTCCGGCGTGGAAGATCGGTTCAACGCCTCCCTGGGCACATACCACGATCTGCTGAAAATTATCAAGGACAAGGACTTCCTGGACAATGAGGAAAACGAGGACATTCTGGAAGATATCGTGCTGACCCTGACACTGTTTGAGGACAGAGAGATGATCGAGGAACGGCTGAAAACCTATGCCCACCTGTTCGACGACAAAGTGATGAAGCAGCTGAAGCGGCGGAGATACACCGGCTGGGGCAGGCTGAGCCGGAAGCTGATCAACGGCATCCGGGACAAGCAGTCCGGCAAGACAATCCTGGATTTCCTGAAGTCCGACGGCTTCGCCAACAGAAACTTCATGCAGCTGATCCACGACGACAGCCTGACCTTTAAAGAGGACATCCAGAAAGCCCAGGTGTCCGGCCAGGGCGATAGCCTGCACGAGCACATTGCCAATCTGGCCGGCAGCCCCGCCATTAAGAAGGGCATCCTGCAGACAGTGAAGGTGGTGGACGAGCTCGTGAAAGTGATGGGCCGGCACAAGCCCGAGAACATCGTGATCGAAATGGCCAGAGAGAACCAGACCACCCAGAAGGGACAGAAGAACAGCCGCGAGAGAATGAAGCGGATCGAAGAGGGCATCAAAGAGCTGGGCAGCCAGATCCTGAAAGAACACCCCGTGGAAAACACCCAGCTGCAGAACGAGAAGCTGTACCTGTACTACCTGCAGAATGGGCGGGATATGTACGTGGACCAGGAACTGGACATCAACCGGCTGTCCGACTACGATGTGGACCATATCGTGCCTCAGAGCTTTCTGAAGGACGACTCCATCGACAACAAGGTGCTGACCAGAAGCGACAAGAACCGGGGCAAGAGCGACAACGTGCCCTCCGAAGAGGTCGTGAAGAAGATGAAGAACTACTGGCGGCAGCTGCTGAACGCCAAGCTGATTACCCAGAGAAAGTTCGACAATCTGACCAAGGCCGAGAGAGGCGGCCTGAGCGAACTGGATAAGGCCGGCTTCATCAAGAGACAGCTGGTGGAAACCCGGCAGATCACAAAGCACGTGGCACAGATCCTGGACTCCCGGATGAACACTAAGTACGACGAGAATGACAAGCTGATCCGGGAAGTGAAAGTGATCACCCTGAAGTCCAAGCTGGTGTCCGATTTCCGGAAGGATTTCCAGTTTTACAAAGTGCGCGAGATCAACAACTACCACCACGCCCACGACGCCTACCTGAACGCCGTCGTGGGAACCGCCCTGATCAAAAAGTACCCTAAGCTGGAAAGCGAGTTCGTGTACGGCGACTACAAGGTGTACGACGTGCGGAAGATGATCGCCAAGAGCGAGCAGGAAATCGGCAAGGCTACCGCCAAGTACTTCTTCTACAGCAACATCATGAACTTTTTCAAGACCGAGATTACCCTGGCCAACGGCGAGATCCGGAAGCGGCCTCTGATCGAGACAAACGGCGAAACCGGGGAGATCGTGTGGGATAAGGGCCGGGATTTTGCCACCGTGCGGAAAGTGCTGAGCATGCCCCAAGTGAATATCGTGAAAAAGACCGAGGTGCAGACAGGCGGCTTCAGCAAAGAGTCTATCCTGCCCAAGAGGAACAGCGATAAGCTGATCGCCAGAAAGAAGGACTGGGACCCTAAGAAGTACGGCGGCTTCGACAGCCCCACCGTGGCCTATTCTGTGCTGGTGGTGGCCAAAGTGGAAAAGGGCAAGTCCAAGAAACTGAAGAGTGTGAAAGAGCTGCTGGGGATCACCATCATGGAAAGAAGCAGCTTCGAGAAGAATCCCATCGACTTTCTGGAAGCCAAGGGCTACAAAGAAGTGAAAAAGGACCTGATCATCAAGCTGCCTAAGTACTCCCTGTTCGAGCTGGAAAACGGCCGGAAGAGAATGCTGGCCTCTGCCGGCGAACTGCAGAAGGGAAACGAACTGGCCCTGCCCTCCAAATATGTGAACTTCCTGTACCTGGCCAGCCACTATGAGAAGCTGAAGGGCTCCCCCGAGGATAATGAGCAGAAACAGCTGTTTGTGGAACAGCACAAGCACTACCTGGACGAGATCATCGAGCAGATCAGCGAGTTCTCCAAGAGAGTGATCCTGGCCGACGCTAATCTGGACAAAGTGCTGTCCGCCTACAACAAGCACCGGGATAAGCCCATCAGAGAGCAGGCCGAGAATATCATCCACCTGTTTACCCTGACCAATCTGGGAGCCCCTGCCGCCTTCAAGTACTTTGACACCACCATCGACCGGAAGAGGTACACCAGCACCAAAGAGGTGCTGGACGCCACCCTGATCCACCAGAGCATCACCGGCCTGTACGAGACACGGATCGACCTGTCTCAGCTGGGAGGCGACAAAAGGCCGGCGGCCACGAAAAAGGCCGGCCAGGCAAAAAAGAAAAAGTGA; sgSTOP spacer: AAGTAAAACCTCTACAAATG; PAM: TGG</t>
         </is>
       </c>
       <c r="E815" t="inlineStr">
         <is>
           <t>ATGGACTATAAGGACCACGACGGAGACTACAAGGATCATGATATTGATTACAAAGACGATGACGATAAGATGGCCCCAAAGAAGAAGCGGAAGGTCGGTATCCACGGAGTCCCAGCAGCCGACAAGAAGTACAGCATCGGCCTGGACATCGGCACCAACTCTGTGGGCTGGGCCGTGATCACCGACGAGTACAAGGTGCCCAGCAAGAAATTCAAGGTGCTGGGCAACACCGACCGGCACAGCATCAAGAAGAACCTGATCGGAGCCCTGCTGTTCGACAGCGGCGAAACAGCCGAGGCCACCCGGCTGAAGAGAACCGCCAGAAGAAGATACACCAGACGGAAGAACCGGATCTGCTATCTGCAAGAGATCTTCAGCAACGAGATGGCCAAGGTGGACGACAGCTTCTTCCACAGACTGGAAGAGTCCTTCCTGGTGGAAGAGGATAAGAAGCACGAGCGGCACCCCATCTTCGGCAACATCGTGGACGAGGTGGCCTACCACGAGAAGTACCCCACCATCTACCACCTGAGAAAGAAACTGGTGGACAGCACCGACAAGGCCGACCTGCGGCTGATCTATCTGGCCCTGGCCCACATGATCAAGTTCCGGGGCCACTTCCTGATCGAGGGCGACCTGAACCCCGACAACAGCGACGTGGACAAGCTGTTCATCCAGCTGGTGCAGACCTACAACCAGCTGTTCGAGGAAAACCCCATCAACGCCAGCGGCGTGGACGCCAAGGCCATCCTGTCTGCCAGACTGAGCAAGAGCAGACGGCTGGAAAATCTGATCGCCCAGCTGCCCGGCGAGAAGAAGAATGGCCTGTTCGGAAACCTGATTGCCCTGAGCCTGGGCCTGACCCCCAACTTCAAGAGCAACTTCGACCTGGCCGAGGATGCCAAACTGCAGCTGAGCAAGGACACCTACGACGACGACCTGGACAACCTGCTGGCCCAGATCGGCGACCAGTACGCCGACCTGTTTCTGGCCGCCAAGAACCTGTCCGACGCCATCCTGCTGAGCGACATCCTGAGAGTGAACACCGAGATCACCAAGGCCCCCCTGAGCGCCTCTATGATCAAGAGATACGACGAGCACCACCAGGACCTGACCCTGCTGAAAGCTCTCGTGCGGCAGCAGCTGCCTGAGAAGTACAAAGAGATTTTCTTCGACCAGAGCAAGAACGGCTACGCCGGCTACATTGACGGCGGAGCCAGCCAGGAAGAGTTCTACAAGTTCATCAAGCCCATCCTGGAAAAGATGGACGGCACCGAGGAACTGCTCGTGAAGCTGAACAGAGAGGACCTGCTGCGGAAGCAGCGGACCTTCGACAACGGCAGCATCCCCCACCAGATCCACCTGGGAGAGCTGCACGCCATTCTGCGGCGGCAGGAAGATTTTTACCCATTCCTGAAGGACAACCGGGAAAAGATCGAGAAGATCCTGACCTTCCGCATCCCCTACTACGTGGGCCCTCTGGCCAGGGGAAACAGCAGATTCGCCTGGATGACCAGAAAGAGCGAGGAAACCATCACCCCCTGGAACTTCGAGGAAGTGGTGGACAAGGGCGCTTCCGCCCAGAGCTTCATCGAGCGGATGACCAACTTCGATAAGAACCTGCCCAACGAGAAGGTGCTGCCCAAGCACAGCCTGCTGTACGAGTACTTCACCGTGTATAACGAGCTGACCAAAGTGAAATACGTGACCGAGGGAATGAGAAAGCCCGCCTTCCTGAGCGGCGAGCAGAAAAAGGCCATCGTGGACCTGCTGTTCAAGACCAACCGGAAAGTGACCGTGAAGCAGCTGAAAGAGGACTACTTCAAGAAAATCGAGTGCTTCGACTCCGTGGAAATCTCCGGCGTGGAAGATCGGTTCAACGCCTCCCTGGGCACATACCACGATCTGCTGAAAATTATCAAGGACAAGGACTTCCTGGACAATGAGGAAAACGAGGACATTCTGGAAGATATCGTGCTGACCCTGACACTGTTTGAGGACAGAGAGATGATCGAGGAACGGCTGAAAACCTATGCCCACCTGTTCGACGACAAAGTGATGAAGCAGCTGAAGCGGCGGAGATACACCGGCTGGGGCAGGCTGAGCCGGAAGCTGATCAACGGCATCCGGGACAAGCAGTCCGGCAAGACAATCCTGGATTTCCTGAAGTCCGACGGCTTCGCCAACAGAAACTTCATGCAGCTGATCCACGACGACAGCCTGACCTTTAAAGAGGACATCCAGAAAGCCCAGGTGTCCGGCCAGGGCGATAGCCTGCACGAGCACATTGCCAATCTGGCCGGCAGCCCCGCCATTAAGAAGGGCATCCTGCAGACAGTGAAGGTGGTGGACGAGCTCGTGAAAGTGATGGGCCGGCACAAGCCCGAGAACATCGTGATCGAAATGGCCAGAGAGAACCAGACCACCCAGAAGGGACAGAAGAACAGCCGCGAGAGAATGAAGCGGATCGAAGAGGGCATCAAAGAGCTGGGCAGCCAGATCCTGAAAGAACACCCCGTGGAAAACACCCAGCTGCAGAACGAGAAGCTGTACCTGTACTACCTGCAGAATGGGCGGGATATGTACGTGGACCAGGAACTGGACATCAACCGGCTGTCCGACTACGATGTGGACCATATCGTGCCTCAGAGCTTTCTGAAGGACGACTCCATCGACAACAAGGTGCTGACCAGAAGCGACAAGAACCGGGGCAAGAGCGACAACGTGCCCTCCGAAGAGGTCGTGAAGAAGATGAAGAACTACTGGCGGCAGCTGCTGAACGCCAAGCTGATTACCCAGAGAAAGTTCGACAATCTGACCAAGGCCGAGAGAGGCGGCCTGAGCGAACTGGATAAGGCCGGCTTCATCAAGAGACAGCTGGTGGAAACCCGGCAGATCACAAAGCACGTGGCACAGATCCTGGACTCCCGGATGAACACTAAGTACGACGAGAATGACAAGCTGATCCGGGAAGTGAAAGTGATCACCCTGAAGTCCAAGCTGGTGTCCGATTTCCGGAAGGATTTCCAGTTTTACAAAGTGCGCGAGATCAACAACTACCACCACGCCCACGACGCCTACCTGAACGCCGTCGTGGGAACCGCCCTGATCAAAAAGTACCCTAAGCTGGAAAGCGAGTTCGTGTACGGCGACTACAAGGTGTACGACGTGCGGAAGATGATCGCCAAGAGCGAGCAGGAAATCGGCAAGGCTACCGCCAAGTACTTCTTCTACAGCAACATCATGAACTTTTTCAAGACCGAGATTACCCTGGCCAACGGCGAGATCCGGAAGCGGCCTCTGATCGAGACAAACGGCGAAACCGGGGAGATCGTGTGGGATAAGGGCCGGGATTTTGCCACCGTGCGGAAAGTGCTGAGCATGCCCCAAGTGAATATCGTGAAAAAGACCGAGGTGCAGACAGGCGGCTTCAGCAAAGAGTCTATCCTGCCCAAGAGGAACAGCGATAAGCTGATCGCCAGAAAGAAGGACTGGGACCCTAAGAAGTACGGCGGCTTCGACAGCCCCACCGTGGCCTATTCTGTGCTGGTGGTGGCCAAAGTGGAAAAGGGCAAGTCCAAGAAACTGAAGAGTGTGAAAGAGCTGCTGGGGATCACCATCATGGAAAGAAGCAGCTTCGAGAAGAATCCCATCGACTTTCTGGAAGCCAAGGGCTACAAAGAAGTGAAAAAGGACCTGATCATCAAGCTGCCTAAGTACTCCCTGTTCGAGCTGGAAAACGGCCGGAAGAGAATGCTGGCCTCTGCCGGCGAACTGCAGAAGGGAAACGAACTGGCCCTGCCCTCCAAATATGTGAACTTCCTGTACCTGGCCAGCCACTATGAGAAGCTGAAGGGCTCCCCCGAGGATAATGAGCAGAAACAGCTGTTTGTGGAACAGCACAAGCACTACCTGGACGAGATCATCGAGCAGATCAGCGAGTTCTCCAAGAGAGTGATCCTGGCCGACGCTAATCTGGACAAAGTGCTGTCCGCCTACAACAAGCACCGGGATAAGCCCATCAGAGAGCAGGCCGAGAATATCATCCACCTGTTTACCCTGACCAATCTGGGAGCCCCTGCCGCCTTCAAGTACTTTGACACCACCATCGACCGGAAGAGGTACACCAGCACCAAAGAGGTGCTGGACGCCACCCTGATCCACCAGAGCATCACCGGCCTGTACGAGACACGGATCGACCTGTCTCAGCTGGGAGGCGACAAAAGGCCGGCGGCCACGAAAAAGGCCGGCCAGGCAAAAAAGAAAAAGTGA</t>
         </is>
       </c>
       <c r="F815" t="inlineStr"/>
       <c r="G815" t="inlineStr">
         <is>
           <t>sgRNA reported with thiothione and methoxy modification; Cas9 mRNA modification not specified</t>
         </is>
       </c>
       <c r="H815" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I815" t="n">
         <v>1</v>
       </c>
       <c r="J815" t="inlineStr">
         <is>
-          <t>EXP002431</t>
+          <t>EXP002430</t>
         </is>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="inlineStr">
         <is>
           <t>mRNA</t>
         </is>
       </c>
       <c r="B816" t="inlineStr">
         <is>
           <t>Cas9 mRNA + sgSTOP</t>
         </is>
       </c>
       <c r="C816" t="inlineStr">
         <is>
-          <t>STOP cassette deletion in Ai14 reporter; spleen</t>
+          <t>STOP cassette deletion in Ai14 reporter; lung</t>
         </is>
       </c>
       <c r="D816" t="inlineStr">
         <is>
           <t>Cas9 coding sequence: ATGGACTATAAGGACCACGACGGAGACTACAAGGATCATGATATTGATTACAAAGACGATGACGATAAGATGGCCCCAAAGAAGAAGCGGAAGGTCGGTATCCACGGAGTCCCAGCAGCCGACAAGAAGTACAGCATCGGCCTGGACATCGGCACCAACTCTGTGGGCTGGGCCGTGATCACCGACGAGTACAAGGTGCCCAGCAAGAAATTCAAGGTGCTGGGCAACACCGACCGGCACAGCATCAAGAAGAACCTGATCGGAGCCCTGCTGTTCGACAGCGGCGAAACAGCCGAGGCCACCCGGCTGAAGAGAACCGCCAGAAGAAGATACACCAGACGGAAGAACCGGATCTGCTATCTGCAAGAGATCTTCAGCAACGAGATGGCCAAGGTGGACGACAGCTTCTTCCACAGACTGGAAGAGTCCTTCCTGGTGGAAGAGGATAAGAAGCACGAGCGGCACCCCATCTTCGGCAACATCGTGGACGAGGTGGCCTACCACGAGAAGTACCCCACCATCTACCACCTGAGAAAGAAACTGGTGGACAGCACCGACAAGGCCGACCTGCGGCTGATCTATCTGGCCCTGGCCCACATGATCAAGTTCCGGGGCCACTTCCTGATCGAGGGCGACCTGAACCCCGACAACAGCGACGTGGACAAGCTGTTCATCCAGCTGGTGCAGACCTACAACCAGCTGTTCGAGGAAAACCCCATCAACGCCAGCGGCGTGGACGCCAAGGCCATCCTGTCTGCCAGACTGAGCAAGAGCAGACGGCTGGAAAATCTGATCGCCCAGCTGCCCGGCGAGAAGAAGAATGGCCTGTTCGGAAACCTGATTGCCCTGAGCCTGGGCCTGACCCCCAACTTCAAGAGCAACTTCGACCTGGCCGAGGATGCCAAACTGCAGCTGAGCAAGGACACCTACGACGACGACCTGGACAACCTGCTGGCCCAGATCGGCGACCAGTACGCCGACCTGTTTCTGGCCGCCAAGAACCTGTCCGACGCCATCCTGCTGAGCGACATCCTGAGAGTGAACACCGAGATCACCAAGGCCCCCCTGAGCGCCTCTATGATCAAGAGATACGACGAGCACCACCAGGACCTGACCCTGCTGAAAGCTCTCGTGCGGCAGCAGCTGCCTGAGAAGTACAAAGAGATTTTCTTCGACCAGAGCAAGAACGGCTACGCCGGCTACATTGACGGCGGAGCCAGCCAGGAAGAGTTCTACAAGTTCATCAAGCCCATCCTGGAAAAGATGGACGGCACCGAGGAACTGCTCGTGAAGCTGAACAGAGAGGACCTGCTGCGGAAGCAGCGGACCTTCGACAACGGCAGCATCCCCCACCAGATCCACCTGGGAGAGCTGCACGCCATTCTGCGGCGGCAGGAAGATTTTTACCCATTCCTGAAGGACAACCGGGAAAAGATCGAGAAGATCCTGACCTTCCGCATCCCCTACTACGTGGGCCCTCTGGCCAGGGGAAACAGCAGATTCGCCTGGATGACCAGAAAGAGCGAGGAAACCATCACCCCCTGGAACTTCGAGGAAGTGGTGGACAAGGGCGCTTCCGCCCAGAGCTTCATCGAGCGGATGACCAACTTCGATAAGAACCTGCCCAACGAGAAGGTGCTGCCCAAGCACAGCCTGCTGTACGAGTACTTCACCGTGTATAACGAGCTGACCAAAGTGAAATACGTGACCGAGGGAATGAGAAAGCCCGCCTTCCTGAGCGGCGAGCAGAAAAAGGCCATCGTGGACCTGCTGTTCAAGACCAACCGGAAAGTGACCGTGAAGCAGCTGAAAGAGGACTACTTCAAGAAAATCGAGTGCTTCGACTCCGTGGAAATCTCCGGCGTGGAAGATCGGTTCAACGCCTCCCTGGGCACATACCACGATCTGCTGAAAATTATCAAGGACAAGGACTTCCTGGACAATGAGGAAAACGAGGACATTCTGGAAGATATCGTGCTGACCCTGACACTGTTTGAGGACAGAGAGATGATCGAGGAACGGCTGAAAACCTATGCCCACCTGTTCGACGACAAAGTGATGAAGCAGCTGAAGCGGCGGAGATACACCGGCTGGGGCAGGCTGAGCCGGAAGCTGATCAACGGCATCCGGGACAAGCAGTCCGGCAAGACAATCCTGGATTTCCTGAAGTCCGACGGCTTCGCCAACAGAAACTTCATGCAGCTGATCCACGACGACAGCCTGACCTTTAAAGAGGACATCCAGAAAGCCCAGGTGTCCGGCCAGGGCGATAGCCTGCACGAGCACATTGCCAATCTGGCCGGCAGCCCCGCCATTAAGAAGGGCATCCTGCAGACAGTGAAGGTGGTGGACGAGCTCGTGAAAGTGATGGGCCGGCACAAGCCCGAGAACATCGTGATCGAAATGGCCAGAGAGAACCAGACCACCCAGAAGGGACAGAAGAACAGCCGCGAGAGAATGAAGCGGATCGAAGAGGGCATCAAAGAGCTGGGCAGCCAGATCCTGAAAGAACACCCCGTGGAAAACACCCAGCTGCAGAACGAGAAGCTGTACCTGTACTACCTGCAGAATGGGCGGGATATGTACGTGGACCAGGAACTGGACATCAACCGGCTGTCCGACTACGATGTGGACCATATCGTGCCTCAGAGCTTTCTGAAGGACGACTCCATCGACAACAAGGTGCTGACCAGAAGCGACAAGAACCGGGGCAAGAGCGACAACGTGCCCTCCGAAGAGGTCGTGAAGAAGATGAAGAACTACTGGCGGCAGCTGCTGAACGCCAAGCTGATTACCCAGAGAAAGTTCGACAATCTGACCAAGGCCGAGAGAGGCGGCCTGAGCGAACTGGATAAGGCCGGCTTCATCAAGAGACAGCTGGTGGAAACCCGGCAGATCACAAAGCACGTGGCACAGATCCTGGACTCCCGGATGAACACTAAGTACGACGAGAATGACAAGCTGATCCGGGAAGTGAAAGTGATCACCCTGAAGTCCAAGCTGGTGTCCGATTTCCGGAAGGATTTCCAGTTTTACAAAGTGCGCGAGATCAACAACTACCACCACGCCCACGACGCCTACCTGAACGCCGTCGTGGGAACCGCCCTGATCAAAAAGTACCCTAAGCTGGAAAGCGAGTTCGTGTACGGCGACTACAAGGTGTACGACGTGCGGAAGATGATCGCCAAGAGCGAGCAGGAAATCGGCAAGGCTACCGCCAAGTACTTCTTCTACAGCAACATCATGAACTTTTTCAAGACCGAGATTACCCTGGCCAACGGCGAGATCCGGAAGCGGCCTCTGATCGAGACAAACGGCGAAACCGGGGAGATCGTGTGGGATAAGGGCCGGGATTTTGCCACCGTGCGGAAAGTGCTGAGCATGCCCCAAGTGAATATCGTGAAAAAGACCGAGGTGCAGACAGGCGGCTTCAGCAAAGAGTCTATCCTGCCCAAGAGGAACAGCGATAAGCTGATCGCCAGAAAGAAGGACTGGGACCCTAAGAAGTACGGCGGCTTCGACAGCCCCACCGTGGCCTATTCTGTGCTGGTGGTGGCCAAAGTGGAAAAGGGCAAGTCCAAGAAACTGAAGAGTGTGAAAGAGCTGCTGGGGATCACCATCATGGAAAGAAGCAGCTTCGAGAAGAATCCCATCGACTTTCTGGAAGCCAAGGGCTACAAAGAAGTGAAAAAGGACCTGATCATCAAGCTGCCTAAGTACTCCCTGTTCGAGCTGGAAAACGGCCGGAAGAGAATGCTGGCCTCTGCCGGCGAACTGCAGAAGGGAAACGAACTGGCCCTGCCCTCCAAATATGTGAACTTCCTGTACCTGGCCAGCCACTATGAGAAGCTGAAGGGCTCCCCCGAGGATAATGAGCAGAAACAGCTGTTTGTGGAACAGCACAAGCACTACCTGGACGAGATCATCGAGCAGATCAGCGAGTTCTCCAAGAGAGTGATCCTGGCCGACGCTAATCTGGACAAAGTGCTGTCCGCCTACAACAAGCACCGGGATAAGCCCATCAGAGAGCAGGCCGAGAATATCATCCACCTGTTTACCCTGACCAATCTGGGAGCCCCTGCCGCCTTCAAGTACTTTGACACCACCATCGACCGGAAGAGGTACACCAGCACCAAAGAGGTGCTGGACGCCACCCTGATCCACCAGAGCATCACCGGCCTGTACGAGACACGGATCGACCTGTCTCAGCTGGGAGGCGACAAAAGGCCGGCGGCCACGAAAAAGGCCGGCCAGGCAAAAAAGAAAAAGTGA; sgSTOP spacer: AAGTAAAACCTCTACAAATG; PAM: TGG</t>
         </is>
       </c>
       <c r="E816" t="inlineStr">
         <is>
           <t>ATGGACTATAAGGACCACGACGGAGACTACAAGGATCATGATATTGATTACAAAGACGATGACGATAAGATGGCCCCAAAGAAGAAGCGGAAGGTCGGTATCCACGGAGTCCCAGCAGCCGACAAGAAGTACAGCATCGGCCTGGACATCGGCACCAACTCTGTGGGCTGGGCCGTGATCACCGACGAGTACAAGGTGCCCAGCAAGAAATTCAAGGTGCTGGGCAACACCGACCGGCACAGCATCAAGAAGAACCTGATCGGAGCCCTGCTGTTCGACAGCGGCGAAACAGCCGAGGCCACCCGGCTGAAGAGAACCGCCAGAAGAAGATACACCAGACGGAAGAACCGGATCTGCTATCTGCAAGAGATCTTCAGCAACGAGATGGCCAAGGTGGACGACAGCTTCTTCCACAGACTGGAAGAGTCCTTCCTGGTGGAAGAGGATAAGAAGCACGAGCGGCACCCCATCTTCGGCAACATCGTGGACGAGGTGGCCTACCACGAGAAGTACCCCACCATCTACCACCTGAGAAAGAAACTGGTGGACAGCACCGACAAGGCCGACCTGCGGCTGATCTATCTGGCCCTGGCCCACATGATCAAGTTCCGGGGCCACTTCCTGATCGAGGGCGACCTGAACCCCGACAACAGCGACGTGGACAAGCTGTTCATCCAGCTGGTGCAGACCTACAACCAGCTGTTCGAGGAAAACCCCATCAACGCCAGCGGCGTGGACGCCAAGGCCATCCTGTCTGCCAGACTGAGCAAGAGCAGACGGCTGGAAAATCTGATCGCCCAGCTGCCCGGCGAGAAGAAGAATGGCCTGTTCGGAAACCTGATTGCCCTGAGCCTGGGCCTGACCCCCAACTTCAAGAGCAACTTCGACCTGGCCGAGGATGCCAAACTGCAGCTGAGCAAGGACACCTACGACGACGACCTGGACAACCTGCTGGCCCAGATCGGCGACCAGTACGCCGACCTGTTTCTGGCCGCCAAGAACCTGTCCGACGCCATCCTGCTGAGCGACATCCTGAGAGTGAACACCGAGATCACCAAGGCCCCCCTGAGCGCCTCTATGATCAAGAGATACGACGAGCACCACCAGGACCTGACCCTGCTGAAAGCTCTCGTGCGGCAGCAGCTGCCTGAGAAGTACAAAGAGATTTTCTTCGACCAGAGCAAGAACGGCTACGCCGGCTACATTGACGGCGGAGCCAGCCAGGAAGAGTTCTACAAGTTCATCAAGCCCATCCTGGAAAAGATGGACGGCACCGAGGAACTGCTCGTGAAGCTGAACAGAGAGGACCTGCTGCGGAAGCAGCGGACCTTCGACAACGGCAGCATCCCCCACCAGATCCACCTGGGAGAGCTGCACGCCATTCTGCGGCGGCAGGAAGATTTTTACCCATTCCTGAAGGACAACCGGGAAAAGATCGAGAAGATCCTGACCTTCCGCATCCCCTACTACGTGGGCCCTCTGGCCAGGGGAAACAGCAGATTCGCCTGGATGACCAGAAAGAGCGAGGAAACCATCACCCCCTGGAACTTCGAGGAAGTGGTGGACAAGGGCGCTTCCGCCCAGAGCTTCATCGAGCGGATGACCAACTTCGATAAGAACCTGCCCAACGAGAAGGTGCTGCCCAAGCACAGCCTGCTGTACGAGTACTTCACCGTGTATAACGAGCTGACCAAAGTGAAATACGTGACCGAGGGAATGAGAAAGCCCGCCTTCCTGAGCGGCGAGCAGAAAAAGGCCATCGTGGACCTGCTGTTCAAGACCAACCGGAAAGTGACCGTGAAGCAGCTGAAAGAGGACTACTTCAAGAAAATCGAGTGCTTCGACTCCGTGGAAATCTCCGGCGTGGAAGATCGGTTCAACGCCTCCCTGGGCACATACCACGATCTGCTGAAAATTATCAAGGACAAGGACTTCCTGGACAATGAGGAAAACGAGGACATTCTGGAAGATATCGTGCTGACCCTGACACTGTTTGAGGACAGAGAGATGATCGAGGAACGGCTGAAAACCTATGCCCACCTGTTCGACGACAAAGTGATGAAGCAGCTGAAGCGGCGGAGATACACCGGCTGGGGCAGGCTGAGCCGGAAGCTGATCAACGGCATCCGGGACAAGCAGTCCGGCAAGACAATCCTGGATTTCCTGAAGTCCGACGGCTTCGCCAACAGAAACTTCATGCAGCTGATCCACGACGACAGCCTGACCTTTAAAGAGGACATCCAGAAAGCCCAGGTGTCCGGCCAGGGCGATAGCCTGCACGAGCACATTGCCAATCTGGCCGGCAGCCCCGCCATTAAGAAGGGCATCCTGCAGACAGTGAAGGTGGTGGACGAGCTCGTGAAAGTGATGGGCCGGCACAAGCCCGAGAACATCGTGATCGAAATGGCCAGAGAGAACCAGACCACCCAGAAGGGACAGAAGAACAGCCGCGAGAGAATGAAGCGGATCGAAGAGGGCATCAAAGAGCTGGGCAGCCAGATCCTGAAAGAACACCCCGTGGAAAACACCCAGCTGCAGAACGAGAAGCTGTACCTGTACTACCTGCAGAATGGGCGGGATATGTACGTGGACCAGGAACTGGACATCAACCGGCTGTCCGACTACGATGTGGACCATATCGTGCCTCAGAGCTTTCTGAAGGACGACTCCATCGACAACAAGGTGCTGACCAGAAGCGACAAGAACCGGGGCAAGAGCGACAACGTGCCCTCCGAAGAGGTCGTGAAGAAGATGAAGAACTACTGGCGGCAGCTGCTGAACGCCAAGCTGATTACCCAGAGAAAGTTCGACAATCTGACCAAGGCCGAGAGAGGCGGCCTGAGCGAACTGGATAAGGCCGGCTTCATCAAGAGACAGCTGGTGGAAACCCGGCAGATCACAAAGCACGTGGCACAGATCCTGGACTCCCGGATGAACACTAAGTACGACGAGAATGACAAGCTGATCCGGGAAGTGAAAGTGATCACCCTGAAGTCCAAGCTGGTGTCCGATTTCCGGAAGGATTTCCAGTTTTACAAAGTGCGCGAGATCAACAACTACCACCACGCCCACGACGCCTACCTGAACGCCGTCGTGGGAACCGCCCTGATCAAAAAGTACCCTAAGCTGGAAAGCGAGTTCGTGTACGGCGACTACAAGGTGTACGACGTGCGGAAGATGATCGCCAAGAGCGAGCAGGAAATCGGCAAGGCTACCGCCAAGTACTTCTTCTACAGCAACATCATGAACTTTTTCAAGACCGAGATTACCCTGGCCAACGGCGAGATCCGGAAGCGGCCTCTGATCGAGACAAACGGCGAAACCGGGGAGATCGTGTGGGATAAGGGCCGGGATTTTGCCACCGTGCGGAAAGTGCTGAGCATGCCCCAAGTGAATATCGTGAAAAAGACCGAGGTGCAGACAGGCGGCTTCAGCAAAGAGTCTATCCTGCCCAAGAGGAACAGCGATAAGCTGATCGCCAGAAAGAAGGACTGGGACCCTAAGAAGTACGGCGGCTTCGACAGCCCCACCGTGGCCTATTCTGTGCTGGTGGTGGCCAAAGTGGAAAAGGGCAAGTCCAAGAAACTGAAGAGTGTGAAAGAGCTGCTGGGGATCACCATCATGGAAAGAAGCAGCTTCGAGAAGAATCCCATCGACTTTCTGGAAGCCAAGGGCTACAAAGAAGTGAAAAAGGACCTGATCATCAAGCTGCCTAAGTACTCCCTGTTCGAGCTGGAAAACGGCCGGAAGAGAATGCTGGCCTCTGCCGGCGAACTGCAGAAGGGAAACGAACTGGCCCTGCCCTCCAAATATGTGAACTTCCTGTACCTGGCCAGCCACTATGAGAAGCTGAAGGGCTCCCCCGAGGATAATGAGCAGAAACAGCTGTTTGTGGAACAGCACAAGCACTACCTGGACGAGATCATCGAGCAGATCAGCGAGTTCTCCAAGAGAGTGATCCTGGCCGACGCTAATCTGGACAAAGTGCTGTCCGCCTACAACAAGCACCGGGATAAGCCCATCAGAGAGCAGGCCGAGAATATCATCCACCTGTTTACCCTGACCAATCTGGGAGCCCCTGCCGCCTTCAAGTACTTTGACACCACCATCGACCGGAAGAGGTACACCAGCACCAAAGAGGTGCTGGACGCCACCCTGATCCACCAGAGCATCACCGGCCTGTACGAGACACGGATCGACCTGTCTCAGCTGGGAGGCGACAAAAGGCCGGCGGCCACGAAAAAGGCCGGCCAGGCAAAAAAGAAAAAGTGA</t>
         </is>
       </c>
       <c r="F816" t="inlineStr"/>
       <c r="G816" t="inlineStr">
         <is>
           <t>sgRNA reported with thiothione and methoxy modification; Cas9 mRNA modification not specified</t>
         </is>
       </c>
       <c r="H816" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I816" t="n">
         <v>1</v>
       </c>
       <c r="J816" t="inlineStr">
         <is>
-          <t>EXP002432</t>
+          <t>EXP002431</t>
         </is>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="inlineStr">
         <is>
           <t>mRNA</t>
         </is>
       </c>
       <c r="B817" t="inlineStr">
         <is>
-          <t>Cas9 mRNA + sgPten</t>
+          <t>Cas9 mRNA + sgSTOP</t>
         </is>
       </c>
       <c r="C817" t="inlineStr">
         <is>
-          <t>Pten editing/knockdown in liver</t>
+          <t>STOP cassette deletion in Ai14 reporter; spleen</t>
         </is>
       </c>
       <c r="D817" t="inlineStr">
         <is>
-          <t>Cas9 coding sequence: ATGGACTATAAGGACCACGACGGAGACTACAAGGATCATGATATTGATTACAAAGACGATGACGATAAGATGGCCCCAAAGAAGAAGCGGAAGGTCGGTATCCACGGAGTCCCAGCAGCCGACAAGAAGTACAGCATCGGCCTGGACATCGGCACCAACTCTGTGGGCTGGGCCGTGATCACCGACGAGTACAAGGTGCCCAGCAAGAAATTCAAGGTGCTGGGCAACACCGACCGGCACAGCATCAAGAAGAACCTGATCGGAGCCCTGCTGTTCGACAGCGGCGAAACAGCCGAGGCCACCCGGCTGAAGAGAACCGCCAGAAGAAGATACACCAGACGGAAGAACCGGATCTGCTATCTGCAAGAGATCTTCAGCAACGAGATGGCCAAGGTGGACGACAGCTTCTTCCACAGACTGGAAGAGTCCTTCCTGGTGGAAGAGGATAAGAAGCACGAGCGGCACCCCATCTTCGGCAACATCGTGGACGAGGTGGCCTACCACGAGAAGTACCCCACCATCTACCACCTGAGAAAGAAACTGGTGGACAGCACCGACAAGGCCGACCTGCGGCTGATCTATCTGGCCCTGGCCCACATGATCAAGTTCCGGGGCCACTTCCTGATCGAGGGCGACCTGAACCCCGACAACAGCGACGTGGACAAGCTGTTCATCCAGCTGGTGCAGACCTACAACCAGCTGTTCGAGGAAAACCCCATCAACGCCAGCGGCGTGGACGCCAAGGCCATCCTGTCTGCCAGACTGAGCAAGAGCAGACGGCTGGAAAATCTGATCGCCCAGCTGCCCGGCGAGAAGAAGAATGGCCTGTTCGGAAACCTGATTGCCCTGAGCCTGGGCCTGACCCCCAACTTCAAGAGCAACTTCGACCTGGCCGAGGATGCCAAACTGCAGCTGAGCAAGGACACCTACGACGACGACCTGGACAACCTGCTGGCCCAGATCGGCGACCAGTACGCCGACCTGTTTCTGGCCGCCAAGAACCTGTCCGACGCCATCCTGCTGAGCGACATCCTGAGAGTGAACACCGAGATCACCAAGGCCCCCCTGAGCGCCTCTATGATCAAGAGATACGACGAGCACCACCAGGACCTGACCCTGCTGAAAGCTCTCGTGCGGCAGCAGCTGCCTGAGAAGTACAAAGAGATTTTCTTCGACCAGAGCAAGAACGGCTACGCCGGCTACATTGACGGCGGAGCCAGCCAGGAAGAGTTCTACAAGTTCATCAAGCCCATCCTGGAAAAGATGGACGGCACCGAGGAACTGCTCGTGAAGCTGAACAGAGAGGACCTGCTGCGGAAGCAGCGGACCTTCGACAACGGCAGCATCCCCCACCAGATCCACCTGGGAGAGCTGCACGCCATTCTGCGGCGGCAGGAAGATTTTTACCCATTCCTGAAGGACAACCGGGAAAAGATCGAGAAGATCCTGACCTTCCGCATCCCCTACTACGTGGGCCCTCTGGCCAGGGGAAACAGCAGATTCGCCTGGATGACCAGAAAGAGCGAGGAAACCATCACCCCCTGGAACTTCGAGGAAGTGGTGGACAAGGGCGCTTCCGCCCAGAGCTTCATCGAGCGGATGACCAACTTCGATAAGAACCTGCCCAACGAGAAGGTGCTGCCCAAGCACAGCCTGCTGTACGAGTACTTCACCGTGTATAACGAGCTGACCAAAGTGAAATACGTGACCGAGGGAATGAGAAAGCCCGCCTTCCTGAGCGGCGAGCAGAAAAAGGCCATCGTGGACCTGCTGTTCAAGACCAACCGGAAAGTGACCGTGAAGCAGCTGAAAGAGGACTACTTCAAGAAAATCGAGTGCTTCGACTCCGTGGAAATCTCCGGCGTGGAAGATCGGTTCAACGCCTCCCTGGGCACATACCACGATCTGCTGAAAATTATCAAGGACAAGGACTTCCTGGACAATGAGGAAAACGAGGACATTCTGGAAGATATCGTGCTGACCCTGACACTGTTTGAGGACAGAGAGATGATCGAGGAACGGCTGAAAACCTATGCCCACCTGTTCGACGACAAAGTGATGAAGCAGCTGAAGCGGCGGAGATACACCGGCTGGGGCAGGCTGAGCCGGAAGCTGATCAACGGCATCCGGGACAAGCAGTCCGGCAAGACAATCCTGGATTTCCTGAAGTCCGACGGCTTCGCCAACAGAAACTTCATGCAGCTGATCCACGACGACAGCCTGACCTTTAAAGAGGACATCCAGAAAGCCCAGGTGTCCGGCCAGGGCGATAGCCTGCACGAGCACATTGCCAATCTGGCCGGCAGCCCCGCCATTAAGAAGGGCATCCTGCAGACAGTGAAGGTGGTGGACGAGCTCGTGAAAGTGATGGGCCGGCACAAGCCCGAGAACATCGTGATCGAAATGGCCAGAGAGAACCAGACCACCCAGAAGGGACAGAAGAACAGCCGCGAGAGAATGAAGCGGATCGAAGAGGGCATCAAAGAGCTGGGCAGCCAGATCCTGAAAGAACACCCCGTGGAAAACACCCAGCTGCAGAACGAGAAGCTGTACCTGTACTACCTGCAGAATGGGCGGGATATGTACGTGGACCAGGAACTGGACATCAACCGGCTGTCCGACTACGATGTGGACCATATCGTGCCTCAGAGCTTTCTGAAGGACGACTCCATCGACAACAAGGTGCTGACCAGAAGCGACAAGAACCGGGGCAAGAGCGACAACGTGCCCTCCGAAGAGGTCGTGAAGAAGATGAAGAACTACTGGCGGCAGCTGCTGAACGCCAAGCTGATTACCCAGAGAAAGTTCGACAATCTGACCAAGGCCGAGAGAGGCGGCCTGAGCGAACTGGATAAGGCCGGCTTCATCAAGAGACAGCTGGTGGAAACCCGGCAGATCACAAAGCACGTGGCACAGATCCTGGACTCCCGGATGAACACTAAGTACGACGAGAATGACAAGCTGATCCGGGAAGTGAAAGTGATCACCCTGAAGTCCAAGCTGGTGTCCGATTTCCGGAAGGATTTCCAGTTTTACAAAGTGCGCGAGATCAACAACTACCACCACGCCCACGACGCCTACCTGAACGCCGTCGTGGGAACCGCCCTGATCAAAAAGTACCCTAAGCTGGAAAGCGAGTTCGTGTACGGCGACTACAAGGTGTACGACGTGCGGAAGATGATCGCCAAGAGCGAGCAGGAAATCGGCAAGGCTACCGCCAAGTACTTCTTCTACAGCAACATCATGAACTTTTTCAAGACCGAGATTACCCTGGCCAACGGCGAGATCCGGAAGCGGCCTCTGATCGAGACAAACGGCGAAACCGGGGAGATCGTGTGGGATAAGGGCCGGGATTTTGCCACCGTGCGGAAAGTGCTGAGCATGCCCCAAGTGAATATCGTGAAAAAGACCGAGGTGCAGACAGGCGGCTTCAGCAAAGAGTCTATCCTGCCCAAGAGGAACAGCGATAAGCTGATCGCCAGAAAGAAGGACTGGGACCCTAAGAAGTACGGCGGCTTCGACAGCCCCACCGTGGCCTATTCTGTGCTGGTGGTGGCCAAAGTGGAAAAGGGCAAGTCCAAGAAACTGAAGAGTGTGAAAGAGCTGCTGGGGATCACCATCATGGAAAGAAGCAGCTTCGAGAAGAATCCCATCGACTTTCTGGAAGCCAAGGGCTACAAAGAAGTGAAAAAGGACCTGATCATCAAGCTGCCTAAGTACTCCCTGTTCGAGCTGGAAAACGGCCGGAAGAGAATGCTGGCCTCTGCCGGCGAACTGCAGAAGGGAAACGAACTGGCCCTGCCCTCCAAATATGTGAACTTCCTGTACCTGGCCAGCCACTATGAGAAGCTGAAGGGCTCCCCCGAGGATAATGAGCAGAAACAGCTGTTTGTGGAACAGCACAAGCACTACCTGGACGAGATCATCGAGCAGATCAGCGAGTTCTCCAAGAGAGTGATCCTGGCCGACGCTAATCTGGACAAAGTGCTGTCCGCCTACAACAAGCACCGGGATAAGCCCATCAGAGAGCAGGCCGAGAATATCATCCACCTGTTTACCCTGACCAATCTGGGAGCCCCTGCCGCCTTCAAGTACTTTGACACCACCATCGACCGGAAGAGGTACACCAGCACCAAAGAGGTGCTGGACGCCACCCTGATCCACCAGAGCATCACCGGCCTGTACGAGACACGGATCGACCTGTCTCAGCTGGGAGGCGACAAAAGGCCGGCGGCCACGAAAAAGGCCGGCCAGGCAAAAAAGAAAAAGTGA; sgPten spacer: AGATCGTTAGCAGAAACAAA; PAM: AGG</t>
+          <t>Cas9 coding sequence: ATGGACTATAAGGACCACGACGGAGACTACAAGGATCATGATATTGATTACAAAGACGATGACGATAAGATGGCCCCAAAGAAGAAGCGGAAGGTCGGTATCCACGGAGTCCCAGCAGCCGACAAGAAGTACAGCATCGGCCTGGACATCGGCACCAACTCTGTGGGCTGGGCCGTGATCACCGACGAGTACAAGGTGCCCAGCAAGAAATTCAAGGTGCTGGGCAACACCGACCGGCACAGCATCAAGAAGAACCTGATCGGAGCCCTGCTGTTCGACAGCGGCGAAACAGCCGAGGCCACCCGGCTGAAGAGAACCGCCAGAAGAAGATACACCAGACGGAAGAACCGGATCTGCTATCTGCAAGAGATCTTCAGCAACGAGATGGCCAAGGTGGACGACAGCTTCTTCCACAGACTGGAAGAGTCCTTCCTGGTGGAAGAGGATAAGAAGCACGAGCGGCACCCCATCTTCGGCAACATCGTGGACGAGGTGGCCTACCACGAGAAGTACCCCACCATCTACCACCTGAGAAAGAAACTGGTGGACAGCACCGACAAGGCCGACCTGCGGCTGATCTATCTGGCCCTGGCCCACATGATCAAGTTCCGGGGCCACTTCCTGATCGAGGGCGACCTGAACCCCGACAACAGCGACGTGGACAAGCTGTTCATCCAGCTGGTGCAGACCTACAACCAGCTGTTCGAGGAAAACCCCATCAACGCCAGCGGCGTGGACGCCAAGGCCATCCTGTCTGCCAGACTGAGCAAGAGCAGACGGCTGGAAAATCTGATCGCCCAGCTGCCCGGCGAGAAGAAGAATGGCCTGTTCGGAAACCTGATTGCCCTGAGCCTGGGCCTGACCCCCAACTTCAAGAGCAACTTCGACCTGGCCGAGGATGCCAAACTGCAGCTGAGCAAGGACACCTACGACGACGACCTGGACAACCTGCTGGCCCAGATCGGCGACCAGTACGCCGACCTGTTTCTGGCCGCCAAGAACCTGTCCGACGCCATCCTGCTGAGCGACATCCTGAGAGTGAACACCGAGATCACCAAGGCCCCCCTGAGCGCCTCTATGATCAAGAGATACGACGAGCACCACCAGGACCTGACCCTGCTGAAAGCTCTCGTGCGGCAGCAGCTGCCTGAGAAGTACAAAGAGATTTTCTTCGACCAGAGCAAGAACGGCTACGCCGGCTACATTGACGGCGGAGCCAGCCAGGAAGAGTTCTACAAGTTCATCAAGCCCATCCTGGAAAAGATGGACGGCACCGAGGAACTGCTCGTGAAGCTGAACAGAGAGGACCTGCTGCGGAAGCAGCGGACCTTCGACAACGGCAGCATCCCCCACCAGATCCACCTGGGAGAGCTGCACGCCATTCTGCGGCGGCAGGAAGATTTTTACCCATTCCTGAAGGACAACCGGGAAAAGATCGAGAAGATCCTGACCTTCCGCATCCCCTACTACGTGGGCCCTCTGGCCAGGGGAAACAGCAGATTCGCCTGGATGACCAGAAAGAGCGAGGAAACCATCACCCCCTGGAACTTCGAGGAAGTGGTGGACAAGGGCGCTTCCGCCCAGAGCTTCATCGAGCGGATGACCAACTTCGATAAGAACCTGCCCAACGAGAAGGTGCTGCCCAAGCACAGCCTGCTGTACGAGTACTTCACCGTGTATAACGAGCTGACCAAAGTGAAATACGTGACCGAGGGAATGAGAAAGCCCGCCTTCCTGAGCGGCGAGCAGAAAAAGGCCATCGTGGACCTGCTGTTCAAGACCAACCGGAAAGTGACCGTGAAGCAGCTGAAAGAGGACTACTTCAAGAAAATCGAGTGCTTCGACTCCGTGGAAATCTCCGGCGTGGAAGATCGGTTCAACGCCTCCCTGGGCACATACCACGATCTGCTGAAAATTATCAAGGACAAGGACTTCCTGGACAATGAGGAAAACGAGGACATTCTGGAAGATATCGTGCTGACCCTGACACTGTTTGAGGACAGAGAGATGATCGAGGAACGGCTGAAAACCTATGCCCACCTGTTCGACGACAAAGTGATGAAGCAGCTGAAGCGGCGGAGATACACCGGCTGGGGCAGGCTGAGCCGGAAGCTGATCAACGGCATCCGGGACAAGCAGTCCGGCAAGACAATCCTGGATTTCCTGAAGTCCGACGGCTTCGCCAACAGAAACTTCATGCAGCTGATCCACGACGACAGCCTGACCTTTAAAGAGGACATCCAGAAAGCCCAGGTGTCCGGCCAGGGCGATAGCCTGCACGAGCACATTGCCAATCTGGCCGGCAGCCCCGCCATTAAGAAGGGCATCCTGCAGACAGTGAAGGTGGTGGACGAGCTCGTGAAAGTGATGGGCCGGCACAAGCCCGAGAACATCGTGATCGAAATGGCCAGAGAGAACCAGACCACCCAGAAGGGACAGAAGAACAGCCGCGAGAGAATGAAGCGGATCGAAGAGGGCATCAAAGAGCTGGGCAGCCAGATCCTGAAAGAACACCCCGTGGAAAACACCCAGCTGCAGAACGAGAAGCTGTACCTGTACTACCTGCAGAATGGGCGGGATATGTACGTGGACCAGGAACTGGACATCAACCGGCTGTCCGACTACGATGTGGACCATATCGTGCCTCAGAGCTTTCTGAAGGACGACTCCATCGACAACAAGGTGCTGACCAGAAGCGACAAGAACCGGGGCAAGAGCGACAACGTGCCCTCCGAAGAGGTCGTGAAGAAGATGAAGAACTACTGGCGGCAGCTGCTGAACGCCAAGCTGATTACCCAGAGAAAGTTCGACAATCTGACCAAGGCCGAGAGAGGCGGCCTGAGCGAACTGGATAAGGCCGGCTTCATCAAGAGACAGCTGGTGGAAACCCGGCAGATCACAAAGCACGTGGCACAGATCCTGGACTCCCGGATGAACACTAAGTACGACGAGAATGACAAGCTGATCCGGGAAGTGAAAGTGATCACCCTGAAGTCCAAGCTGGTGTCCGATTTCCGGAAGGATTTCCAGTTTTACAAAGTGCGCGAGATCAACAACTACCACCACGCCCACGACGCCTACCTGAACGCCGTCGTGGGAACCGCCCTGATCAAAAAGTACCCTAAGCTGGAAAGCGAGTTCGTGTACGGCGACTACAAGGTGTACGACGTGCGGAAGATGATCGCCAAGAGCGAGCAGGAAATCGGCAAGGCTACCGCCAAGTACTTCTTCTACAGCAACATCATGAACTTTTTCAAGACCGAGATTACCCTGGCCAACGGCGAGATCCGGAAGCGGCCTCTGATCGAGACAAACGGCGAAACCGGGGAGATCGTGTGGGATAAGGGCCGGGATTTTGCCACCGTGCGGAAAGTGCTGAGCATGCCCCAAGTGAATATCGTGAAAAAGACCGAGGTGCAGACAGGCGGCTTCAGCAAAGAGTCTATCCTGCCCAAGAGGAACAGCGATAAGCTGATCGCCAGAAAGAAGGACTGGGACCCTAAGAAGTACGGCGGCTTCGACAGCCCCACCGTGGCCTATTCTGTGCTGGTGGTGGCCAAAGTGGAAAAGGGCAAGTCCAAGAAACTGAAGAGTGTGAAAGAGCTGCTGGGGATCACCATCATGGAAAGAAGCAGCTTCGAGAAGAATCCCATCGACTTTCTGGAAGCCAAGGGCTACAAAGAAGTGAAAAAGGACCTGATCATCAAGCTGCCTAAGTACTCCCTGTTCGAGCTGGAAAACGGCCGGAAGAGAATGCTGGCCTCTGCCGGCGAACTGCAGAAGGGAAACGAACTGGCCCTGCCCTCCAAATATGTGAACTTCCTGTACCTGGCCAGCCACTATGAGAAGCTGAAGGGCTCCCCCGAGGATAATGAGCAGAAACAGCTGTTTGTGGAACAGCACAAGCACTACCTGGACGAGATCATCGAGCAGATCAGCGAGTTCTCCAAGAGAGTGATCCTGGCCGACGCTAATCTGGACAAAGTGCTGTCCGCCTACAACAAGCACCGGGATAAGCCCATCAGAGAGCAGGCCGAGAATATCATCCACCTGTTTACCCTGACCAATCTGGGAGCCCCTGCCGCCTTCAAGTACTTTGACACCACCATCGACCGGAAGAGGTACACCAGCACCAAAGAGGTGCTGGACGCCACCCTGATCCACCAGAGCATCACCGGCCTGTACGAGACACGGATCGACCTGTCTCAGCTGGGAGGCGACAAAAGGCCGGCGGCCACGAAAAAGGCCGGCCAGGCAAAAAAGAAAAAGTGA; sgSTOP spacer: AAGTAAAACCTCTACAAATG; PAM: TGG</t>
         </is>
       </c>
       <c r="E817" t="inlineStr">
         <is>
           <t>ATGGACTATAAGGACCACGACGGAGACTACAAGGATCATGATATTGATTACAAAGACGATGACGATAAGATGGCCCCAAAGAAGAAGCGGAAGGTCGGTATCCACGGAGTCCCAGCAGCCGACAAGAAGTACAGCATCGGCCTGGACATCGGCACCAACTCTGTGGGCTGGGCCGTGATCACCGACGAGTACAAGGTGCCCAGCAAGAAATTCAAGGTGCTGGGCAACACCGACCGGCACAGCATCAAGAAGAACCTGATCGGAGCCCTGCTGTTCGACAGCGGCGAAACAGCCGAGGCCACCCGGCTGAAGAGAACCGCCAGAAGAAGATACACCAGACGGAAGAACCGGATCTGCTATCTGCAAGAGATCTTCAGCAACGAGATGGCCAAGGTGGACGACAGCTTCTTCCACAGACTGGAAGAGTCCTTCCTGGTGGAAGAGGATAAGAAGCACGAGCGGCACCCCATCTTCGGCAACATCGTGGACGAGGTGGCCTACCACGAGAAGTACCCCACCATCTACCACCTGAGAAAGAAACTGGTGGACAGCACCGACAAGGCCGACCTGCGGCTGATCTATCTGGCCCTGGCCCACATGATCAAGTTCCGGGGCCACTTCCTGATCGAGGGCGACCTGAACCCCGACAACAGCGACGTGGACAAGCTGTTCATCCAGCTGGTGCAGACCTACAACCAGCTGTTCGAGGAAAACCCCATCAACGCCAGCGGCGTGGACGCCAAGGCCATCCTGTCTGCCAGACTGAGCAAGAGCAGACGGCTGGAAAATCTGATCGCCCAGCTGCCCGGCGAGAAGAAGAATGGCCTGTTCGGAAACCTGATTGCCCTGAGCCTGGGCCTGACCCCCAACTTCAAGAGCAACTTCGACCTGGCCGAGGATGCCAAACTGCAGCTGAGCAAGGACACCTACGACGACGACCTGGACAACCTGCTGGCCCAGATCGGCGACCAGTACGCCGACCTGTTTCTGGCCGCCAAGAACCTGTCCGACGCCATCCTGCTGAGCGACATCCTGAGAGTGAACACCGAGATCACCAAGGCCCCCCTGAGCGCCTCTATGATCAAGAGATACGACGAGCACCACCAGGACCTGACCCTGCTGAAAGCTCTCGTGCGGCAGCAGCTGCCTGAGAAGTACAAAGAGATTTTCTTCGACCAGAGCAAGAACGGCTACGCCGGCTACATTGACGGCGGAGCCAGCCAGGAAGAGTTCTACAAGTTCATCAAGCCCATCCTGGAAAAGATGGACGGCACCGAGGAACTGCTCGTGAAGCTGAACAGAGAGGACCTGCTGCGGAAGCAGCGGACCTTCGACAACGGCAGCATCCCCCACCAGATCCACCTGGGAGAGCTGCACGCCATTCTGCGGCGGCAGGAAGATTTTTACCCATTCCTGAAGGACAACCGGGAAAAGATCGAGAAGATCCTGACCTTCCGCATCCCCTACTACGTGGGCCCTCTGGCCAGGGGAAACAGCAGATTCGCCTGGATGACCAGAAAGAGCGAGGAAACCATCACCCCCTGGAACTTCGAGGAAGTGGTGGACAAGGGCGCTTCCGCCCAGAGCTTCATCGAGCGGATGACCAACTTCGATAAGAACCTGCCCAACGAGAAGGTGCTGCCCAAGCACAGCCTGCTGTACGAGTACTTCACCGTGTATAACGAGCTGACCAAAGTGAAATACGTGACCGAGGGAATGAGAAAGCCCGCCTTCCTGAGCGGCGAGCAGAAAAAGGCCATCGTGGACCTGCTGTTCAAGACCAACCGGAAAGTGACCGTGAAGCAGCTGAAAGAGGACTACTTCAAGAAAATCGAGTGCTTCGACTCCGTGGAAATCTCCGGCGTGGAAGATCGGTTCAACGCCTCCCTGGGCACATACCACGATCTGCTGAAAATTATCAAGGACAAGGACTTCCTGGACAATGAGGAAAACGAGGACATTCTGGAAGATATCGTGCTGACCCTGACACTGTTTGAGGACAGAGAGATGATCGAGGAACGGCTGAAAACCTATGCCCACCTGTTCGACGACAAAGTGATGAAGCAGCTGAAGCGGCGGAGATACACCGGCTGGGGCAGGCTGAGCCGGAAGCTGATCAACGGCATCCGGGACAAGCAGTCCGGCAAGACAATCCTGGATTTCCTGAAGTCCGACGGCTTCGCCAACAGAAACTTCATGCAGCTGATCCACGACGACAGCCTGACCTTTAAAGAGGACATCCAGAAAGCCCAGGTGTCCGGCCAGGGCGATAGCCTGCACGAGCACATTGCCAATCTGGCCGGCAGCCCCGCCATTAAGAAGGGCATCCTGCAGACAGTGAAGGTGGTGGACGAGCTCGTGAAAGTGATGGGCCGGCACAAGCCCGAGAACATCGTGATCGAAATGGCCAGAGAGAACCAGACCACCCAGAAGGGACAGAAGAACAGCCGCGAGAGAATGAAGCGGATCGAAGAGGGCATCAAAGAGCTGGGCAGCCAGATCCTGAAAGAACACCCCGTGGAAAACACCCAGCTGCAGAACGAGAAGCTGTACCTGTACTACCTGCAGAATGGGCGGGATATGTACGTGGACCAGGAACTGGACATCAACCGGCTGTCCGACTACGATGTGGACCATATCGTGCCTCAGAGCTTTCTGAAGGACGACTCCATCGACAACAAGGTGCTGACCAGAAGCGACAAGAACCGGGGCAAGAGCGACAACGTGCCCTCCGAAGAGGTCGTGAAGAAGATGAAGAACTACTGGCGGCAGCTGCTGAACGCCAAGCTGATTACCCAGAGAAAGTTCGACAATCTGACCAAGGCCGAGAGAGGCGGCCTGAGCGAACTGGATAAGGCCGGCTTCATCAAGAGACAGCTGGTGGAAACCCGGCAGATCACAAAGCACGTGGCACAGATCCTGGACTCCCGGATGAACACTAAGTACGACGAGAATGACAAGCTGATCCGGGAAGTGAAAGTGATCACCCTGAAGTCCAAGCTGGTGTCCGATTTCCGGAAGGATTTCCAGTTTTACAAAGTGCGCGAGATCAACAACTACCACCACGCCCACGACGCCTACCTGAACGCCGTCGTGGGAACCGCCCTGATCAAAAAGTACCCTAAGCTGGAAAGCGAGTTCGTGTACGGCGACTACAAGGTGTACGACGTGCGGAAGATGATCGCCAAGAGCGAGCAGGAAATCGGCAAGGCTACCGCCAAGTACTTCTTCTACAGCAACATCATGAACTTTTTCAAGACCGAGATTACCCTGGCCAACGGCGAGATCCGGAAGCGGCCTCTGATCGAGACAAACGGCGAAACCGGGGAGATCGTGTGGGATAAGGGCCGGGATTTTGCCACCGTGCGGAAAGTGCTGAGCATGCCCCAAGTGAATATCGTGAAAAAGACCGAGGTGCAGACAGGCGGCTTCAGCAAAGAGTCTATCCTGCCCAAGAGGAACAGCGATAAGCTGATCGCCAGAAAGAAGGACTGGGACCCTAAGAAGTACGGCGGCTTCGACAGCCCCACCGTGGCCTATTCTGTGCTGGTGGTGGCCAAAGTGGAAAAGGGCAAGTCCAAGAAACTGAAGAGTGTGAAAGAGCTGCTGGGGATCACCATCATGGAAAGAAGCAGCTTCGAGAAGAATCCCATCGACTTTCTGGAAGCCAAGGGCTACAAAGAAGTGAAAAAGGACCTGATCATCAAGCTGCCTAAGTACTCCCTGTTCGAGCTGGAAAACGGCCGGAAGAGAATGCTGGCCTCTGCCGGCGAACTGCAGAAGGGAAACGAACTGGCCCTGCCCTCCAAATATGTGAACTTCCTGTACCTGGCCAGCCACTATGAGAAGCTGAAGGGCTCCCCCGAGGATAATGAGCAGAAACAGCTGTTTGTGGAACAGCACAAGCACTACCTGGACGAGATCATCGAGCAGATCAGCGAGTTCTCCAAGAGAGTGATCCTGGCCGACGCTAATCTGGACAAAGTGCTGTCCGCCTACAACAAGCACCGGGATAAGCCCATCAGAGAGCAGGCCGAGAATATCATCCACCTGTTTACCCTGACCAATCTGGGAGCCCCTGCCGCCTTCAAGTACTTTGACACCACCATCGACCGGAAGAGGTACACCAGCACCAAAGAGGTGCTGGACGCCACCCTGATCCACCAGAGCATCACCGGCCTGTACGAGACACGGATCGACCTGTCTCAGCTGGGAGGCGACAAAAGGCCGGCGGCCACGAAAAAGGCCGGCCAGGCAAAAAAGAAAAAGTGA</t>
         </is>
       </c>
       <c r="F817" t="inlineStr"/>
       <c r="G817" t="inlineStr">
         <is>
           <t>sgRNA reported with thiothione and methoxy modification; Cas9 mRNA modification not specified</t>
         </is>
       </c>
       <c r="H817" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I817" t="n">
         <v>1</v>
       </c>
       <c r="J817" t="inlineStr">
         <is>
-          <t>EXP002433</t>
+          <t>EXP002432</t>
         </is>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="inlineStr">
         <is>
           <t>mRNA</t>
         </is>
       </c>
       <c r="B818" t="inlineStr">
         <is>
           <t>Cas9 mRNA + sgPten</t>
         </is>
       </c>
       <c r="C818" t="inlineStr">
         <is>
-          <t>Pten editing/knockdown in lung</t>
+          <t>Pten editing/knockdown in liver</t>
         </is>
       </c>
       <c r="D818" t="inlineStr">
         <is>
           <t>Cas9 coding sequence: ATGGACTATAAGGACCACGACGGAGACTACAAGGATCATGATATTGATTACAAAGACGATGACGATAAGATGGCCCCAAAGAAGAAGCGGAAGGTCGGTATCCACGGAGTCCCAGCAGCCGACAAGAAGTACAGCATCGGCCTGGACATCGGCACCAACTCTGTGGGCTGGGCCGTGATCACCGACGAGTACAAGGTGCCCAGCAAGAAATTCAAGGTGCTGGGCAACACCGACCGGCACAGCATCAAGAAGAACCTGATCGGAGCCCTGCTGTTCGACAGCGGCGAAACAGCCGAGGCCACCCGGCTGAAGAGAACCGCCAGAAGAAGATACACCAGACGGAAGAACCGGATCTGCTATCTGCAAGAGATCTTCAGCAACGAGATGGCCAAGGTGGACGACAGCTTCTTCCACAGACTGGAAGAGTCCTTCCTGGTGGAAGAGGATAAGAAGCACGAGCGGCACCCCATCTTCGGCAACATCGTGGACGAGGTGGCCTACCACGAGAAGTACCCCACCATCTACCACCTGAGAAAGAAACTGGTGGACAGCACCGACAAGGCCGACCTGCGGCTGATCTATCTGGCCCTGGCCCACATGATCAAGTTCCGGGGCCACTTCCTGATCGAGGGCGACCTGAACCCCGACAACAGCGACGTGGACAAGCTGTTCATCCAGCTGGTGCAGACCTACAACCAGCTGTTCGAGGAAAACCCCATCAACGCCAGCGGCGTGGACGCCAAGGCCATCCTGTCTGCCAGACTGAGCAAGAGCAGACGGCTGGAAAATCTGATCGCCCAGCTGCCCGGCGAGAAGAAGAATGGCCTGTTCGGAAACCTGATTGCCCTGAGCCTGGGCCTGACCCCCAACTTCAAGAGCAACTTCGACCTGGCCGAGGATGCCAAACTGCAGCTGAGCAAGGACACCTACGACGACGACCTGGACAACCTGCTGGCCCAGATCGGCGACCAGTACGCCGACCTGTTTCTGGCCGCCAAGAACCTGTCCGACGCCATCCTGCTGAGCGACATCCTGAGAGTGAACACCGAGATCACCAAGGCCCCCCTGAGCGCCTCTATGATCAAGAGATACGACGAGCACCACCAGGACCTGACCCTGCTGAAAGCTCTCGTGCGGCAGCAGCTGCCTGAGAAGTACAAAGAGATTTTCTTCGACCAGAGCAAGAACGGCTACGCCGGCTACATTGACGGCGGAGCCAGCCAGGAAGAGTTCTACAAGTTCATCAAGCCCATCCTGGAAAAGATGGACGGCACCGAGGAACTGCTCGTGAAGCTGAACAGAGAGGACCTGCTGCGGAAGCAGCGGACCTTCGACAACGGCAGCATCCCCCACCAGATCCACCTGGGAGAGCTGCACGCCATTCTGCGGCGGCAGGAAGATTTTTACCCATTCCTGAAGGACAACCGGGAAAAGATCGAGAAGATCCTGACCTTCCGCATCCCCTACTACGTGGGCCCTCTGGCCAGGGGAAACAGCAGATTCGCCTGGATGACCAGAAAGAGCGAGGAAACCATCACCCCCTGGAACTTCGAGGAAGTGGTGGACAAGGGCGCTTCCGCCCAGAGCTTCATCGAGCGGATGACCAACTTCGATAAGAACCTGCCCAACGAGAAGGTGCTGCCCAAGCACAGCCTGCTGTACGAGTACTTCACCGTGTATAACGAGCTGACCAAAGTGAAATACGTGACCGAGGGAATGAGAAAGCCCGCCTTCCTGAGCGGCGAGCAGAAAAAGGCCATCGTGGACCTGCTGTTCAAGACCAACCGGAAAGTGACCGTGAAGCAGCTGAAAGAGGACTACTTCAAGAAAATCGAGTGCTTCGACTCCGTGGAAATCTCCGGCGTGGAAGATCGGTTCAACGCCTCCCTGGGCACATACCACGATCTGCTGAAAATTATCAAGGACAAGGACTTCCTGGACAATGAGGAAAACGAGGACATTCTGGAAGATATCGTGCTGACCCTGACACTGTTTGAGGACAGAGAGATGATCGAGGAACGGCTGAAAACCTATGCCCACCTGTTCGACGACAAAGTGATGAAGCAGCTGAAGCGGCGGAGATACACCGGCTGGGGCAGGCTGAGCCGGAAGCTGATCAACGGCATCCGGGACAAGCAGTCCGGCAAGACAATCCTGGATTTCCTGAAGTCCGACGGCTTCGCCAACAGAAACTTCATGCAGCTGATCCACGACGACAGCCTGACCTTTAAAGAGGACATCCAGAAAGCCCAGGTGTCCGGCCAGGGCGATAGCCTGCACGAGCACATTGCCAATCTGGCCGGCAGCCCCGCCATTAAGAAGGGCATCCTGCAGACAGTGAAGGTGGTGGACGAGCTCGTGAAAGTGATGGGCCGGCACAAGCCCGAGAACATCGTGATCGAAATGGCCAGAGAGAACCAGACCACCCAGAAGGGACAGAAGAACAGCCGCGAGAGAATGAAGCGGATCGAAGAGGGCATCAAAGAGCTGGGCAGCCAGATCCTGAAAGAACACCCCGTGGAAAACACCCAGCTGCAGAACGAGAAGCTGTACCTGTACTACCTGCAGAATGGGCGGGATATGTACGTGGACCAGGAACTGGACATCAACCGGCTGTCCGACTACGATGTGGACCATATCGTGCCTCAGAGCTTTCTGAAGGACGACTCCATCGACAACAAGGTGCTGACCAGAAGCGACAAGAACCGGGGCAAGAGCGACAACGTGCCCTCCGAAGAGGTCGTGAAGAAGATGAAGAACTACTGGCGGCAGCTGCTGAACGCCAAGCTGATTACCCAGAGAAAGTTCGACAATCTGACCAAGGCCGAGAGAGGCGGCCTGAGCGAACTGGATAAGGCCGGCTTCATCAAGAGACAGCTGGTGGAAACCCGGCAGATCACAAAGCACGTGGCACAGATCCTGGACTCCCGGATGAACACTAAGTACGACGAGAATGACAAGCTGATCCGGGAAGTGAAAGTGATCACCCTGAAGTCCAAGCTGGTGTCCGATTTCCGGAAGGATTTCCAGTTTTACAAAGTGCGCGAGATCAACAACTACCACCACGCCCACGACGCCTACCTGAACGCCGTCGTGGGAACCGCCCTGATCAAAAAGTACCCTAAGCTGGAAAGCGAGTTCGTGTACGGCGACTACAAGGTGTACGACGTGCGGAAGATGATCGCCAAGAGCGAGCAGGAAATCGGCAAGGCTACCGCCAAGTACTTCTTCTACAGCAACATCATGAACTTTTTCAAGACCGAGATTACCCTGGCCAACGGCGAGATCCGGAAGCGGCCTCTGATCGAGACAAACGGCGAAACCGGGGAGATCGTGTGGGATAAGGGCCGGGATTTTGCCACCGTGCGGAAAGTGCTGAGCATGCCCCAAGTGAATATCGTGAAAAAGACCGAGGTGCAGACAGGCGGCTTCAGCAAAGAGTCTATCCTGCCCAAGAGGAACAGCGATAAGCTGATCGCCAGAAAGAAGGACTGGGACCCTAAGAAGTACGGCGGCTTCGACAGCCCCACCGTGGCCTATTCTGTGCTGGTGGTGGCCAAAGTGGAAAAGGGCAAGTCCAAGAAACTGAAGAGTGTGAAAGAGCTGCTGGGGATCACCATCATGGAAAGAAGCAGCTTCGAGAAGAATCCCATCGACTTTCTGGAAGCCAAGGGCTACAAAGAAGTGAAAAAGGACCTGATCATCAAGCTGCCTAAGTACTCCCTGTTCGAGCTGGAAAACGGCCGGAAGAGAATGCTGGCCTCTGCCGGCGAACTGCAGAAGGGAAACGAACTGGCCCTGCCCTCCAAATATGTGAACTTCCTGTACCTGGCCAGCCACTATGAGAAGCTGAAGGGCTCCCCCGAGGATAATGAGCAGAAACAGCTGTTTGTGGAACAGCACAAGCACTACCTGGACGAGATCATCGAGCAGATCAGCGAGTTCTCCAAGAGAGTGATCCTGGCCGACGCTAATCTGGACAAAGTGCTGTCCGCCTACAACAAGCACCGGGATAAGCCCATCAGAGAGCAGGCCGAGAATATCATCCACCTGTTTACCCTGACCAATCTGGGAGCCCCTGCCGCCTTCAAGTACTTTGACACCACCATCGACCGGAAGAGGTACACCAGCACCAAAGAGGTGCTGGACGCCACCCTGATCCACCAGAGCATCACCGGCCTGTACGAGACACGGATCGACCTGTCTCAGCTGGGAGGCGACAAAAGGCCGGCGGCCACGAAAAAGGCCGGCCAGGCAAAAAAGAAAAAGTGA; sgPten spacer: AGATCGTTAGCAGAAACAAA; PAM: AGG</t>
         </is>
       </c>
       <c r="E818" t="inlineStr">
         <is>
           <t>ATGGACTATAAGGACCACGACGGAGACTACAAGGATCATGATATTGATTACAAAGACGATGACGATAAGATGGCCCCAAAGAAGAAGCGGAAGGTCGGTATCCACGGAGTCCCAGCAGCCGACAAGAAGTACAGCATCGGCCTGGACATCGGCACCAACTCTGTGGGCTGGGCCGTGATCACCGACGAGTACAAGGTGCCCAGCAAGAAATTCAAGGTGCTGGGCAACACCGACCGGCACAGCATCAAGAAGAACCTGATCGGAGCCCTGCTGTTCGACAGCGGCGAAACAGCCGAGGCCACCCGGCTGAAGAGAACCGCCAGAAGAAGATACACCAGACGGAAGAACCGGATCTGCTATCTGCAAGAGATCTTCAGCAACGAGATGGCCAAGGTGGACGACAGCTTCTTCCACAGACTGGAAGAGTCCTTCCTGGTGGAAGAGGATAAGAAGCACGAGCGGCACCCCATCTTCGGCAACATCGTGGACGAGGTGGCCTACCACGAGAAGTACCCCACCATCTACCACCTGAGAAAGAAACTGGTGGACAGCACCGACAAGGCCGACCTGCGGCTGATCTATCTGGCCCTGGCCCACATGATCAAGTTCCGGGGCCACTTCCTGATCGAGGGCGACCTGAACCCCGACAACAGCGACGTGGACAAGCTGTTCATCCAGCTGGTGCAGACCTACAACCAGCTGTTCGAGGAAAACCCCATCAACGCCAGCGGCGTGGACGCCAAGGCCATCCTGTCTGCCAGACTGAGCAAGAGCAGACGGCTGGAAAATCTGATCGCCCAGCTGCCCGGCGAGAAGAAGAATGGCCTGTTCGGAAACCTGATTGCCCTGAGCCTGGGCCTGACCCCCAACTTCAAGAGCAACTTCGACCTGGCCGAGGATGCCAAACTGCAGCTGAGCAAGGACACCTACGACGACGACCTGGACAACCTGCTGGCCCAGATCGGCGACCAGTACGCCGACCTGTTTCTGGCCGCCAAGAACCTGTCCGACGCCATCCTGCTGAGCGACATCCTGAGAGTGAACACCGAGATCACCAAGGCCCCCCTGAGCGCCTCTATGATCAAGAGATACGACGAGCACCACCAGGACCTGACCCTGCTGAAAGCTCTCGTGCGGCAGCAGCTGCCTGAGAAGTACAAAGAGATTTTCTTCGACCAGAGCAAGAACGGCTACGCCGGCTACATTGACGGCGGAGCCAGCCAGGAAGAGTTCTACAAGTTCATCAAGCCCATCCTGGAAAAGATGGACGGCACCGAGGAACTGCTCGTGAAGCTGAACAGAGAGGACCTGCTGCGGAAGCAGCGGACCTTCGACAACGGCAGCATCCCCCACCAGATCCACCTGGGAGAGCTGCACGCCATTCTGCGGCGGCAGGAAGATTTTTACCCATTCCTGAAGGACAACCGGGAAAAGATCGAGAAGATCCTGACCTTCCGCATCCCCTACTACGTGGGCCCTCTGGCCAGGGGAAACAGCAGATTCGCCTGGATGACCAGAAAGAGCGAGGAAACCATCACCCCCTGGAACTTCGAGGAAGTGGTGGACAAGGGCGCTTCCGCCCAGAGCTTCATCGAGCGGATGACCAACTTCGATAAGAACCTGCCCAACGAGAAGGTGCTGCCCAAGCACAGCCTGCTGTACGAGTACTTCACCGTGTATAACGAGCTGACCAAAGTGAAATACGTGACCGAGGGAATGAGAAAGCCCGCCTTCCTGAGCGGCGAGCAGAAAAAGGCCATCGTGGACCTGCTGTTCAAGACCAACCGGAAAGTGACCGTGAAGCAGCTGAAAGAGGACTACTTCAAGAAAATCGAGTGCTTCGACTCCGTGGAAATCTCCGGCGTGGAAGATCGGTTCAACGCCTCCCTGGGCACATACCACGATCTGCTGAAAATTATCAAGGACAAGGACTTCCTGGACAATGAGGAAAACGAGGACATTCTGGAAGATATCGTGCTGACCCTGACACTGTTTGAGGACAGAGAGATGATCGAGGAACGGCTGAAAACCTATGCCCACCTGTTCGACGACAAAGTGATGAAGCAGCTGAAGCGGCGGAGATACACCGGCTGGGGCAGGCTGAGCCGGAAGCTGATCAACGGCATCCGGGACAAGCAGTCCGGCAAGACAATCCTGGATTTCCTGAAGTCCGACGGCTTCGCCAACAGAAACTTCATGCAGCTGATCCACGACGACAGCCTGACCTTTAAAGAGGACATCCAGAAAGCCCAGGTGTCCGGCCAGGGCGATAGCCTGCACGAGCACATTGCCAATCTGGCCGGCAGCCCCGCCATTAAGAAGGGCATCCTGCAGACAGTGAAGGTGGTGGACGAGCTCGTGAAAGTGATGGGCCGGCACAAGCCCGAGAACATCGTGATCGAAATGGCCAGAGAGAACCAGACCACCCAGAAGGGACAGAAGAACAGCCGCGAGAGAATGAAGCGGATCGAAGAGGGCATCAAAGAGCTGGGCAGCCAGATCCTGAAAGAACACCCCGTGGAAAACACCCAGCTGCAGAACGAGAAGCTGTACCTGTACTACCTGCAGAATGGGCGGGATATGTACGTGGACCAGGAACTGGACATCAACCGGCTGTCCGACTACGATGTGGACCATATCGTGCCTCAGAGCTTTCTGAAGGACGACTCCATCGACAACAAGGTGCTGACCAGAAGCGACAAGAACCGGGGCAAGAGCGACAACGTGCCCTCCGAAGAGGTCGTGAAGAAGATGAAGAACTACTGGCGGCAGCTGCTGAACGCCAAGCTGATTACCCAGAGAAAGTTCGACAATCTGACCAAGGCCGAGAGAGGCGGCCTGAGCGAACTGGATAAGGCCGGCTTCATCAAGAGACAGCTGGTGGAAACCCGGCAGATCACAAAGCACGTGGCACAGATCCTGGACTCCCGGATGAACACTAAGTACGACGAGAATGACAAGCTGATCCGGGAAGTGAAAGTGATCACCCTGAAGTCCAAGCTGGTGTCCGATTTCCGGAAGGATTTCCAGTTTTACAAAGTGCGCGAGATCAACAACTACCACCACGCCCACGACGCCTACCTGAACGCCGTCGTGGGAACCGCCCTGATCAAAAAGTACCCTAAGCTGGAAAGCGAGTTCGTGTACGGCGACTACAAGGTGTACGACGTGCGGAAGATGATCGCCAAGAGCGAGCAGGAAATCGGCAAGGCTACCGCCAAGTACTTCTTCTACAGCAACATCATGAACTTTTTCAAGACCGAGATTACCCTGGCCAACGGCGAGATCCGGAAGCGGCCTCTGATCGAGACAAACGGCGAAACCGGGGAGATCGTGTGGGATAAGGGCCGGGATTTTGCCACCGTGCGGAAAGTGCTGAGCATGCCCCAAGTGAATATCGTGAAAAAGACCGAGGTGCAGACAGGCGGCTTCAGCAAAGAGTCTATCCTGCCCAAGAGGAACAGCGATAAGCTGATCGCCAGAAAGAAGGACTGGGACCCTAAGAAGTACGGCGGCTTCGACAGCCCCACCGTGGCCTATTCTGTGCTGGTGGTGGCCAAAGTGGAAAAGGGCAAGTCCAAGAAACTGAAGAGTGTGAAAGAGCTGCTGGGGATCACCATCATGGAAAGAAGCAGCTTCGAGAAGAATCCCATCGACTTTCTGGAAGCCAAGGGCTACAAAGAAGTGAAAAAGGACCTGATCATCAAGCTGCCTAAGTACTCCCTGTTCGAGCTGGAAAACGGCCGGAAGAGAATGCTGGCCTCTGCCGGCGAACTGCAGAAGGGAAACGAACTGGCCCTGCCCTCCAAATATGTGAACTTCCTGTACCTGGCCAGCCACTATGAGAAGCTGAAGGGCTCCCCCGAGGATAATGAGCAGAAACAGCTGTTTGTGGAACAGCACAAGCACTACCTGGACGAGATCATCGAGCAGATCAGCGAGTTCTCCAAGAGAGTGATCCTGGCCGACGCTAATCTGGACAAAGTGCTGTCCGCCTACAACAAGCACCGGGATAAGCCCATCAGAGAGCAGGCCGAGAATATCATCCACCTGTTTACCCTGACCAATCTGGGAGCCCCTGCCGCCTTCAAGTACTTTGACACCACCATCGACCGGAAGAGGTACACCAGCACCAAAGAGGTGCTGGACGCCACCCTGATCCACCAGAGCATCACCGGCCTGTACGAGACACGGATCGACCTGTCTCAGCTGGGAGGCGACAAAAGGCCGGCGGCCACGAAAAAGGCCGGCCAGGCAAAAAAGAAAAAGTGA</t>
         </is>
       </c>
       <c r="F818" t="inlineStr"/>
       <c r="G818" t="inlineStr">
         <is>
           <t>sgRNA reported with thiothione and methoxy modification; Cas9 mRNA modification not specified</t>
         </is>
       </c>
       <c r="H818" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I818" t="n">
         <v>1</v>
       </c>
       <c r="J818" t="inlineStr">
         <is>
-          <t>EXP002434</t>
+          <t>EXP002433</t>
         </is>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="inlineStr">
         <is>
           <t>mRNA</t>
         </is>
       </c>
       <c r="B819" t="inlineStr">
         <is>
           <t>Cas9 mRNA + sgPten</t>
         </is>
       </c>
       <c r="C819" t="inlineStr">
         <is>
-          <t>Pten editing/knockdown in spleen</t>
+          <t>Pten editing/knockdown in lung</t>
         </is>
       </c>
       <c r="D819" t="inlineStr">
         <is>
           <t>Cas9 coding sequence: ATGGACTATAAGGACCACGACGGAGACTACAAGGATCATGATATTGATTACAAAGACGATGACGATAAGATGGCCCCAAAGAAGAAGCGGAAGGTCGGTATCCACGGAGTCCCAGCAGCCGACAAGAAGTACAGCATCGGCCTGGACATCGGCACCAACTCTGTGGGCTGGGCCGTGATCACCGACGAGTACAAGGTGCCCAGCAAGAAATTCAAGGTGCTGGGCAACACCGACCGGCACAGCATCAAGAAGAACCTGATCGGAGCCCTGCTGTTCGACAGCGGCGAAACAGCCGAGGCCACCCGGCTGAAGAGAACCGCCAGAAGAAGATACACCAGACGGAAGAACCGGATCTGCTATCTGCAAGAGATCTTCAGCAACGAGATGGCCAAGGTGGACGACAGCTTCTTCCACAGACTGGAAGAGTCCTTCCTGGTGGAAGAGGATAAGAAGCACGAGCGGCACCCCATCTTCGGCAACATCGTGGACGAGGTGGCCTACCACGAGAAGTACCCCACCATCTACCACCTGAGAAAGAAACTGGTGGACAGCACCGACAAGGCCGACCTGCGGCTGATCTATCTGGCCCTGGCCCACATGATCAAGTTCCGGGGCCACTTCCTGATCGAGGGCGACCTGAACCCCGACAACAGCGACGTGGACAAGCTGTTCATCCAGCTGGTGCAGACCTACAACCAGCTGTTCGAGGAAAACCCCATCAACGCCAGCGGCGTGGACGCCAAGGCCATCCTGTCTGCCAGACTGAGCAAGAGCAGACGGCTGGAAAATCTGATCGCCCAGCTGCCCGGCGAGAAGAAGAATGGCCTGTTCGGAAACCTGATTGCCCTGAGCCTGGGCCTGACCCCCAACTTCAAGAGCAACTTCGACCTGGCCGAGGATGCCAAACTGCAGCTGAGCAAGGACACCTACGACGACGACCTGGACAACCTGCTGGCCCAGATCGGCGACCAGTACGCCGACCTGTTTCTGGCCGCCAAGAACCTGTCCGACGCCATCCTGCTGAGCGACATCCTGAGAGTGAACACCGAGATCACCAAGGCCCCCCTGAGCGCCTCTATGATCAAGAGATACGACGAGCACCACCAGGACCTGACCCTGCTGAAAGCTCTCGTGCGGCAGCAGCTGCCTGAGAAGTACAAAGAGATTTTCTTCGACCAGAGCAAGAACGGCTACGCCGGCTACATTGACGGCGGAGCCAGCCAGGAAGAGTTCTACAAGTTCATCAAGCCCATCCTGGAAAAGATGGACGGCACCGAGGAACTGCTCGTGAAGCTGAACAGAGAGGACCTGCTGCGGAAGCAGCGGACCTTCGACAACGGCAGCATCCCCCACCAGATCCACCTGGGAGAGCTGCACGCCATTCTGCGGCGGCAGGAAGATTTTTACCCATTCCTGAAGGACAACCGGGAAAAGATCGAGAAGATCCTGACCTTCCGCATCCCCTACTACGTGGGCCCTCTGGCCAGGGGAAACAGCAGATTCGCCTGGATGACCAGAAAGAGCGAGGAAACCATCACCCCCTGGAACTTCGAGGAAGTGGTGGACAAGGGCGCTTCCGCCCAGAGCTTCATCGAGCGGATGACCAACTTCGATAAGAACCTGCCCAACGAGAAGGTGCTGCCCAAGCACAGCCTGCTGTACGAGTACTTCACCGTGTATAACGAGCTGACCAAAGTGAAATACGTGACCGAGGGAATGAGAAAGCCCGCCTTCCTGAGCGGCGAGCAGAAAAAGGCCATCGTGGACCTGCTGTTCAAGACCAACCGGAAAGTGACCGTGAAGCAGCTGAAAGAGGACTACTTCAAGAAAATCGAGTGCTTCGACTCCGTGGAAATCTCCGGCGTGGAAGATCGGTTCAACGCCTCCCTGGGCACATACCACGATCTGCTGAAAATTATCAAGGACAAGGACTTCCTGGACAATGAGGAAAACGAGGACATTCTGGAAGATATCGTGCTGACCCTGACACTGTTTGAGGACAGAGAGATGATCGAGGAACGGCTGAAAACCTATGCCCACCTGTTCGACGACAAAGTGATGAAGCAGCTGAAGCGGCGGAGATACACCGGCTGGGGCAGGCTGAGCCGGAAGCTGATCAACGGCATCCGGGACAAGCAGTCCGGCAAGACAATCCTGGATTTCCTGAAGTCCGACGGCTTCGCCAACAGAAACTTCATGCAGCTGATCCACGACGACAGCCTGACCTTTAAAGAGGACATCCAGAAAGCCCAGGTGTCCGGCCAGGGCGATAGCCTGCACGAGCACATTGCCAATCTGGCCGGCAGCCCCGCCATTAAGAAGGGCATCCTGCAGACAGTGAAGGTGGTGGACGAGCTCGTGAAAGTGATGGGCCGGCACAAGCCCGAGAACATCGTGATCGAAATGGCCAGAGAGAACCAGACCACCCAGAAGGGACAGAAGAACAGCCGCGAGAGAATGAAGCGGATCGAAGAGGGCATCAAAGAGCTGGGCAGCCAGATCCTGAAAGAACACCCCGTGGAAAACACCCAGCTGCAGAACGAGAAGCTGTACCTGTACTACCTGCAGAATGGGCGGGATATGTACGTGGACCAGGAACTGGACATCAACCGGCTGTCCGACTACGATGTGGACCATATCGTGCCTCAGAGCTTTCTGAAGGACGACTCCATCGACAACAAGGTGCTGACCAGAAGCGACAAGAACCGGGGCAAGAGCGACAACGTGCCCTCCGAAGAGGTCGTGAAGAAGATGAAGAACTACTGGCGGCAGCTGCTGAACGCCAAGCTGATTACCCAGAGAAAGTTCGACAATCTGACCAAGGCCGAGAGAGGCGGCCTGAGCGAACTGGATAAGGCCGGCTTCATCAAGAGACAGCTGGTGGAAACCCGGCAGATCACAAAGCACGTGGCACAGATCCTGGACTCCCGGATGAACACTAAGTACGACGAGAATGACAAGCTGATCCGGGAAGTGAAAGTGATCACCCTGAAGTCCAAGCTGGTGTCCGATTTCCGGAAGGATTTCCAGTTTTACAAAGTGCGCGAGATCAACAACTACCACCACGCCCACGACGCCTACCTGAACGCCGTCGTGGGAACCGCCCTGATCAAAAAGTACCCTAAGCTGGAAAGCGAGTTCGTGTACGGCGACTACAAGGTGTACGACGTGCGGAAGATGATCGCCAAGAGCGAGCAGGAAATCGGCAAGGCTACCGCCAAGTACTTCTTCTACAGCAACATCATGAACTTTTTCAAGACCGAGATTACCCTGGCCAACGGCGAGATCCGGAAGCGGCCTCTGATCGAGACAAACGGCGAAACCGGGGAGATCGTGTGGGATAAGGGCCGGGATTTTGCCACCGTGCGGAAAGTGCTGAGCATGCCCCAAGTGAATATCGTGAAAAAGACCGAGGTGCAGACAGGCGGCTTCAGCAAAGAGTCTATCCTGCCCAAGAGGAACAGCGATAAGCTGATCGCCAGAAAGAAGGACTGGGACCCTAAGAAGTACGGCGGCTTCGACAGCCCCACCGTGGCCTATTCTGTGCTGGTGGTGGCCAAAGTGGAAAAGGGCAAGTCCAAGAAACTGAAGAGTGTGAAAGAGCTGCTGGGGATCACCATCATGGAAAGAAGCAGCTTCGAGAAGAATCCCATCGACTTTCTGGAAGCCAAGGGCTACAAAGAAGTGAAAAAGGACCTGATCATCAAGCTGCCTAAGTACTCCCTGTTCGAGCTGGAAAACGGCCGGAAGAGAATGCTGGCCTCTGCCGGCGAACTGCAGAAGGGAAACGAACTGGCCCTGCCCTCCAAATATGTGAACTTCCTGTACCTGGCCAGCCACTATGAGAAGCTGAAGGGCTCCCCCGAGGATAATGAGCAGAAACAGCTGTTTGTGGAACAGCACAAGCACTACCTGGACGAGATCATCGAGCAGATCAGCGAGTTCTCCAAGAGAGTGATCCTGGCCGACGCTAATCTGGACAAAGTGCTGTCCGCCTACAACAAGCACCGGGATAAGCCCATCAGAGAGCAGGCCGAGAATATCATCCACCTGTTTACCCTGACCAATCTGGGAGCCCCTGCCGCCTTCAAGTACTTTGACACCACCATCGACCGGAAGAGGTACACCAGCACCAAAGAGGTGCTGGACGCCACCCTGATCCACCAGAGCATCACCGGCCTGTACGAGACACGGATCGACCTGTCTCAGCTGGGAGGCGACAAAAGGCCGGCGGCCACGAAAAAGGCCGGCCAGGCAAAAAAGAAAAAGTGA; sgPten spacer: AGATCGTTAGCAGAAACAAA; PAM: AGG</t>
         </is>
       </c>
       <c r="E819" t="inlineStr">
         <is>
           <t>ATGGACTATAAGGACCACGACGGAGACTACAAGGATCATGATATTGATTACAAAGACGATGACGATAAGATGGCCCCAAAGAAGAAGCGGAAGGTCGGTATCCACGGAGTCCCAGCAGCCGACAAGAAGTACAGCATCGGCCTGGACATCGGCACCAACTCTGTGGGCTGGGCCGTGATCACCGACGAGTACAAGGTGCCCAGCAAGAAATTCAAGGTGCTGGGCAACACCGACCGGCACAGCATCAAGAAGAACCTGATCGGAGCCCTGCTGTTCGACAGCGGCGAAACAGCCGAGGCCACCCGGCTGAAGAGAACCGCCAGAAGAAGATACACCAGACGGAAGAACCGGATCTGCTATCTGCAAGAGATCTTCAGCAACGAGATGGCCAAGGTGGACGACAGCTTCTTCCACAGACTGGAAGAGTCCTTCCTGGTGGAAGAGGATAAGAAGCACGAGCGGCACCCCATCTTCGGCAACATCGTGGACGAGGTGGCCTACCACGAGAAGTACCCCACCATCTACCACCTGAGAAAGAAACTGGTGGACAGCACCGACAAGGCCGACCTGCGGCTGATCTATCTGGCCCTGGCCCACATGATCAAGTTCCGGGGCCACTTCCTGATCGAGGGCGACCTGAACCCCGACAACAGCGACGTGGACAAGCTGTTCATCCAGCTGGTGCAGACCTACAACCAGCTGTTCGAGGAAAACCCCATCAACGCCAGCGGCGTGGACGCCAAGGCCATCCTGTCTGCCAGACTGAGCAAGAGCAGACGGCTGGAAAATCTGATCGCCCAGCTGCCCGGCGAGAAGAAGAATGGCCTGTTCGGAAACCTGATTGCCCTGAGCCTGGGCCTGACCCCCAACTTCAAGAGCAACTTCGACCTGGCCGAGGATGCCAAACTGCAGCTGAGCAAGGACACCTACGACGACGACCTGGACAACCTGCTGGCCCAGATCGGCGACCAGTACGCCGACCTGTTTCTGGCCGCCAAGAACCTGTCCGACGCCATCCTGCTGAGCGACATCCTGAGAGTGAACACCGAGATCACCAAGGCCCCCCTGAGCGCCTCTATGATCAAGAGATACGACGAGCACCACCAGGACCTGACCCTGCTGAAAGCTCTCGTGCGGCAGCAGCTGCCTGAGAAGTACAAAGAGATTTTCTTCGACCAGAGCAAGAACGGCTACGCCGGCTACATTGACGGCGGAGCCAGCCAGGAAGAGTTCTACAAGTTCATCAAGCCCATCCTGGAAAAGATGGACGGCACCGAGGAACTGCTCGTGAAGCTGAACAGAGAGGACCTGCTGCGGAAGCAGCGGACCTTCGACAACGGCAGCATCCCCCACCAGATCCACCTGGGAGAGCTGCACGCCATTCTGCGGCGGCAGGAAGATTTTTACCCATTCCTGAAGGACAACCGGGAAAAGATCGAGAAGATCCTGACCTTCCGCATCCCCTACTACGTGGGCCCTCTGGCCAGGGGAAACAGCAGATTCGCCTGGATGACCAGAAAGAGCGAGGAAACCATCACCCCCTGGAACTTCGAGGAAGTGGTGGACAAGGGCGCTTCCGCCCAGAGCTTCATCGAGCGGATGACCAACTTCGATAAGAACCTGCCCAACGAGAAGGTGCTGCCCAAGCACAGCCTGCTGTACGAGTACTTCACCGTGTATAACGAGCTGACCAAAGTGAAATACGTGACCGAGGGAATGAGAAAGCCCGCCTTCCTGAGCGGCGAGCAGAAAAAGGCCATCGTGGACCTGCTGTTCAAGACCAACCGGAAAGTGACCGTGAAGCAGCTGAAAGAGGACTACTTCAAGAAAATCGAGTGCTTCGACTCCGTGGAAATCTCCGGCGTGGAAGATCGGTTCAACGCCTCCCTGGGCACATACCACGATCTGCTGAAAATTATCAAGGACAAGGACTTCCTGGACAATGAGGAAAACGAGGACATTCTGGAAGATATCGTGCTGACCCTGACACTGTTTGAGGACAGAGAGATGATCGAGGAACGGCTGAAAACCTATGCCCACCTGTTCGACGACAAAGTGATGAAGCAGCTGAAGCGGCGGAGATACACCGGCTGGGGCAGGCTGAGCCGGAAGCTGATCAACGGCATCCGGGACAAGCAGTCCGGCAAGACAATCCTGGATTTCCTGAAGTCCGACGGCTTCGCCAACAGAAACTTCATGCAGCTGATCCACGACGACAGCCTGACCTTTAAAGAGGACATCCAGAAAGCCCAGGTGTCCGGCCAGGGCGATAGCCTGCACGAGCACATTGCCAATCTGGCCGGCAGCCCCGCCATTAAGAAGGGCATCCTGCAGACAGTGAAGGTGGTGGACGAGCTCGTGAAAGTGATGGGCCGGCACAAGCCCGAGAACATCGTGATCGAAATGGCCAGAGAGAACCAGACCACCCAGAAGGGACAGAAGAACAGCCGCGAGAGAATGAAGCGGATCGAAGAGGGCATCAAAGAGCTGGGCAGCCAGATCCTGAAAGAACACCCCGTGGAAAACACCCAGCTGCAGAACGAGAAGCTGTACCTGTACTACCTGCAGAATGGGCGGGATATGTACGTGGACCAGGAACTGGACATCAACCGGCTGTCCGACTACGATGTGGACCATATCGTGCCTCAGAGCTTTCTGAAGGACGACTCCATCGACAACAAGGTGCTGACCAGAAGCGACAAGAACCGGGGCAAGAGCGACAACGTGCCCTCCGAAGAGGTCGTGAAGAAGATGAAGAACTACTGGCGGCAGCTGCTGAACGCCAAGCTGATTACCCAGAGAAAGTTCGACAATCTGACCAAGGCCGAGAGAGGCGGCCTGAGCGAACTGGATAAGGCCGGCTTCATCAAGAGACAGCTGGTGGAAACCCGGCAGATCACAAAGCACGTGGCACAGATCCTGGACTCCCGGATGAACACTAAGTACGACGAGAATGACAAGCTGATCCGGGAAGTGAAAGTGATCACCCTGAAGTCCAAGCTGGTGTCCGATTTCCGGAAGGATTTCCAGTTTTACAAAGTGCGCGAGATCAACAACTACCACCACGCCCACGACGCCTACCTGAACGCCGTCGTGGGAACCGCCCTGATCAAAAAGTACCCTAAGCTGGAAAGCGAGTTCGTGTACGGCGACTACAAGGTGTACGACGTGCGGAAGATGATCGCCAAGAGCGAGCAGGAAATCGGCAAGGCTACCGCCAAGTACTTCTTCTACAGCAACATCATGAACTTTTTCAAGACCGAGATTACCCTGGCCAACGGCGAGATCCGGAAGCGGCCTCTGATCGAGACAAACGGCGAAACCGGGGAGATCGTGTGGGATAAGGGCCGGGATTTTGCCACCGTGCGGAAAGTGCTGAGCATGCCCCAAGTGAATATCGTGAAAAAGACCGAGGTGCAGACAGGCGGCTTCAGCAAAGAGTCTATCCTGCCCAAGAGGAACAGCGATAAGCTGATCGCCAGAAAGAAGGACTGGGACCCTAAGAAGTACGGCGGCTTCGACAGCCCCACCGTGGCCTATTCTGTGCTGGTGGTGGCCAAAGTGGAAAAGGGCAAGTCCAAGAAACTGAAGAGTGTGAAAGAGCTGCTGGGGATCACCATCATGGAAAGAAGCAGCTTCGAGAAGAATCCCATCGACTTTCTGGAAGCCAAGGGCTACAAAGAAGTGAAAAAGGACCTGATCATCAAGCTGCCTAAGTACTCCCTGTTCGAGCTGGAAAACGGCCGGAAGAGAATGCTGGCCTCTGCCGGCGAACTGCAGAAGGGAAACGAACTGGCCCTGCCCTCCAAATATGTGAACTTCCTGTACCTGGCCAGCCACTATGAGAAGCTGAAGGGCTCCCCCGAGGATAATGAGCAGAAACAGCTGTTTGTGGAACAGCACAAGCACTACCTGGACGAGATCATCGAGCAGATCAGCGAGTTCTCCAAGAGAGTGATCCTGGCCGACGCTAATCTGGACAAAGTGCTGTCCGCCTACAACAAGCACCGGGATAAGCCCATCAGAGAGCAGGCCGAGAATATCATCCACCTGTTTACCCTGACCAATCTGGGAGCCCCTGCCGCCTTCAAGTACTTTGACACCACCATCGACCGGAAGAGGTACACCAGCACCAAAGAGGTGCTGGACGCCACCCTGATCCACCAGAGCATCACCGGCCTGTACGAGACACGGATCGACCTGTCTCAGCTGGGAGGCGACAAAAGGCCGGCGGCCACGAAAAAGGCCGGCCAGGCAAAAAAGAAAAAGTGA</t>
         </is>
       </c>
       <c r="F819" t="inlineStr"/>
       <c r="G819" t="inlineStr">
         <is>
           <t>sgRNA reported with thiothione and methoxy modification; Cas9 mRNA modification not specified</t>
         </is>
       </c>
       <c r="H819" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I819" t="n">
         <v>1</v>
       </c>
       <c r="J819" t="inlineStr">
         <is>
-          <t>EXP002435</t>
+          <t>EXP002434</t>
         </is>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="inlineStr">
         <is>
           <t>mRNA</t>
         </is>
       </c>
       <c r="B820" t="inlineStr">
         <is>
-          <t>Cas9 mRNA + sgPcsk9</t>
+          <t>Cas9 mRNA + sgPten</t>
         </is>
       </c>
       <c r="C820" t="inlineStr">
         <is>
-          <t>Pcsk9 editing in liver</t>
+          <t>Pten editing/knockdown in spleen</t>
         </is>
       </c>
       <c r="D820" t="inlineStr">
         <is>
-          <t>Cas9 coding sequence: ATGGACTATAAGGACCACGACGGAGACTACAAGGATCATGATATTGATTACAAAGACGATGACGATAAGATGGCCCCAAAGAAGAAGCGGAAGGTCGGTATCCACGGAGTCCCAGCAGCCGACAAGAAGTACAGCATCGGCCTGGACATCGGCACCAACTCTGTGGGCTGGGCCGTGATCACCGACGAGTACAAGGTGCCCAGCAAGAAATTCAAGGTGCTGGGCAACACCGACCGGCACAGCATCAAGAAGAACCTGATCGGAGCCCTGCTGTTCGACAGCGGCGAAACAGCCGAGGCCACCCGGCTGAAGAGAACCGCCAGAAGAAGATACACCAGACGGAAGAACCGGATCTGCTATCTGCAAGAGATCTTCAGCAACGAGATGGCCAAGGTGGACGACAGCTTCTTCCACAGACTGGAAGAGTCCTTCCTGGTGGAAGAGGATAAGAAGCACGAGCGGCACCCCATCTTCGGCAACATCGTGGACGAGGTGGCCTACCACGAGAAGTACCCCACCATCTACCACCTGAGAAAGAAACTGGTGGACAGCACCGACAAGGCCGACCTGCGGCTGATCTATCTGGCCCTGGCCCACATGATCAAGTTCCGGGGCCACTTCCTGATCGAGGGCGACCTGAACCCCGACAACAGCGACGTGGACAAGCTGTTCATCCAGCTGGTGCAGACCTACAACCAGCTGTTCGAGGAAAACCCCATCAACGCCAGCGGCGTGGACGCCAAGGCCATCCTGTCTGCCAGACTGAGCAAGAGCAGACGGCTGGAAAATCTGATCGCCCAGCTGCCCGGCGAGAAGAAGAATGGCCTGTTCGGAAACCTGATTGCCCTGAGCCTGGGCCTGACCCCCAACTTCAAGAGCAACTTCGACCTGGCCGAGGATGCCAAACTGCAGCTGAGCAAGGACACCTACGACGACGACCTGGACAACCTGCTGGCCCAGATCGGCGACCAGTACGCCGACCTGTTTCTGGCCGCCAAGAACCTGTCCGACGCCATCCTGCTGAGCGACATCCTGAGAGTGAACACCGAGATCACCAAGGCCCCCCTGAGCGCCTCTATGATCAAGAGATACGACGAGCACCACCAGGACCTGACCCTGCTGAAAGCTCTCGTGCGGCAGCAGCTGCCTGAGAAGTACAAAGAGATTTTCTTCGACCAGAGCAAGAACGGCTACGCCGGCTACATTGACGGCGGAGCCAGCCAGGAAGAGTTCTACAAGTTCATCAAGCCCATCCTGGAAAAGATGGACGGCACCGAGGAACTGCTCGTGAAGCTGAACAGAGAGGACCTGCTGCGGAAGCAGCGGACCTTCGACAACGGCAGCATCCCCCACCAGATCCACCTGGGAGAGCTGCACGCCATTCTGCGGCGGCAGGAAGATTTTTACCCATTCCTGAAGGACAACCGGGAAAAGATCGAGAAGATCCTGACCTTCCGCATCCCCTACTACGTGGGCCCTCTGGCCAGGGGAAACAGCAGATTCGCCTGGATGACCAGAAAGAGCGAGGAAACCATCACCCCCTGGAACTTCGAGGAAGTGGTGGACAAGGGCGCTTCCGCCCAGAGCTTCATCGAGCGGATGACCAACTTCGATAAGAACCTGCCCAACGAGAAGGTGCTGCCCAAGCACAGCCTGCTGTACGAGTACTTCACCGTGTATAACGAGCTGACCAAAGTGAAATACGTGACCGAGGGAATGAGAAAGCCCGCCTTCCTGAGCGGCGAGCAGAAAAAGGCCATCGTGGACCTGCTGTTCAAGACCAACCGGAAAGTGACCGTGAAGCAGCTGAAAGAGGACTACTTCAAGAAAATCGAGTGCTTCGACTCCGTGGAAATCTCCGGCGTGGAAGATCGGTTCAACGCCTCCCTGGGCACATACCACGATCTGCTGAAAATTATCAAGGACAAGGACTTCCTGGACAATGAGGAAAACGAGGACATTCTGGAAGATATCGTGCTGACCCTGACACTGTTTGAGGACAGAGAGATGATCGAGGAACGGCTGAAAACCTATGCCCACCTGTTCGACGACAAAGTGATGAAGCAGCTGAAGCGGCGGAGATACACCGGCTGGGGCAGGCTGAGCCGGAAGCTGATCAACGGCATCCGGGACAAGCAGTCCGGCAAGACAATCCTGGATTTCCTGAAGTCCGACGGCTTCGCCAACAGAAACTTCATGCAGCTGATCCACGACGACAGCCTGACCTTTAAAGAGGACATCCAGAAAGCCCAGGTGTCCGGCCAGGGCGATAGCCTGCACGAGCACATTGCCAATCTGGCCGGCAGCCCCGCCATTAAGAAGGGCATCCTGCAGACAGTGAAGGTGGTGGACGAGCTCGTGAAAGTGATGGGCCGGCACAAGCCCGAGAACATCGTGATCGAAATGGCCAGAGAGAACCAGACCACCCAGAAGGGACAGAAGAACAGCCGCGAGAGAATGAAGCGGATCGAAGAGGGCATCAAAGAGCTGGGCAGCCAGATCCTGAAAGAACACCCCGTGGAAAACACCCAGCTGCAGAACGAGAAGCTGTACCTGTACTACCTGCAGAATGGGCGGGATATGTACGTGGACCAGGAACTGGACATCAACCGGCTGTCCGACTACGATGTGGACCATATCGTGCCTCAGAGCTTTCTGAAGGACGACTCCATCGACAACAAGGTGCTGACCAGAAGCGACAAGAACCGGGGCAAGAGCGACAACGTGCCCTCCGAAGAGGTCGTGAAGAAGATGAAGAACTACTGGCGGCAGCTGCTGAACGCCAAGCTGATTACCCAGAGAAAGTTCGACAATCTGACCAAGGCCGAGAGAGGCGGCCTGAGCGAACTGGATAAGGCCGGCTTCATCAAGAGACAGCTGGTGGAAACCCGGCAGATCACAAAGCACGTGGCACAGATCCTGGACTCCCGGATGAACACTAAGTACGACGAGAATGACAAGCTGATCCGGGAAGTGAAAGTGATCACCCTGAAGTCCAAGCTGGTGTCCGATTTCCGGAAGGATTTCCAGTTTTACAAAGTGCGCGAGATCAACAACTACCACCACGCCCACGACGCCTACCTGAACGCCGTCGTGGGAACCGCCCTGATCAAAAAGTACCCTAAGCTGGAAAGCGAGTTCGTGTACGGCGACTACAAGGTGTACGACGTGCGGAAGATGATCGCCAAGAGCGAGCAGGAAATCGGCAAGGCTACCGCCAAGTACTTCTTCTACAGCAACATCATGAACTTTTTCAAGACCGAGATTACCCTGGCCAACGGCGAGATCCGGAAGCGGCCTCTGATCGAGACAAACGGCGAAACCGGGGAGATCGTGTGGGATAAGGGCCGGGATTTTGCCACCGTGCGGAAAGTGCTGAGCATGCCCCAAGTGAATATCGTGAAAAAGACCGAGGTGCAGACAGGCGGCTTCAGCAAAGAGTCTATCCTGCCCAAGAGGAACAGCGATAAGCTGATCGCCAGAAAGAAGGACTGGGACCCTAAGAAGTACGGCGGCTTCGACAGCCCCACCGTGGCCTATTCTGTGCTGGTGGTGGCCAAAGTGGAAAAGGGCAAGTCCAAGAAACTGAAGAGTGTGAAAGAGCTGCTGGGGATCACCATCATGGAAAGAAGCAGCTTCGAGAAGAATCCCATCGACTTTCTGGAAGCCAAGGGCTACAAAGAAGTGAAAAAGGACCTGATCATCAAGCTGCCTAAGTACTCCCTGTTCGAGCTGGAAAACGGCCGGAAGAGAATGCTGGCCTCTGCCGGCGAACTGCAGAAGGGAAACGAACTGGCCCTGCCCTCCAAATATGTGAACTTCCTGTACCTGGCCAGCCACTATGAGAAGCTGAAGGGCTCCCCCGAGGATAATGAGCAGAAACAGCTGTTTGTGGAACAGCACAAGCACTACCTGGACGAGATCATCGAGCAGATCAGCGAGTTCTCCAAGAGAGTGATCCTGGCCGACGCTAATCTGGACAAAGTGCTGTCCGCCTACAACAAGCACCGGGATAAGCCCATCAGAGAGCAGGCCGAGAATATCATCCACCTGTTTACCCTGACCAATCTGGGAGCCCCTGCCGCCTTCAAGTACTTTGACACCACCATCGACCGGAAGAGGTACACCAGCACCAAAGAGGTGCTGGACGCCACCCTGATCCACCAGAGCATCACCGGCCTGTACGAGACACGGATCGACCTGTCTCAGCTGGGAGGCGACAAAAGGCCGGCGGCCACGAAAAAGGCCGGCCAGGCAAAAAAGAAAAAGTGA; sgPcsk9 spacer: CCCATACCTTGGAGCAACGG; PAM: CGG</t>
+          <t>Cas9 coding sequence: ATGGACTATAAGGACCACGACGGAGACTACAAGGATCATGATATTGATTACAAAGACGATGACGATAAGATGGCCCCAAAGAAGAAGCGGAAGGTCGGTATCCACGGAGTCCCAGCAGCCGACAAGAAGTACAGCATCGGCCTGGACATCGGCACCAACTCTGTGGGCTGGGCCGTGATCACCGACGAGTACAAGGTGCCCAGCAAGAAATTCAAGGTGCTGGGCAACACCGACCGGCACAGCATCAAGAAGAACCTGATCGGAGCCCTGCTGTTCGACAGCGGCGAAACAGCCGAGGCCACCCGGCTGAAGAGAACCGCCAGAAGAAGATACACCAGACGGAAGAACCGGATCTGCTATCTGCAAGAGATCTTCAGCAACGAGATGGCCAAGGTGGACGACAGCTTCTTCCACAGACTGGAAGAGTCCTTCCTGGTGGAAGAGGATAAGAAGCACGAGCGGCACCCCATCTTCGGCAACATCGTGGACGAGGTGGCCTACCACGAGAAGTACCCCACCATCTACCACCTGAGAAAGAAACTGGTGGACAGCACCGACAAGGCCGACCTGCGGCTGATCTATCTGGCCCTGGCCCACATGATCAAGTTCCGGGGCCACTTCCTGATCGAGGGCGACCTGAACCCCGACAACAGCGACGTGGACAAGCTGTTCATCCAGCTGGTGCAGACCTACAACCAGCTGTTCGAGGAAAACCCCATCAACGCCAGCGGCGTGGACGCCAAGGCCATCCTGTCTGCCAGACTGAGCAAGAGCAGACGGCTGGAAAATCTGATCGCCCAGCTGCCCGGCGAGAAGAAGAATGGCCTGTTCGGAAACCTGATTGCCCTGAGCCTGGGCCTGACCCCCAACTTCAAGAGCAACTTCGACCTGGCCGAGGATGCCAAACTGCAGCTGAGCAAGGACACCTACGACGACGACCTGGACAACCTGCTGGCCCAGATCGGCGACCAGTACGCCGACCTGTTTCTGGCCGCCAAGAACCTGTCCGACGCCATCCTGCTGAGCGACATCCTGAGAGTGAACACCGAGATCACCAAGGCCCCCCTGAGCGCCTCTATGATCAAGAGATACGACGAGCACCACCAGGACCTGACCCTGCTGAAAGCTCTCGTGCGGCAGCAGCTGCCTGAGAAGTACAAAGAGATTTTCTTCGACCAGAGCAAGAACGGCTACGCCGGCTACATTGACGGCGGAGCCAGCCAGGAAGAGTTCTACAAGTTCATCAAGCCCATCCTGGAAAAGATGGACGGCACCGAGGAACTGCTCGTGAAGCTGAACAGAGAGGACCTGCTGCGGAAGCAGCGGACCTTCGACAACGGCAGCATCCCCCACCAGATCCACCTGGGAGAGCTGCACGCCATTCTGCGGCGGCAGGAAGATTTTTACCCATTCCTGAAGGACAACCGGGAAAAGATCGAGAAGATCCTGACCTTCCGCATCCCCTACTACGTGGGCCCTCTGGCCAGGGGAAACAGCAGATTCGCCTGGATGACCAGAAAGAGCGAGGAAACCATCACCCCCTGGAACTTCGAGGAAGTGGTGGACAAGGGCGCTTCCGCCCAGAGCTTCATCGAGCGGATGACCAACTTCGATAAGAACCTGCCCAACGAGAAGGTGCTGCCCAAGCACAGCCTGCTGTACGAGTACTTCACCGTGTATAACGAGCTGACCAAAGTGAAATACGTGACCGAGGGAATGAGAAAGCCCGCCTTCCTGAGCGGCGAGCAGAAAAAGGCCATCGTGGACCTGCTGTTCAAGACCAACCGGAAAGTGACCGTGAAGCAGCTGAAAGAGGACTACTTCAAGAAAATCGAGTGCTTCGACTCCGTGGAAATCTCCGGCGTGGAAGATCGGTTCAACGCCTCCCTGGGCACATACCACGATCTGCTGAAAATTATCAAGGACAAGGACTTCCTGGACAATGAGGAAAACGAGGACATTCTGGAAGATATCGTGCTGACCCTGACACTGTTTGAGGACAGAGAGATGATCGAGGAACGGCTGAAAACCTATGCCCACCTGTTCGACGACAAAGTGATGAAGCAGCTGAAGCGGCGGAGATACACCGGCTGGGGCAGGCTGAGCCGGAAGCTGATCAACGGCATCCGGGACAAGCAGTCCGGCAAGACAATCCTGGATTTCCTGAAGTCCGACGGCTTCGCCAACAGAAACTTCATGCAGCTGATCCACGACGACAGCCTGACCTTTAAAGAGGACATCCAGAAAGCCCAGGTGTCCGGCCAGGGCGATAGCCTGCACGAGCACATTGCCAATCTGGCCGGCAGCCCCGCCATTAAGAAGGGCATCCTGCAGACAGTGAAGGTGGTGGACGAGCTCGTGAAAGTGATGGGCCGGCACAAGCCCGAGAACATCGTGATCGAAATGGCCAGAGAGAACCAGACCACCCAGAAGGGACAGAAGAACAGCCGCGAGAGAATGAAGCGGATCGAAGAGGGCATCAAAGAGCTGGGCAGCCAGATCCTGAAAGAACACCCCGTGGAAAACACCCAGCTGCAGAACGAGAAGCTGTACCTGTACTACCTGCAGAATGGGCGGGATATGTACGTGGACCAGGAACTGGACATCAACCGGCTGTCCGACTACGATGTGGACCATATCGTGCCTCAGAGCTTTCTGAAGGACGACTCCATCGACAACAAGGTGCTGACCAGAAGCGACAAGAACCGGGGCAAGAGCGACAACGTGCCCTCCGAAGAGGTCGTGAAGAAGATGAAGAACTACTGGCGGCAGCTGCTGAACGCCAAGCTGATTACCCAGAGAAAGTTCGACAATCTGACCAAGGCCGAGAGAGGCGGCCTGAGCGAACTGGATAAGGCCGGCTTCATCAAGAGACAGCTGGTGGAAACCCGGCAGATCACAAAGCACGTGGCACAGATCCTGGACTCCCGGATGAACACTAAGTACGACGAGAATGACAAGCTGATCCGGGAAGTGAAAGTGATCACCCTGAAGTCCAAGCTGGTGTCCGATTTCCGGAAGGATTTCCAGTTTTACAAAGTGCGCGAGATCAACAACTACCACCACGCCCACGACGCCTACCTGAACGCCGTCGTGGGAACCGCCCTGATCAAAAAGTACCCTAAGCTGGAAAGCGAGTTCGTGTACGGCGACTACAAGGTGTACGACGTGCGGAAGATGATCGCCAAGAGCGAGCAGGAAATCGGCAAGGCTACCGCCAAGTACTTCTTCTACAGCAACATCATGAACTTTTTCAAGACCGAGATTACCCTGGCCAACGGCGAGATCCGGAAGCGGCCTCTGATCGAGACAAACGGCGAAACCGGGGAGATCGTGTGGGATAAGGGCCGGGATTTTGCCACCGTGCGGAAAGTGCTGAGCATGCCCCAAGTGAATATCGTGAAAAAGACCGAGGTGCAGACAGGCGGCTTCAGCAAAGAGTCTATCCTGCCCAAGAGGAACAGCGATAAGCTGATCGCCAGAAAGAAGGACTGGGACCCTAAGAAGTACGGCGGCTTCGACAGCCCCACCGTGGCCTATTCTGTGCTGGTGGTGGCCAAAGTGGAAAAGGGCAAGTCCAAGAAACTGAAGAGTGTGAAAGAGCTGCTGGGGATCACCATCATGGAAAGAAGCAGCTTCGAGAAGAATCCCATCGACTTTCTGGAAGCCAAGGGCTACAAAGAAGTGAAAAAGGACCTGATCATCAAGCTGCCTAAGTACTCCCTGTTCGAGCTGGAAAACGGCCGGAAGAGAATGCTGGCCTCTGCCGGCGAACTGCAGAAGGGAAACGAACTGGCCCTGCCCTCCAAATATGTGAACTTCCTGTACCTGGCCAGCCACTATGAGAAGCTGAAGGGCTCCCCCGAGGATAATGAGCAGAAACAGCTGTTTGTGGAACAGCACAAGCACTACCTGGACGAGATCATCGAGCAGATCAGCGAGTTCTCCAAGAGAGTGATCCTGGCCGACGCTAATCTGGACAAAGTGCTGTCCGCCTACAACAAGCACCGGGATAAGCCCATCAGAGAGCAGGCCGAGAATATCATCCACCTGTTTACCCTGACCAATCTGGGAGCCCCTGCCGCCTTCAAGTACTTTGACACCACCATCGACCGGAAGAGGTACACCAGCACCAAAGAGGTGCTGGACGCCACCCTGATCCACCAGAGCATCACCGGCCTGTACGAGACACGGATCGACCTGTCTCAGCTGGGAGGCGACAAAAGGCCGGCGGCCACGAAAAAGGCCGGCCAGGCAAAAAAGAAAAAGTGA; sgPten spacer: AGATCGTTAGCAGAAACAAA; PAM: AGG</t>
         </is>
       </c>
       <c r="E820" t="inlineStr">
         <is>
           <t>ATGGACTATAAGGACCACGACGGAGACTACAAGGATCATGATATTGATTACAAAGACGATGACGATAAGATGGCCCCAAAGAAGAAGCGGAAGGTCGGTATCCACGGAGTCCCAGCAGCCGACAAGAAGTACAGCATCGGCCTGGACATCGGCACCAACTCTGTGGGCTGGGCCGTGATCACCGACGAGTACAAGGTGCCCAGCAAGAAATTCAAGGTGCTGGGCAACACCGACCGGCACAGCATCAAGAAGAACCTGATCGGAGCCCTGCTGTTCGACAGCGGCGAAACAGCCGAGGCCACCCGGCTGAAGAGAACCGCCAGAAGAAGATACACCAGACGGAAGAACCGGATCTGCTATCTGCAAGAGATCTTCAGCAACGAGATGGCCAAGGTGGACGACAGCTTCTTCCACAGACTGGAAGAGTCCTTCCTGGTGGAAGAGGATAAGAAGCACGAGCGGCACCCCATCTTCGGCAACATCGTGGACGAGGTGGCCTACCACGAGAAGTACCCCACCATCTACCACCTGAGAAAGAAACTGGTGGACAGCACCGACAAGGCCGACCTGCGGCTGATCTATCTGGCCCTGGCCCACATGATCAAGTTCCGGGGCCACTTCCTGATCGAGGGCGACCTGAACCCCGACAACAGCGACGTGGACAAGCTGTTCATCCAGCTGGTGCAGACCTACAACCAGCTGTTCGAGGAAAACCCCATCAACGCCAGCGGCGTGGACGCCAAGGCCATCCTGTCTGCCAGACTGAGCAAGAGCAGACGGCTGGAAAATCTGATCGCCCAGCTGCCCGGCGAGAAGAAGAATGGCCTGTTCGGAAACCTGATTGCCCTGAGCCTGGGCCTGACCCCCAACTTCAAGAGCAACTTCGACCTGGCCGAGGATGCCAAACTGCAGCTGAGCAAGGACACCTACGACGACGACCTGGACAACCTGCTGGCCCAGATCGGCGACCAGTACGCCGACCTGTTTCTGGCCGCCAAGAACCTGTCCGACGCCATCCTGCTGAGCGACATCCTGAGAGTGAACACCGAGATCACCAAGGCCCCCCTGAGCGCCTCTATGATCAAGAGATACGACGAGCACCACCAGGACCTGACCCTGCTGAAAGCTCTCGTGCGGCAGCAGCTGCCTGAGAAGTACAAAGAGATTTTCTTCGACCAGAGCAAGAACGGCTACGCCGGCTACATTGACGGCGGAGCCAGCCAGGAAGAGTTCTACAAGTTCATCAAGCCCATCCTGGAAAAGATGGACGGCACCGAGGAACTGCTCGTGAAGCTGAACAGAGAGGACCTGCTGCGGAAGCAGCGGACCTTCGACAACGGCAGCATCCCCCACCAGATCCACCTGGGAGAGCTGCACGCCATTCTGCGGCGGCAGGAAGATTTTTACCCATTCCTGAAGGACAACCGGGAAAAGATCGAGAAGATCCTGACCTTCCGCATCCCCTACTACGTGGGCCCTCTGGCCAGGGGAAACAGCAGATTCGCCTGGATGACCAGAAAGAGCGAGGAAACCATCACCCCCTGGAACTTCGAGGAAGTGGTGGACAAGGGCGCTTCCGCCCAGAGCTTCATCGAGCGGATGACCAACTTCGATAAGAACCTGCCCAACGAGAAGGTGCTGCCCAAGCACAGCCTGCTGTACGAGTACTTCACCGTGTATAACGAGCTGACCAAAGTGAAATACGTGACCGAGGGAATGAGAAAGCCCGCCTTCCTGAGCGGCGAGCAGAAAAAGGCCATCGTGGACCTGCTGTTCAAGACCAACCGGAAAGTGACCGTGAAGCAGCTGAAAGAGGACTACTTCAAGAAAATCGAGTGCTTCGACTCCGTGGAAATCTCCGGCGTGGAAGATCGGTTCAACGCCTCCCTGGGCACATACCACGATCTGCTGAAAATTATCAAGGACAAGGACTTCCTGGACAATGAGGAAAACGAGGACATTCTGGAAGATATCGTGCTGACCCTGACACTGTTTGAGGACAGAGAGATGATCGAGGAACGGCTGAAAACCTATGCCCACCTGTTCGACGACAAAGTGATGAAGCAGCTGAAGCGGCGGAGATACACCGGCTGGGGCAGGCTGAGCCGGAAGCTGATCAACGGCATCCGGGACAAGCAGTCCGGCAAGACAATCCTGGATTTCCTGAAGTCCGACGGCTTCGCCAACAGAAACTTCATGCAGCTGATCCACGACGACAGCCTGACCTTTAAAGAGGACATCCAGAAAGCCCAGGTGTCCGGCCAGGGCGATAGCCTGCACGAGCACATTGCCAATCTGGCCGGCAGCCCCGCCATTAAGAAGGGCATCCTGCAGACAGTGAAGGTGGTGGACGAGCTCGTGAAAGTGATGGGCCGGCACAAGCCCGAGAACATCGTGATCGAAATGGCCAGAGAGAACCAGACCACCCAGAAGGGACAGAAGAACAGCCGCGAGAGAATGAAGCGGATCGAAGAGGGCATCAAAGAGCTGGGCAGCCAGATCCTGAAAGAACACCCCGTGGAAAACACCCAGCTGCAGAACGAGAAGCTGTACCTGTACTACCTGCAGAATGGGCGGGATATGTACGTGGACCAGGAACTGGACATCAACCGGCTGTCCGACTACGATGTGGACCATATCGTGCCTCAGAGCTTTCTGAAGGACGACTCCATCGACAACAAGGTGCTGACCAGAAGCGACAAGAACCGGGGCAAGAGCGACAACGTGCCCTCCGAAGAGGTCGTGAAGAAGATGAAGAACTACTGGCGGCAGCTGCTGAACGCCAAGCTGATTACCCAGAGAAAGTTCGACAATCTGACCAAGGCCGAGAGAGGCGGCCTGAGCGAACTGGATAAGGCCGGCTTCATCAAGAGACAGCTGGTGGAAACCCGGCAGATCACAAAGCACGTGGCACAGATCCTGGACTCCCGGATGAACACTAAGTACGACGAGAATGACAAGCTGATCCGGGAAGTGAAAGTGATCACCCTGAAGTCCAAGCTGGTGTCCGATTTCCGGAAGGATTTCCAGTTTTACAAAGTGCGCGAGATCAACAACTACCACCACGCCCACGACGCCTACCTGAACGCCGTCGTGGGAACCGCCCTGATCAAAAAGTACCCTAAGCTGGAAAGCGAGTTCGTGTACGGCGACTACAAGGTGTACGACGTGCGGAAGATGATCGCCAAGAGCGAGCAGGAAATCGGCAAGGCTACCGCCAAGTACTTCTTCTACAGCAACATCATGAACTTTTTCAAGACCGAGATTACCCTGGCCAACGGCGAGATCCGGAAGCGGCCTCTGATCGAGACAAACGGCGAAACCGGGGAGATCGTGTGGGATAAGGGCCGGGATTTTGCCACCGTGCGGAAAGTGCTGAGCATGCCCCAAGTGAATATCGTGAAAAAGACCGAGGTGCAGACAGGCGGCTTCAGCAAAGAGTCTATCCTGCCCAAGAGGAACAGCGATAAGCTGATCGCCAGAAAGAAGGACTGGGACCCTAAGAAGTACGGCGGCTTCGACAGCCCCACCGTGGCCTATTCTGTGCTGGTGGTGGCCAAAGTGGAAAAGGGCAAGTCCAAGAAACTGAAGAGTGTGAAAGAGCTGCTGGGGATCACCATCATGGAAAGAAGCAGCTTCGAGAAGAATCCCATCGACTTTCTGGAAGCCAAGGGCTACAAAGAAGTGAAAAAGGACCTGATCATCAAGCTGCCTAAGTACTCCCTGTTCGAGCTGGAAAACGGCCGGAAGAGAATGCTGGCCTCTGCCGGCGAACTGCAGAAGGGAAACGAACTGGCCCTGCCCTCCAAATATGTGAACTTCCTGTACCTGGCCAGCCACTATGAGAAGCTGAAGGGCTCCCCCGAGGATAATGAGCAGAAACAGCTGTTTGTGGAACAGCACAAGCACTACCTGGACGAGATCATCGAGCAGATCAGCGAGTTCTCCAAGAGAGTGATCCTGGCCGACGCTAATCTGGACAAAGTGCTGTCCGCCTACAACAAGCACCGGGATAAGCCCATCAGAGAGCAGGCCGAGAATATCATCCACCTGTTTACCCTGACCAATCTGGGAGCCCCTGCCGCCTTCAAGTACTTTGACACCACCATCGACCGGAAGAGGTACACCAGCACCAAAGAGGTGCTGGACGCCACCCTGATCCACCAGAGCATCACCGGCCTGTACGAGACACGGATCGACCTGTCTCAGCTGGGAGGCGACAAAAGGCCGGCGGCCACGAAAAAGGCCGGCCAGGCAAAAAAGAAAAAGTGA</t>
         </is>
       </c>
       <c r="F820" t="inlineStr"/>
       <c r="G820" t="inlineStr">
         <is>
           <t>sgRNA reported with thiothione and methoxy modification; Cas9 mRNA modification not specified</t>
         </is>
       </c>
       <c r="H820" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I820" t="n">
         <v>1</v>
       </c>
       <c r="J820" t="inlineStr">
         <is>
-          <t>EXP002436</t>
+          <t>EXP002435</t>
         </is>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>mRNA</t>
         </is>
       </c>
       <c r="B821" t="inlineStr">
         <is>
-          <t>siα-syn</t>
+          <t>Cas9 mRNA + sgPcsk9</t>
         </is>
       </c>
       <c r="C821" t="inlineStr">
         <is>
-          <t>α-synuclein / SNCA</t>
+          <t>Pcsk9 editing in liver</t>
         </is>
       </c>
       <c r="D821" t="inlineStr">
         <is>
-          <t>GAC UUU CAA AGG CCA AGG A</t>
+          <t>Cas9 coding sequence: ATGGACTATAAGGACCACGACGGAGACTACAAGGATCATGATATTGATTACAAAGACGATGACGATAAGATGGCCCCAAAGAAGAAGCGGAAGGTCGGTATCCACGGAGTCCCAGCAGCCGACAAGAAGTACAGCATCGGCCTGGACATCGGCACCAACTCTGTGGGCTGGGCCGTGATCACCGACGAGTACAAGGTGCCCAGCAAGAAATTCAAGGTGCTGGGCAACACCGACCGGCACAGCATCAAGAAGAACCTGATCGGAGCCCTGCTGTTCGACAGCGGCGAAACAGCCGAGGCCACCCGGCTGAAGAGAACCGCCAGAAGAAGATACACCAGACGGAAGAACCGGATCTGCTATCTGCAAGAGATCTTCAGCAACGAGATGGCCAAGGTGGACGACAGCTTCTTCCACAGACTGGAAGAGTCCTTCCTGGTGGAAGAGGATAAGAAGCACGAGCGGCACCCCATCTTCGGCAACATCGTGGACGAGGTGGCCTACCACGAGAAGTACCCCACCATCTACCACCTGAGAAAGAAACTGGTGGACAGCACCGACAAGGCCGACCTGCGGCTGATCTATCTGGCCCTGGCCCACATGATCAAGTTCCGGGGCCACTTCCTGATCGAGGGCGACCTGAACCCCGACAACAGCGACGTGGACAAGCTGTTCATCCAGCTGGTGCAGACCTACAACCAGCTGTTCGAGGAAAACCCCATCAACGCCAGCGGCGTGGACGCCAAGGCCATCCTGTCTGCCAGACTGAGCAAGAGCAGACGGCTGGAAAATCTGATCGCCCAGCTGCCCGGCGAGAAGAAGAATGGCCTGTTCGGAAACCTGATTGCCCTGAGCCTGGGCCTGACCCCCAACTTCAAGAGCAACTTCGACCTGGCCGAGGATGCCAAACTGCAGCTGAGCAAGGACACCTACGACGACGACCTGGACAACCTGCTGGCCCAGATCGGCGACCAGTACGCCGACCTGTTTCTGGCCGCCAAGAACCTGTCCGACGCCATCCTGCTGAGCGACATCCTGAGAGTGAACACCGAGATCACCAAGGCCCCCCTGAGCGCCTCTATGATCAAGAGATACGACGAGCACCACCAGGACCTGACCCTGCTGAAAGCTCTCGTGCGGCAGCAGCTGCCTGAGAAGTACAAAGAGATTTTCTTCGACCAGAGCAAGAACGGCTACGCCGGCTACATTGACGGCGGAGCCAGCCAGGAAGAGTTCTACAAGTTCATCAAGCCCATCCTGGAAAAGATGGACGGCACCGAGGAACTGCTCGTGAAGCTGAACAGAGAGGACCTGCTGCGGAAGCAGCGGACCTTCGACAACGGCAGCATCCCCCACCAGATCCACCTGGGAGAGCTGCACGCCATTCTGCGGCGGCAGGAAGATTTTTACCCATTCCTGAAGGACAACCGGGAAAAGATCGAGAAGATCCTGACCTTCCGCATCCCCTACTACGTGGGCCCTCTGGCCAGGGGAAACAGCAGATTCGCCTGGATGACCAGAAAGAGCGAGGAAACCATCACCCCCTGGAACTTCGAGGAAGTGGTGGACAAGGGCGCTTCCGCCCAGAGCTTCATCGAGCGGATGACCAACTTCGATAAGAACCTGCCCAACGAGAAGGTGCTGCCCAAGCACAGCCTGCTGTACGAGTACTTCACCGTGTATAACGAGCTGACCAAAGTGAAATACGTGACCGAGGGAATGAGAAAGCCCGCCTTCCTGAGCGGCGAGCAGAAAAAGGCCATCGTGGACCTGCTGTTCAAGACCAACCGGAAAGTGACCGTGAAGCAGCTGAAAGAGGACTACTTCAAGAAAATCGAGTGCTTCGACTCCGTGGAAATCTCCGGCGTGGAAGATCGGTTCAACGCCTCCCTGGGCACATACCACGATCTGCTGAAAATTATCAAGGACAAGGACTTCCTGGACAATGAGGAAAACGAGGACATTCTGGAAGATATCGTGCTGACCCTGACACTGTTTGAGGACAGAGAGATGATCGAGGAACGGCTGAAAACCTATGCCCACCTGTTCGACGACAAAGTGATGAAGCAGCTGAAGCGGCGGAGATACACCGGCTGGGGCAGGCTGAGCCGGAAGCTGATCAACGGCATCCGGGACAAGCAGTCCGGCAAGACAATCCTGGATTTCCTGAAGTCCGACGGCTTCGCCAACAGAAACTTCATGCAGCTGATCCACGACGACAGCCTGACCTTTAAAGAGGACATCCAGAAAGCCCAGGTGTCCGGCCAGGGCGATAGCCTGCACGAGCACATTGCCAATCTGGCCGGCAGCCCCGCCATTAAGAAGGGCATCCTGCAGACAGTGAAGGTGGTGGACGAGCTCGTGAAAGTGATGGGCCGGCACAAGCCCGAGAACATCGTGATCGAAATGGCCAGAGAGAACCAGACCACCCAGAAGGGACAGAAGAACAGCCGCGAGAGAATGAAGCGGATCGAAGAGGGCATCAAAGAGCTGGGCAGCCAGATCCTGAAAGAACACCCCGTGGAAAACACCCAGCTGCAGAACGAGAAGCTGTACCTGTACTACCTGCAGAATGGGCGGGATATGTACGTGGACCAGGAACTGGACATCAACCGGCTGTCCGACTACGATGTGGACCATATCGTGCCTCAGAGCTTTCTGAAGGACGACTCCATCGACAACAAGGTGCTGACCAGAAGCGACAAGAACCGGGGCAAGAGCGACAACGTGCCCTCCGAAGAGGTCGTGAAGAAGATGAAGAACTACTGGCGGCAGCTGCTGAACGCCAAGCTGATTACCCAGAGAAAGTTCGACAATCTGACCAAGGCCGAGAGAGGCGGCCTGAGCGAACTGGATAAGGCCGGCTTCATCAAGAGACAGCTGGTGGAAACCCGGCAGATCACAAAGCACGTGGCACAGATCCTGGACTCCCGGATGAACACTAAGTACGACGAGAATGACAAGCTGATCCGGGAAGTGAAAGTGATCACCCTGAAGTCCAAGCTGGTGTCCGATTTCCGGAAGGATTTCCAGTTTTACAAAGTGCGCGAGATCAACAACTACCACCACGCCCACGACGCCTACCTGAACGCCGTCGTGGGAACCGCCCTGATCAAAAAGTACCCTAAGCTGGAAAGCGAGTTCGTGTACGGCGACTACAAGGTGTACGACGTGCGGAAGATGATCGCCAAGAGCGAGCAGGAAATCGGCAAGGCTACCGCCAAGTACTTCTTCTACAGCAACATCATGAACTTTTTCAAGACCGAGATTACCCTGGCCAACGGCGAGATCCGGAAGCGGCCTCTGATCGAGACAAACGGCGAAACCGGGGAGATCGTGTGGGATAAGGGCCGGGATTTTGCCACCGTGCGGAAAGTGCTGAGCATGCCCCAAGTGAATATCGTGAAAAAGACCGAGGTGCAGACAGGCGGCTTCAGCAAAGAGTCTATCCTGCCCAAGAGGAACAGCGATAAGCTGATCGCCAGAAAGAAGGACTGGGACCCTAAGAAGTACGGCGGCTTCGACAGCCCCACCGTGGCCTATTCTGTGCTGGTGGTGGCCAAAGTGGAAAAGGGCAAGTCCAAGAAACTGAAGAGTGTGAAAGAGCTGCTGGGGATCACCATCATGGAAAGAAGCAGCTTCGAGAAGAATCCCATCGACTTTCTGGAAGCCAAGGGCTACAAAGAAGTGAAAAAGGACCTGATCATCAAGCTGCCTAAGTACTCCCTGTTCGAGCTGGAAAACGGCCGGAAGAGAATGCTGGCCTCTGCCGGCGAACTGCAGAAGGGAAACGAACTGGCCCTGCCCTCCAAATATGTGAACTTCCTGTACCTGGCCAGCCACTATGAGAAGCTGAAGGGCTCCCCCGAGGATAATGAGCAGAAACAGCTGTTTGTGGAACAGCACAAGCACTACCTGGACGAGATCATCGAGCAGATCAGCGAGTTCTCCAAGAGAGTGATCCTGGCCGACGCTAATCTGGACAAAGTGCTGTCCGCCTACAACAAGCACCGGGATAAGCCCATCAGAGAGCAGGCCGAGAATATCATCCACCTGTTTACCCTGACCAATCTGGGAGCCCCTGCCGCCTTCAAGTACTTTGACACCACCATCGACCGGAAGAGGTACACCAGCACCAAAGAGGTGCTGGACGCCACCCTGATCCACCAGAGCATCACCGGCCTGTACGAGACACGGATCGACCTGTCTCAGCTGGGAGGCGACAAAAGGCCGGCGGCCACGAAAAAGGCCGGCCAGGCAAAAAAGAAAAAGTGA; sgPcsk9 spacer: CCCATACCTTGGAGCAACGG; PAM: CGG</t>
         </is>
       </c>
       <c r="E821" t="inlineStr">
         <is>
-          <t>GACUUUCAAAGGCCAAGGA</t>
+          <t>ATGGACTATAAGGACCACGACGGAGACTACAAGGATCATGATATTGATTACAAAGACGATGACGATAAGATGGCCCCAAAGAAGAAGCGGAAGGTCGGTATCCACGGAGTCCCAGCAGCCGACAAGAAGTACAGCATCGGCCTGGACATCGGCACCAACTCTGTGGGCTGGGCCGTGATCACCGACGAGTACAAGGTGCCCAGCAAGAAATTCAAGGTGCTGGGCAACACCGACCGGCACAGCATCAAGAAGAACCTGATCGGAGCCCTGCTGTTCGACAGCGGCGAAACAGCCGAGGCCACCCGGCTGAAGAGAACCGCCAGAAGAAGATACACCAGACGGAAGAACCGGATCTGCTATCTGCAAGAGATCTTCAGCAACGAGATGGCCAAGGTGGACGACAGCTTCTTCCACAGACTGGAAGAGTCCTTCCTGGTGGAAGAGGATAAGAAGCACGAGCGGCACCCCATCTTCGGCAACATCGTGGACGAGGTGGCCTACCACGAGAAGTACCCCACCATCTACCACCTGAGAAAGAAACTGGTGGACAGCACCGACAAGGCCGACCTGCGGCTGATCTATCTGGCCCTGGCCCACATGATCAAGTTCCGGGGCCACTTCCTGATCGAGGGCGACCTGAACCCCGACAACAGCGACGTGGACAAGCTGTTCATCCAGCTGGTGCAGACCTACAACCAGCTGTTCGAGGAAAACCCCATCAACGCCAGCGGCGTGGACGCCAAGGCCATCCTGTCTGCCAGACTGAGCAAGAGCAGACGGCTGGAAAATCTGATCGCCCAGCTGCCCGGCGAGAAGAAGAATGGCCTGTTCGGAAACCTGATTGCCCTGAGCCTGGGCCTGACCCCCAACTTCAAGAGCAACTTCGACCTGGCCGAGGATGCCAAACTGCAGCTGAGCAAGGACACCTACGACGACGACCTGGACAACCTGCTGGCCCAGATCGGCGACCAGTACGCCGACCTGTTTCTGGCCGCCAAGAACCTGTCCGACGCCATCCTGCTGAGCGACATCCTGAGAGTGAACACCGAGATCACCAAGGCCCCCCTGAGCGCCTCTATGATCAAGAGATACGACGAGCACCACCAGGACCTGACCCTGCTGAAAGCTCTCGTGCGGCAGCAGCTGCCTGAGAAGTACAAAGAGATTTTCTTCGACCAGAGCAAGAACGGCTACGCCGGCTACATTGACGGCGGAGCCAGCCAGGAAGAGTTCTACAAGTTCATCAAGCCCATCCTGGAAAAGATGGACGGCACCGAGGAACTGCTCGTGAAGCTGAACAGAGAGGACCTGCTGCGGAAGCAGCGGACCTTCGACAACGGCAGCATCCCCCACCAGATCCACCTGGGAGAGCTGCACGCCATTCTGCGGCGGCAGGAAGATTTTTACCCATTCCTGAAGGACAACCGGGAAAAGATCGAGAAGATCCTGACCTTCCGCATCCCCTACTACGTGGGCCCTCTGGCCAGGGGAAACAGCAGATTCGCCTGGATGACCAGAAAGAGCGAGGAAACCATCACCCCCTGGAACTTCGAGGAAGTGGTGGACAAGGGCGCTTCCGCCCAGAGCTTCATCGAGCGGATGACCAACTTCGATAAGAACCTGCCCAACGAGAAGGTGCTGCCCAAGCACAGCCTGCTGTACGAGTACTTCACCGTGTATAACGAGCTGACCAAAGTGAAATACGTGACCGAGGGAATGAGAAAGCCCGCCTTCCTGAGCGGCGAGCAGAAAAAGGCCATCGTGGACCTGCTGTTCAAGACCAACCGGAAAGTGACCGTGAAGCAGCTGAAAGAGGACTACTTCAAGAAAATCGAGTGCTTCGACTCCGTGGAAATCTCCGGCGTGGAAGATCGGTTCAACGCCTCCCTGGGCACATACCACGATCTGCTGAAAATTATCAAGGACAAGGACTTCCTGGACAATGAGGAAAACGAGGACATTCTGGAAGATATCGTGCTGACCCTGACACTGTTTGAGGACAGAGAGATGATCGAGGAACGGCTGAAAACCTATGCCCACCTGTTCGACGACAAAGTGATGAAGCAGCTGAAGCGGCGGAGATACACCGGCTGGGGCAGGCTGAGCCGGAAGCTGATCAACGGCATCCGGGACAAGCAGTCCGGCAAGACAATCCTGGATTTCCTGAAGTCCGACGGCTTCGCCAACAGAAACTTCATGCAGCTGATCCACGACGACAGCCTGACCTTTAAAGAGGACATCCAGAAAGCCCAGGTGTCCGGCCAGGGCGATAGCCTGCACGAGCACATTGCCAATCTGGCCGGCAGCCCCGCCATTAAGAAGGGCATCCTGCAGACAGTGAAGGTGGTGGACGAGCTCGTGAAAGTGATGGGCCGGCACAAGCCCGAGAACATCGTGATCGAAATGGCCAGAGAGAACCAGACCACCCAGAAGGGACAGAAGAACAGCCGCGAGAGAATGAAGCGGATCGAAGAGGGCATCAAAGAGCTGGGCAGCCAGATCCTGAAAGAACACCCCGTGGAAAACACCCAGCTGCAGAACGAGAAGCTGTACCTGTACTACCTGCAGAATGGGCGGGATATGTACGTGGACCAGGAACTGGACATCAACCGGCTGTCCGACTACGATGTGGACCATATCGTGCCTCAGAGCTTTCTGAAGGACGACTCCATCGACAACAAGGTGCTGACCAGAAGCGACAAGAACCGGGGCAAGAGCGACAACGTGCCCTCCGAAGAGGTCGTGAAGAAGATGAAGAACTACTGGCGGCAGCTGCTGAACGCCAAGCTGATTACCCAGAGAAAGTTCGACAATCTGACCAAGGCCGAGAGAGGCGGCCTGAGCGAACTGGATAAGGCCGGCTTCATCAAGAGACAGCTGGTGGAAACCCGGCAGATCACAAAGCACGTGGCACAGATCCTGGACTCCCGGATGAACACTAAGTACGACGAGAATGACAAGCTGATCCGGGAAGTGAAAGTGATCACCCTGAAGTCCAAGCTGGTGTCCGATTTCCGGAAGGATTTCCAGTTTTACAAAGTGCGCGAGATCAACAACTACCACCACGCCCACGACGCCTACCTGAACGCCGTCGTGGGAACCGCCCTGATCAAAAAGTACCCTAAGCTGGAAAGCGAGTTCGTGTACGGCGACTACAAGGTGTACGACGTGCGGAAGATGATCGCCAAGAGCGAGCAGGAAATCGGCAAGGCTACCGCCAAGTACTTCTTCTACAGCAACATCATGAACTTTTTCAAGACCGAGATTACCCTGGCCAACGGCGAGATCCGGAAGCGGCCTCTGATCGAGACAAACGGCGAAACCGGGGAGATCGTGTGGGATAAGGGCCGGGATTTTGCCACCGTGCGGAAAGTGCTGAGCATGCCCCAAGTGAATATCGTGAAAAAGACCGAGGTGCAGACAGGCGGCTTCAGCAAAGAGTCTATCCTGCCCAAGAGGAACAGCGATAAGCTGATCGCCAGAAAGAAGGACTGGGACCCTAAGAAGTACGGCGGCTTCGACAGCCCCACCGTGGCCTATTCTGTGCTGGTGGTGGCCAAAGTGGAAAAGGGCAAGTCCAAGAAACTGAAGAGTGTGAAAGAGCTGCTGGGGATCACCATCATGGAAAGAAGCAGCTTCGAGAAGAATCCCATCGACTTTCTGGAAGCCAAGGGCTACAAAGAAGTGAAAAAGGACCTGATCATCAAGCTGCCTAAGTACTCCCTGTTCGAGCTGGAAAACGGCCGGAAGAGAATGCTGGCCTCTGCCGGCGAACTGCAGAAGGGAAACGAACTGGCCCTGCCCTCCAAATATGTGAACTTCCTGTACCTGGCCAGCCACTATGAGAAGCTGAAGGGCTCCCCCGAGGATAATGAGCAGAAACAGCTGTTTGTGGAACAGCACAAGCACTACCTGGACGAGATCATCGAGCAGATCAGCGAGTTCTCCAAGAGAGTGATCCTGGCCGACGCTAATCTGGACAAAGTGCTGTCCGCCTACAACAAGCACCGGGATAAGCCCATCAGAGAGCAGGCCGAGAATATCATCCACCTGTTTACCCTGACCAATCTGGGAGCCCCTGCCGCCTTCAAGTACTTTGACACCACCATCGACCGGAAGAGGTACACCAGCACCAAAGAGGTGCTGGACGCCACCCTGATCCACCAGAGCATCACCGGCCTGTACGAGACACGGATCGACCTGTCTCAGCTGGGAGGCGACAAAAGGCCGGCGGCCACGAAAAAGGCCGGCCAGGCAAAAAAGAAAAAGTGA</t>
         </is>
       </c>
       <c r="F821" t="inlineStr"/>
       <c r="G821" t="inlineStr">
         <is>
-          <t>FITC-labeled siRNA used for uptake experiments; unlabeled siRNA used for knockdown experiments</t>
+          <t>sgRNA reported with thiothione and methoxy modification; Cas9 mRNA modification not specified</t>
         </is>
       </c>
       <c r="H821" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I821" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J821" t="inlineStr">
         <is>
-          <t>EXP002437</t>
+          <t>EXP002436</t>
         </is>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B822" t="inlineStr">
         <is>
           <t>siα-syn</t>
         </is>
       </c>
       <c r="C822" t="inlineStr">
         <is>
           <t>α-synuclein / SNCA</t>
         </is>
       </c>
       <c r="D822" t="inlineStr">
         <is>
           <t>GAC UUU CAA AGG CCA AGG A</t>
         </is>
       </c>
       <c r="E822" t="inlineStr">
         <is>
           <t>GACUUUCAAAGGCCAAGGA</t>
         </is>
       </c>
       <c r="F822" t="inlineStr"/>
       <c r="G822" t="inlineStr">
         <is>
-          <t>FITC-labeled siRNA used for biodistribution/uptake; unlabeled siRNA used for repeated treatment</t>
+          <t>FITC-labeled siRNA used for uptake experiments; unlabeled siRNA used for knockdown experiments</t>
         </is>
       </c>
       <c r="H822" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I822" t="n">
         <v>2</v>
       </c>
       <c r="J822" t="inlineStr">
         <is>
-          <t>EXP002439</t>
+          <t>EXP002437</t>
         </is>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="inlineStr">
         <is>
-          <t>SCO</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B823" t="inlineStr">
         <is>
-          <t>SSO 186</t>
+          <t>siα-syn</t>
         </is>
       </c>
       <c r="C823" t="inlineStr">
         <is>
-          <t>BTK pre-mRNA pseudoexon 4a / aberrant intron 4 pseudoexon inclusion</t>
+          <t>α-synuclein / SNCA</t>
         </is>
       </c>
       <c r="D823" t="inlineStr">
         <is>
-          <t>TACAGAGTTCTCAGGATGTAAGC</t>
-[...7 lines deleted...]
-      </c>
+          <t>GAC UUU CAA AGG CCA AGG A</t>
+        </is>
+      </c>
+      <c r="E823" t="inlineStr">
+        <is>
+          <t>GACUUUCAAAGGCCAAGGA</t>
+        </is>
+      </c>
+      <c r="F823" t="inlineStr"/>
       <c r="G823" t="inlineStr">
         <is>
-          <t>phosphorodiamidate morpholino oligomer (PMO) SSO 186; peptide-conjugated</t>
+          <t>FITC-labeled siRNA used for biodistribution/uptake; unlabeled siRNA used for repeated treatment</t>
         </is>
       </c>
       <c r="H823" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I823" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J823" t="inlineStr">
         <is>
-          <t>EXP002441</t>
+          <t>EXP002439</t>
         </is>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="inlineStr">
         <is>
           <t>SCO</t>
         </is>
       </c>
       <c r="B824" t="inlineStr">
         <is>
           <t>SSO 186</t>
         </is>
       </c>
       <c r="C824" t="inlineStr">
         <is>
           <t>BTK pre-mRNA pseudoexon 4a / aberrant intron 4 pseudoexon inclusion</t>
         </is>
       </c>
       <c r="D824" t="inlineStr">
         <is>
-          <t>c*a*g*a*g*u*u*c*u*c*a*g*g*a*u*g*u*a*</t>
+          <t>TACAGAGTTCTCAGGATGTAAGC</t>
         </is>
       </c>
       <c r="E824" t="inlineStr"/>
       <c r="F824" t="inlineStr">
         <is>
-          <t>C*A*G*A*G*U*U*C*U*C*A*G*G*A*U*G*U*A*</t>
+          <t>TACAGAGTTCTCAGGATGTAAGC</t>
         </is>
       </c>
       <c r="G824" t="inlineStr">
         <is>
-          <t>phosphoryl guanidine oligo-2′-O-methylribonucleotide (PGO) SSO 186; peptide-conjugated</t>
+          <t>phosphorodiamidate morpholino oligomer (PMO) SSO 186; peptide-conjugated</t>
         </is>
       </c>
       <c r="H824" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I824" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J824" t="inlineStr">
         <is>
-          <t>EXP002443</t>
+          <t>EXP002441</t>
         </is>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="inlineStr">
         <is>
           <t>SCO</t>
         </is>
       </c>
       <c r="B825" t="inlineStr">
         <is>
-          <t>SSO 187</t>
+          <t>SSO 186</t>
         </is>
       </c>
       <c r="C825" t="inlineStr">
         <is>
           <t>BTK pre-mRNA pseudoexon 4a / aberrant intron 4 pseudoexon inclusion</t>
         </is>
       </c>
       <c r="D825" t="inlineStr">
         <is>
-          <t>g*a*g*a*c*u*u*a*c*c*a*c*u*u*c*c*u*u*</t>
+          <t>c*a*g*a*g*u*u*c*u*c*a*g*g*a*u*g*u*a*</t>
         </is>
       </c>
       <c r="E825" t="inlineStr"/>
       <c r="F825" t="inlineStr">
         <is>
-          <t>G*A*G*A*C*U*U*A*C*C*A*C*U*U*C*C*U*U*</t>
+          <t>C*A*G*A*G*U*U*C*U*C*A*G*G*A*U*G*U*A*</t>
         </is>
       </c>
       <c r="G825" t="inlineStr">
         <is>
-          <t>phosphoryl guanidine oligo-2′-O-methylribonucleotide (PGO) SSO 187; peptide-conjugated</t>
+          <t>phosphoryl guanidine oligo-2′-O-methylribonucleotide (PGO) SSO 186; peptide-conjugated</t>
         </is>
       </c>
       <c r="H825" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I825" t="n">
         <v>1</v>
       </c>
       <c r="J825" t="inlineStr">
         <is>
-          <t>EXP002444</t>
+          <t>EXP002443</t>
         </is>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>SCO</t>
         </is>
       </c>
       <c r="B826" t="inlineStr">
         <is>
-          <t>p38 MAP kinase siRNA sequence C</t>
+          <t>SSO 187</t>
         </is>
       </c>
       <c r="C826" t="inlineStr">
         <is>
-          <t>p38 MAP kinase / MAPK14</t>
+          <t>BTK pre-mRNA pseudoexon 4a / aberrant intron 4 pseudoexon inclusion</t>
         </is>
       </c>
       <c r="D826" t="inlineStr">
         <is>
-          <t>sense: 5′-GGGAGGUGCCCGAACGAUAUidT-3′; antisense: 5′-UAUCGUUCGGGCACCUCCCUidT-3′</t>
-[...6 lines deleted...]
-      </c>
+          <t>g*a*g*a*c*u*u*a*c*c*a*c*u*u*c*c*u*u*</t>
+        </is>
+      </c>
+      <c r="E826" t="inlineStr"/>
       <c r="F826" t="inlineStr">
         <is>
-          <t>UAUCGUUCGGGCACCUCCCU</t>
+          <t>G*A*G*A*C*U*U*A*C*C*A*C*U*U*C*C*U*U*</t>
         </is>
       </c>
       <c r="G826" t="inlineStr">
         <is>
-          <t>siRNA duplex sequence C; peptide conjugated to 5′ end of sense strand through C6-thiol/disulfide linker; idT terminal residue reported in conjugate methods</t>
+          <t>phosphoryl guanidine oligo-2′-O-methylribonucleotide (PGO) SSO 187; peptide-conjugated</t>
         </is>
       </c>
       <c r="H826" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I826" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J826" t="inlineStr">
         <is>
-          <t>EXP002446</t>
+          <t>EXP002444</t>
         </is>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B827" t="inlineStr">
         <is>
-          <t>sihsp90α / siHsp90AA1</t>
+          <t>p38 MAP kinase siRNA sequence C</t>
         </is>
       </c>
       <c r="C827" t="inlineStr">
         <is>
-          <t>Hsp90AA1 / Hsp90α</t>
+          <t>p38 MAP kinase / MAPK14</t>
         </is>
       </c>
       <c r="D827" t="inlineStr">
         <is>
-          <t>sense: 5′-CGUGAUAAAGAAGUAAGCGtt-3′; antisense: 5′-CGCUUACUUCUUUAUCACGtt-3′</t>
+          <t>sense: 5′-GGGAGGUGCCCGAACGAUAUidT-3′; antisense: 5′-UAUCGUUCGGGCACCUCCCUidT-3′</t>
         </is>
       </c>
       <c r="E827" t="inlineStr">
         <is>
-          <t>CGUGAUAAAGAAGUAAGCGtt</t>
+          <t>GGGAGGUGCCCGAACGAUAU</t>
         </is>
       </c>
       <c r="F827" t="inlineStr">
         <is>
-          <t>CGCUUACUUCUUUAUCACGtt</t>
+          <t>UAUCGUUCGGGCACCUCCCU</t>
         </is>
       </c>
       <c r="G827" t="inlineStr">
         <is>
-          <t>lowercase tt overhangs reported; siRNA complexed non-covalently with Tat48–60 CPP</t>
+          <t>siRNA duplex sequence C; peptide conjugated to 5′ end of sense strand through C6-thiol/disulfide linker; idT terminal residue reported in conjugate methods</t>
         </is>
       </c>
       <c r="H827" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I827" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J827" t="inlineStr">
         <is>
-          <t>EXP002450</t>
+          <t>EXP002446</t>
         </is>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="inlineStr">
         <is>
-          <t>miRNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B828" t="inlineStr">
         <is>
-          <t>miR-34a</t>
+          <t>sihsp90α / siHsp90AA1</t>
         </is>
       </c>
       <c r="C828" t="inlineStr">
         <is>
-          <t>tumor-suppressive miR-34a; apoptosis/drug-resistance pathway including Bcl-2/Bax and p53-associated signaling</t>
+          <t>Hsp90AA1 / Hsp90α</t>
         </is>
       </c>
       <c r="D828" t="inlineStr">
         <is>
-          <t>UGGCAGUGUCUUAGCUGGUUGU</t>
+          <t>sense: 5′-CGUGAUAAAGAAGUAAGCGtt-3′; antisense: 5′-CGCUUACUUCUUUAUCACGtt-3′</t>
         </is>
       </c>
       <c r="E828" t="inlineStr">
         <is>
-          <t>UGGCAGUGUCUUAGCUGGUUGU</t>
-[...2 lines deleted...]
-      <c r="F828" t="inlineStr"/>
+          <t>CGUGAUAAAGAAGUAAGCGtt</t>
+        </is>
+      </c>
+      <c r="F828" t="inlineStr">
+        <is>
+          <t>CGCUUACUUCUUUAUCACGtt</t>
+        </is>
+      </c>
       <c r="G828" t="inlineStr">
         <is>
-          <t>No chemical modification stated; miR-34a complexed with protamine and encapsulated in liposome.</t>
+          <t>lowercase tt overhangs reported; siRNA complexed non-covalently with Tat48–60 CPP</t>
         </is>
       </c>
       <c r="H828" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I828" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J828" t="inlineStr">
         <is>
-          <t>EXP002453</t>
+          <t>EXP002450</t>
         </is>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="inlineStr">
         <is>
-          <t>anti-miRNA</t>
+          <t>miRNA</t>
         </is>
       </c>
       <c r="B829" t="inlineStr">
         <is>
-          <t>AMO-21</t>
+          <t>miR-34a</t>
         </is>
       </c>
       <c r="C829" t="inlineStr">
         <is>
-          <t>miR-21</t>
+          <t>tumor-suppressive miR-34a; apoptosis/drug-resistance pathway including Bcl-2/Bax and p53-associated signaling</t>
         </is>
       </c>
       <c r="D829" t="inlineStr">
         <is>
-          <t>TCAACATCAGTCTGATAAGCTA</t>
-[...7 lines deleted...]
-      </c>
+          <t>UGGCAGUGUCUUAGCUGGUUGU</t>
+        </is>
+      </c>
+      <c r="E829" t="inlineStr">
+        <is>
+          <t>UGGCAGUGUCUUAGCUGGUUGU</t>
+        </is>
+      </c>
+      <c r="F829" t="inlineStr"/>
       <c r="G829" t="inlineStr">
         <is>
-          <t>2'-O-methylation performed for all nucleotides</t>
+          <t>No chemical modification stated; miR-34a complexed with protamine and encapsulated in liposome.</t>
         </is>
       </c>
       <c r="H829" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I829" t="n">
         <v>2</v>
       </c>
       <c r="J829" t="inlineStr">
         <is>
-          <t>EXP002455</t>
+          <t>EXP002453</t>
         </is>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>anti-miRNA</t>
         </is>
       </c>
       <c r="B830" t="inlineStr">
         <is>
-          <t>siCOL1A1</t>
+          <t>AMO-21</t>
         </is>
       </c>
       <c r="C830" t="inlineStr">
         <is>
-          <t>COL1A1 / collagen type I alpha 1</t>
-[...2 lines deleted...]
-      <c r="D830" t="inlineStr"/>
+          <t>miR-21</t>
+        </is>
+      </c>
+      <c r="D830" t="inlineStr">
+        <is>
+          <t>TCAACATCAGTCTGATAAGCTA</t>
+        </is>
+      </c>
       <c r="E830" t="inlineStr"/>
-      <c r="F830" t="inlineStr"/>
-      <c r="G830" t="inlineStr"/>
+      <c r="F830" t="inlineStr">
+        <is>
+          <t>TCAACATCAGTCTGATAAGCTA</t>
+        </is>
+      </c>
+      <c r="G830" t="inlineStr">
+        <is>
+          <t>2'-O-methylation performed for all nucleotides</t>
+        </is>
+      </c>
       <c r="H830" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I830" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J830" t="inlineStr">
         <is>
-          <t>EXP002457</t>
+          <t>EXP002455</t>
         </is>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B831" t="inlineStr">
         <is>
-          <t>MALAT1 ASO 14/3a</t>
+          <t>siCOL1A1</t>
         </is>
       </c>
       <c r="C831" t="inlineStr">
         <is>
-          <t>MALAT1</t>
-[...6 lines deleted...]
-      </c>
+          <t>COL1A1 / collagen type I alpha 1</t>
+        </is>
+      </c>
+      <c r="D831" t="inlineStr"/>
       <c r="E831" t="inlineStr"/>
-      <c r="F831" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="F831" t="inlineStr"/>
+      <c r="G831" t="inlineStr"/>
       <c r="H831" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I831" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J831" t="inlineStr">
         <is>
-          <t>EXP002461</t>
+          <t>EXP002457</t>
         </is>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B832" t="inlineStr">
         <is>
-          <t>MALAT1 ASO 14/21</t>
+          <t>MALAT1 ASO 14/3a</t>
         </is>
       </c>
       <c r="C832" t="inlineStr">
         <is>
           <t>MALAT1</t>
         </is>
       </c>
       <c r="D832" t="inlineStr">
         <is>
           <t>TCAGCATTCTAATAGCAGC</t>
         </is>
       </c>
       <c r="E832" t="inlineStr"/>
       <c r="F832" t="inlineStr">
         <is>
           <t>TCAGCATTCTAATAGCAGC</t>
         </is>
       </c>
       <c r="G832" t="inlineStr">
         <is>
-          <t>cEt BNA/DNA gapmer; 5-methylcytidine; full phosphorothioate backbone; 5' d(TmCA) phosphodiester spacer</t>
+          <t>cEt BNA/DNA gapmer; 5-methylcytidine; full phosphorothioate backbone; 5' d(TmCA) phosphodiester soft-spot spacer</t>
         </is>
       </c>
       <c r="H832" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I832" t="n">
         <v>2</v>
       </c>
       <c r="J832" t="inlineStr">
         <is>
-          <t>EXP002462</t>
+          <t>EXP002461</t>
         </is>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B833" t="inlineStr">
         <is>
-          <t>MALAT1 ASO 26</t>
+          <t>MALAT1 ASO 14/21</t>
         </is>
       </c>
       <c r="C833" t="inlineStr">
         <is>
           <t>MALAT1</t>
         </is>
       </c>
       <c r="D833" t="inlineStr">
         <is>
           <t>TCAGCATTCTAATAGCAGC</t>
         </is>
       </c>
       <c r="E833" t="inlineStr"/>
       <c r="F833" t="inlineStr">
         <is>
           <t>TCAGCATTCTAATAGCAGC</t>
         </is>
       </c>
       <c r="G833" t="inlineStr">
         <is>
-          <t>cEt BNA/DNA gapmer; 5-methylcytidine; full phosphorothioate backbone</t>
+          <t>cEt BNA/DNA gapmer; 5-methylcytidine; full phosphorothioate backbone; 5' d(TmCA) phosphodiester spacer</t>
         </is>
       </c>
       <c r="H833" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I833" t="n">
         <v>2</v>
       </c>
       <c r="J833" t="inlineStr">
         <is>
-          <t>EXP002463</t>
+          <t>EXP002462</t>
         </is>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B834" t="inlineStr">
         <is>
-          <t>MALAT1 ASO 27</t>
+          <t>MALAT1 ASO 26</t>
         </is>
       </c>
       <c r="C834" t="inlineStr">
         <is>
           <t>MALAT1</t>
         </is>
       </c>
       <c r="D834" t="inlineStr">
         <is>
           <t>TCAGCATTCTAATAGCAGC</t>
         </is>
       </c>
       <c r="E834" t="inlineStr"/>
       <c r="F834" t="inlineStr">
         <is>
           <t>TCAGCATTCTAATAGCAGC</t>
         </is>
       </c>
       <c r="G834" t="inlineStr">
         <is>
           <t>cEt BNA/DNA gapmer; 5-methylcytidine; full phosphorothioate backbone</t>
         </is>
       </c>
       <c r="H834" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I834" t="n">
         <v>2</v>
       </c>
       <c r="J834" t="inlineStr">
         <is>
-          <t>EXP002464</t>
+          <t>EXP002463</t>
         </is>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B835" t="inlineStr">
         <is>
-          <t>IAPP ASO 43</t>
+          <t>MALAT1 ASO 27</t>
         </is>
       </c>
       <c r="C835" t="inlineStr">
         <is>
-          <t>IAPP / islet amyloid polypeptide</t>
+          <t>MALAT1</t>
         </is>
       </c>
       <c r="D835" t="inlineStr">
         <is>
-          <t>TCAGTATTAAGTGCTGCAG</t>
+          <t>TCAGCATTCTAATAGCAGC</t>
         </is>
       </c>
       <c r="E835" t="inlineStr"/>
       <c r="F835" t="inlineStr">
         <is>
-          <t>TCAGTATTAAGTGCTGCAG</t>
+          <t>TCAGCATTCTAATAGCAGC</t>
         </is>
       </c>
       <c r="G835" t="inlineStr">
         <is>
-          <t>cEt BNA/DNA gapmer; 5-methylcytidine; full phosphorothioate backbone; 5' TCA linker/spacer</t>
+          <t>cEt BNA/DNA gapmer; 5-methylcytidine; full phosphorothioate backbone</t>
         </is>
       </c>
       <c r="H835" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I835" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J835" t="inlineStr">
         <is>
-          <t>EXP002469</t>
+          <t>EXP002464</t>
         </is>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B836" t="inlineStr">
         <is>
-          <t>IAPP ASO 44</t>
+          <t>IAPP ASO 43</t>
         </is>
       </c>
       <c r="C836" t="inlineStr">
         <is>
           <t>IAPP / islet amyloid polypeptide</t>
         </is>
       </c>
       <c r="D836" t="inlineStr">
         <is>
-          <t>GTATTAAGTGCTGCAG</t>
+          <t>TCAGTATTAAGTGCTGCAG</t>
         </is>
       </c>
       <c r="E836" t="inlineStr"/>
       <c r="F836" t="inlineStr">
         <is>
-          <t>GTATTAAGTGCTGCAG</t>
+          <t>TCAGTATTAAGTGCTGCAG</t>
         </is>
       </c>
       <c r="G836" t="inlineStr">
         <is>
-          <t>cEt BNA/DNA gapmer; 5-methylcytidine; full phosphorothioate backbone; no TCA linker</t>
+          <t>cEt BNA/DNA gapmer; 5-methylcytidine; full phosphorothioate backbone; 5' TCA linker/spacer</t>
         </is>
       </c>
       <c r="H836" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I836" t="n">
         <v>1</v>
       </c>
       <c r="J836" t="inlineStr">
         <is>
-          <t>EXP002470</t>
+          <t>EXP002469</t>
         </is>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B837" t="inlineStr">
         <is>
-          <t>FOXO1 ASO 3b</t>
+          <t>IAPP ASO 44</t>
         </is>
       </c>
       <c r="C837" t="inlineStr">
         <is>
-          <t>FOXO1 / forkhead box protein O1</t>
+          <t>IAPP / islet amyloid polypeptide</t>
         </is>
       </c>
       <c r="D837" t="inlineStr">
         <is>
-          <t>TCATCTTCTTAAAATACCC</t>
+          <t>GTATTAAGTGCTGCAG</t>
         </is>
       </c>
       <c r="E837" t="inlineStr"/>
       <c r="F837" t="inlineStr">
         <is>
-          <t>TCATCTTCTTAAAATACCC</t>
+          <t>GTATTAAGTGCTGCAG</t>
         </is>
       </c>
       <c r="G837" t="inlineStr">
         <is>
-          <t>cEt BNA/DNA gapmer; 5-methylcytidine; full phosphorothioate backbone; 5' d(TmCA) spacer; peptide-conjugated ASO</t>
+          <t>cEt BNA/DNA gapmer; 5-methylcytidine; full phosphorothioate backbone; no TCA linker</t>
         </is>
       </c>
       <c r="H837" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I837" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J837" t="inlineStr">
         <is>
-          <t>EXP002471</t>
+          <t>EXP002470</t>
         </is>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B838" t="inlineStr">
         <is>
-          <t>anti-CD31 siRNA</t>
+          <t>FOXO1 ASO 3b</t>
         </is>
       </c>
       <c r="C838" t="inlineStr">
         <is>
-          <t>CD31 / PECAM1 endothelial marker</t>
+          <t>FOXO1 / forkhead box protein O1</t>
         </is>
       </c>
       <c r="D838" t="inlineStr">
         <is>
-          <t>Anti-CD31(1) sense GCACAGUGAUGCUGAACAATT; antisense UUGUUCAGCAUCACUGUGCTT | Anti-CD31(2) sense UUGUUCAGCAUCACUGUGCTT; antisense UGUCACUUGAACUAUGCACTT | Anti-CD31(3) sense GCAAGAAGCAGGAAGGACATT; antisense UGUCCUUCCUGCUUCUUGCTT</t>
-[...6 lines deleted...]
-      </c>
+          <t>TCATCTTCTTAAAATACCC</t>
+        </is>
+      </c>
+      <c r="E838" t="inlineStr"/>
       <c r="F838" t="inlineStr">
         <is>
-          <t>UUGUUCAGCAUCACUGUGCTT; UGUCACUUGAACUAUGCACTT; UGUCCUUCCUGCUUCUUGCTT</t>
+          <t>TCATCTTCTTAAAATACCC</t>
         </is>
       </c>
       <c r="G838" t="inlineStr">
         <is>
-          <t>siRNA; no additional chemical modification reported for anti-CD31 siRNA</t>
+          <t>cEt BNA/DNA gapmer; 5-methylcytidine; full phosphorothioate backbone; 5' d(TmCA) spacer; peptide-conjugated ASO</t>
         </is>
       </c>
       <c r="H838" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I838" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J838" t="inlineStr">
         <is>
-          <t>EXP002473</t>
+          <t>EXP002471</t>
         </is>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B839" t="inlineStr">
         <is>
-          <t>siLuc</t>
+          <t>anti-CD31 siRNA</t>
         </is>
       </c>
       <c r="C839" t="inlineStr">
         <is>
-          <t>firefly luciferase reporter</t>
+          <t>CD31 / PECAM1 endothelial marker</t>
         </is>
       </c>
       <c r="D839" t="inlineStr">
         <is>
-          <t>UCG AAG UAC UCA GCG UAA GTT</t>
+          <t>Anti-CD31(1) sense GCACAGUGAUGCUGAACAATT; antisense UUGUUCAGCAUCACUGUGCTT | Anti-CD31(2) sense UUGUUCAGCAUCACUGUGCTT; antisense UGUCACUUGAACUAUGCACTT | Anti-CD31(3) sense GCAAGAAGCAGGAAGGACATT; antisense UGUCCUUCCUGCUUCUUGCTT</t>
         </is>
       </c>
       <c r="E839" t="inlineStr">
         <is>
-          <t>UCGAAGUACUCAGCGUAAGTT</t>
-[...2 lines deleted...]
-      <c r="F839" t="inlineStr"/>
+          <t>GCACAGUGAUGCUGAACAATT; UUGUUCAGCAUCACUGUGCTT; GCAAGAAGCAGGAAGGACATT</t>
+        </is>
+      </c>
+      <c r="F839" t="inlineStr">
+        <is>
+          <t>UUGUUCAGCAUCACUGUGCTT; UGUCACUUGAACUAUGCACTT; UGUCCUUCCUGCUUCUUGCTT</t>
+        </is>
+      </c>
       <c r="G839" t="inlineStr">
         <is>
-          <t>No chemical siRNA modification reported</t>
+          <t>siRNA; no additional chemical modification reported for anti-CD31 siRNA</t>
         </is>
       </c>
       <c r="H839" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I839" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J839" t="inlineStr">
         <is>
-          <t>EXP002474</t>
+          <t>EXP002473</t>
         </is>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B840" t="inlineStr">
         <is>
-          <t>siBcl-2</t>
+          <t>siLuc</t>
         </is>
       </c>
       <c r="C840" t="inlineStr">
         <is>
-          <t>Bcl-2</t>
+          <t>firefly luciferase reporter</t>
         </is>
       </c>
       <c r="D840" t="inlineStr">
         <is>
-          <t>UUC AGG UAC UCA GUC AUC CTT</t>
+          <t>UCG AAG UAC UCA GCG UAA GTT</t>
         </is>
       </c>
       <c r="E840" t="inlineStr">
         <is>
-          <t>UUCAGGUACUCAGUCAUCCTT</t>
+          <t>UCGAAGUACUCAGCGUAAGTT</t>
         </is>
       </c>
       <c r="F840" t="inlineStr"/>
       <c r="G840" t="inlineStr">
         <is>
           <t>No chemical siRNA modification reported</t>
         </is>
       </c>
       <c r="H840" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I840" t="n">
         <v>2</v>
       </c>
       <c r="J840" t="inlineStr">
         <is>
-          <t>EXP002476</t>
+          <t>EXP002474</t>
         </is>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B841" t="inlineStr">
         <is>
-          <t>siFluc / firefly luciferase siRNA</t>
+          <t>siBcl-2</t>
         </is>
       </c>
       <c r="C841" t="inlineStr">
         <is>
-          <t>Firefly luciferase (Fluc) reporter mRNA</t>
+          <t>Bcl-2</t>
         </is>
       </c>
       <c r="D841" t="inlineStr">
         <is>
-          <t>siFluc: CUUACGCUGAGUACUUCGA(dTdT) | siSCR control: AGCUUCAUGAGUCGCAUU(dTdT)</t>
+          <t>UUC AGG UAC UCA GUC AUC CTT</t>
         </is>
       </c>
       <c r="E841" t="inlineStr">
         <is>
-          <t>CUUACGCUGAGUACUUCGA(dTdT); AGCUUCAUGAGUCGCAUU(dTdT)</t>
+          <t>UUCAGGUACUCAGUCAUCCTT</t>
         </is>
       </c>
       <c r="F841" t="inlineStr"/>
       <c r="G841" t="inlineStr">
         <is>
-          <t>siRNA; fluorescent Alexa790/Cy3-labeled siFluc used for imaging in selected experiments; no stabilizing backbone modification reported.</t>
+          <t>No chemical siRNA modification reported</t>
         </is>
       </c>
       <c r="H841" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I841" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J841" t="inlineStr">
         <is>
-          <t>EXP002478</t>
+          <t>EXP002476</t>
         </is>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="inlineStr">
         <is>
-          <t>ASO</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B842" t="inlineStr">
         <is>
-          <t>HIF-1α ASO (EZN2968)</t>
+          <t>siFluc / firefly luciferase siRNA</t>
         </is>
       </c>
       <c r="C842" t="inlineStr">
         <is>
-          <t>HIF1A / HIF-1α mRNA</t>
+          <t>Firefly luciferase (Fluc) reporter mRNA</t>
         </is>
       </c>
       <c r="D842" t="inlineStr">
         <is>
-          <t>+T*+G*+G*C*A*A*G*C*A*T*C*C*+T*+G*+T*A</t>
-[...7 lines deleted...]
-      </c>
+          <t>siFluc: CUUACGCUGAGUACUUCGA(dTdT) | siSCR control: AGCUUCAUGAGUCGCAUU(dTdT)</t>
+        </is>
+      </c>
+      <c r="E842" t="inlineStr">
+        <is>
+          <t>CUUACGCUGAGUACUUCGA(dTdT); AGCUUCAUGAGUCGCAUU(dTdT)</t>
+        </is>
+      </c>
+      <c r="F842" t="inlineStr"/>
       <c r="G842" t="inlineStr">
         <is>
-          <t>EZN2968 anti-HIF-1α ASO; LNA-modified bases indicated by '+', phosphorothioate linkages indicated by '*'; amine/maleimide-conjugated to nanodisc in ASO-ND/NNA constructs</t>
+          <t>siRNA; fluorescent Alexa790/Cy3-labeled siFluc used for imaging in selected experiments; no stabilizing backbone modification reported.</t>
         </is>
       </c>
       <c r="H842" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I842" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="J842" t="inlineStr">
         <is>
-          <t>EXP002481</t>
+          <t>EXP002478</t>
         </is>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B843" t="inlineStr">
         <is>
-          <t>Flutide anti-IAV ODN (FT)</t>
+          <t>HIF-1α ASO (EZN2968)</t>
         </is>
       </c>
       <c r="C843" t="inlineStr">
         <is>
-          <t>Influenza A viral RNA; 5′ terminal conserved region / viral M1 vRNA readout</t>
+          <t>HIF1A / HIF-1α mRNA</t>
         </is>
       </c>
       <c r="D843" t="inlineStr">
         <is>
-          <t>CCTTGTTTCTACT</t>
+          <t>+T*+G*+G*C*A*A*G*C*A*T*C*C*+T*+G*+T*A</t>
         </is>
       </c>
       <c r="E843" t="inlineStr"/>
       <c r="F843" t="inlineStr">
         <is>
-          <t>CCTTGTTTCTACT</t>
+          <t>+T*+G*+G*C*A*A*G*C*A*T*C*C*+T*+G*+T*A</t>
         </is>
       </c>
       <c r="G843" t="inlineStr">
         <is>
-          <t>Anti-IAV ODN; flutide; ODN chemically conjugated at 5′ end; paper also compares nonmodified and phosphorothioate forms in stability assays</t>
+          <t>EZN2968 anti-HIF-1α ASO; LNA-modified bases indicated by '+', phosphorothioate linkages indicated by '*'; amine/maleimide-conjugated to nanodisc in ASO-ND/NNA constructs</t>
         </is>
       </c>
       <c r="H843" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I843" t="n">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="J843" t="inlineStr">
         <is>
-          <t>EXP002491</t>
+          <t>EXP002481</t>
         </is>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B844" t="inlineStr">
         <is>
-          <t>PROP5 anti-IAV/host-targeting ODN</t>
+          <t>Flutide anti-IAV ODN (FT)</t>
         </is>
       </c>
       <c r="C844" t="inlineStr">
         <is>
-          <t>PDCD5 mRNA / influenza replication-related host target</t>
+          <t>Influenza A viral RNA; 5′ terminal conserved region / viral M1 vRNA readout</t>
         </is>
       </c>
       <c r="D844" t="inlineStr">
         <is>
-          <t>CCCTGTGCTTTGCTTCCTGT</t>
+          <t>CCTTGTTTCTACT</t>
         </is>
       </c>
       <c r="E844" t="inlineStr"/>
       <c r="F844" t="inlineStr">
         <is>
-          <t>CCCTGTGCTTTGCTTCCTGT</t>
+          <t>CCTTGTTTCTACT</t>
         </is>
       </c>
       <c r="G844" t="inlineStr">
         <is>
-          <t>Phosphorothioate oligonucleotide PROP5; conjugated to HABP for supplementary anti-IAV tests</t>
+          <t>Anti-IAV ODN; flutide; ODN chemically conjugated at 5′ end; paper also compares nonmodified and phosphorothioate forms in stability assays</t>
         </is>
       </c>
       <c r="H844" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I844" t="n">
         <v>2</v>
       </c>
       <c r="J844" t="inlineStr">
         <is>
-          <t>EXP002493</t>
+          <t>EXP002491</t>
         </is>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B845" t="inlineStr">
         <is>
-          <t>ASP-cmk1</t>
+          <t>PROP5 anti-IAV/host-targeting ODN</t>
         </is>
       </c>
       <c r="C845" t="inlineStr">
         <is>
-          <t>cmk mRNA / cytidine monophosphate kinase</t>
+          <t>PDCD5 mRNA / influenza replication-related host target</t>
         </is>
       </c>
       <c r="D845" t="inlineStr">
         <is>
-          <t>TCATGCGTCA</t>
+          <t>CCCTGTGCTTTGCTTCCTGT</t>
         </is>
       </c>
       <c r="E845" t="inlineStr"/>
       <c r="F845" t="inlineStr">
         <is>
-          <t>TCATGCGTCA</t>
+          <t>CCCTGTGCTTTGCTTCCTGT</t>
         </is>
       </c>
       <c r="G845" t="inlineStr">
         <is>
-          <t>Peptide nucleic acid (PNA) backbone; antisense sequence targeting translation initiation region; conjugated to (KFF)3K-L peptide</t>
+          <t>Phosphorothioate oligonucleotide PROP5; conjugated to HABP for supplementary anti-IAV tests</t>
         </is>
       </c>
       <c r="H845" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I845" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J845" t="inlineStr">
         <is>
-          <t>EXP002495</t>
+          <t>EXP002493</t>
         </is>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B846" t="inlineStr">
         <is>
-          <t>ASP-deoD1</t>
+          <t>ASP-cmk1</t>
         </is>
       </c>
       <c r="C846" t="inlineStr">
         <is>
-          <t>deoD mRNA / purine nucleoside phosphorylase</t>
+          <t>cmk mRNA / cytidine monophosphate kinase</t>
         </is>
       </c>
       <c r="D846" t="inlineStr">
         <is>
-          <t>TCATTTGTTA</t>
+          <t>TCATGCGTCA</t>
         </is>
       </c>
       <c r="E846" t="inlineStr"/>
       <c r="F846" t="inlineStr">
         <is>
-          <t>TCATTTGTTA</t>
+          <t>TCATGCGTCA</t>
         </is>
       </c>
       <c r="G846" t="inlineStr">
         <is>
           <t>Peptide nucleic acid (PNA) backbone; antisense sequence targeting translation initiation region; conjugated to (KFF)3K-L peptide</t>
         </is>
       </c>
       <c r="H846" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I846" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J846" t="inlineStr">
         <is>
-          <t>EXP002496</t>
+          <t>EXP002495</t>
         </is>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B847" t="inlineStr">
         <is>
-          <t>ASP-ftsA2</t>
+          <t>ASP-deoD1</t>
         </is>
       </c>
       <c r="C847" t="inlineStr">
         <is>
-          <t>ftsA mRNA / cell division protein FtsA</t>
+          <t>deoD mRNA / purine nucleoside phosphorylase</t>
         </is>
       </c>
       <c r="D847" t="inlineStr">
         <is>
-          <t>CATAGATAGGCAG</t>
+          <t>TCATTTGTTA</t>
         </is>
       </c>
       <c r="E847" t="inlineStr"/>
       <c r="F847" t="inlineStr">
         <is>
-          <t>CATAGATAGGCAG</t>
+          <t>TCATTTGTTA</t>
         </is>
       </c>
       <c r="G847" t="inlineStr">
         <is>
           <t>Peptide nucleic acid (PNA) backbone; antisense sequence targeting translation initiation region; conjugated to (KFF)3K-L peptide</t>
         </is>
       </c>
       <c r="H847" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I847" t="n">
         <v>1</v>
       </c>
       <c r="J847" t="inlineStr">
         <is>
-          <t>EXP002497</t>
+          <t>EXP002496</t>
         </is>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B848" t="inlineStr">
         <is>
-          <t>ASP-glmU1</t>
+          <t>ASP-ftsA2</t>
         </is>
       </c>
       <c r="C848" t="inlineStr">
         <is>
-          <t>glmU mRNA / UDP-N-acetylglucosamine pyrophosphorylase</t>
+          <t>ftsA mRNA / cell division protein FtsA</t>
         </is>
       </c>
       <c r="D848" t="inlineStr">
         <is>
-          <t>GCATGAACAT</t>
+          <t>CATAGATAGGCAG</t>
         </is>
       </c>
       <c r="E848" t="inlineStr"/>
       <c r="F848" t="inlineStr">
         <is>
-          <t>GCATGAACAT</t>
+          <t>CATAGATAGGCAG</t>
         </is>
       </c>
       <c r="G848" t="inlineStr">
         <is>
           <t>Peptide nucleic acid (PNA) backbone; antisense sequence targeting translation initiation region; conjugated to (KFF)3K-L peptide</t>
         </is>
       </c>
       <c r="H848" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I848" t="n">
         <v>1</v>
       </c>
       <c r="J848" t="inlineStr">
         <is>
-          <t>EXP002498</t>
+          <t>EXP002497</t>
         </is>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B849" t="inlineStr">
         <is>
-          <t>ASP-ligA1</t>
+          <t>ASP-glmU1</t>
         </is>
       </c>
       <c r="C849" t="inlineStr">
         <is>
-          <t>ligA mRNA / DNA ligase</t>
+          <t>glmU mRNA / UDP-N-acetylglucosamine pyrophosphorylase</t>
         </is>
       </c>
       <c r="D849" t="inlineStr">
         <is>
-          <t>CCATCCCTTA</t>
+          <t>GCATGAACAT</t>
         </is>
       </c>
       <c r="E849" t="inlineStr"/>
       <c r="F849" t="inlineStr">
         <is>
-          <t>CCATCCCTTA</t>
+          <t>GCATGAACAT</t>
         </is>
       </c>
       <c r="G849" t="inlineStr">
         <is>
           <t>Peptide nucleic acid (PNA) backbone; antisense sequence targeting translation initiation region; conjugated to (KFF)3K-L peptide</t>
         </is>
       </c>
       <c r="H849" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I849" t="n">
         <v>1</v>
       </c>
       <c r="J849" t="inlineStr">
         <is>
-          <t>EXP002499</t>
+          <t>EXP002498</t>
         </is>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B850" t="inlineStr">
         <is>
-          <t>ASP-pyrH1</t>
+          <t>ASP-ligA1</t>
         </is>
       </c>
       <c r="C850" t="inlineStr">
         <is>
-          <t>pyrH mRNA / uridylate kinase</t>
+          <t>ligA mRNA / DNA ligase</t>
         </is>
       </c>
       <c r="D850" t="inlineStr">
         <is>
-          <t>CCATTTTCTT</t>
+          <t>CCATCCCTTA</t>
         </is>
       </c>
       <c r="E850" t="inlineStr"/>
       <c r="F850" t="inlineStr">
         <is>
-          <t>CCATTTTCTT</t>
+          <t>CCATCCCTTA</t>
         </is>
       </c>
       <c r="G850" t="inlineStr">
         <is>
           <t>Peptide nucleic acid (PNA) backbone; antisense sequence targeting translation initiation region; conjugated to (KFF)3K-L peptide</t>
         </is>
       </c>
       <c r="H850" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I850" t="n">
         <v>1</v>
       </c>
       <c r="J850" t="inlineStr">
         <is>
-          <t>EXP002500</t>
+          <t>EXP002499</t>
         </is>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="inlineStr">
         <is>
           <t>ASO</t>
         </is>
       </c>
       <c r="B851" t="inlineStr">
         <is>
-          <t>ASP-smpB1</t>
+          <t>ASP-pyrH1</t>
         </is>
       </c>
       <c r="C851" t="inlineStr">
         <is>
-          <t>smpB mRNA / SsrA-binding protein</t>
+          <t>pyrH mRNA / uridylate kinase</t>
         </is>
       </c>
       <c r="D851" t="inlineStr">
         <is>
-          <t>TCATACTCAC</t>
+          <t>CCATTTTCTT</t>
         </is>
       </c>
       <c r="E851" t="inlineStr"/>
       <c r="F851" t="inlineStr">
         <is>
-          <t>TCATACTCAC</t>
+          <t>CCATTTTCTT</t>
         </is>
       </c>
       <c r="G851" t="inlineStr">
         <is>
           <t>Peptide nucleic acid (PNA) backbone; antisense sequence targeting translation initiation region; conjugated to (KFF)3K-L peptide</t>
         </is>
       </c>
       <c r="H851" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I851" t="n">
         <v>1</v>
       </c>
       <c r="J851" t="inlineStr">
         <is>
-          <t>EXP002501</t>
+          <t>EXP002500</t>
         </is>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>ASO</t>
         </is>
       </c>
       <c r="B852" t="inlineStr">
         <is>
-          <t>fluorescent siLuc model siRNA</t>
+          <t>ASP-smpB1</t>
         </is>
       </c>
       <c r="C852" t="inlineStr">
         <is>
-          <t>firefly luciferase reporter</t>
+          <t>smpB mRNA / SsrA-binding protein</t>
         </is>
       </c>
       <c r="D852" t="inlineStr">
         <is>
-          <t>sense: CUUACGCUGAGUACUUCGA-dTdT; antisense: UCGAAGUACUCAGCGUAAG-dTdT</t>
-[...6 lines deleted...]
-      </c>
+          <t>TCATACTCAC</t>
+        </is>
+      </c>
+      <c r="E852" t="inlineStr"/>
       <c r="F852" t="inlineStr">
         <is>
-          <t>UCGAAGUACUCAGCGUAAG-dTdT</t>
+          <t>TCATACTCAC</t>
         </is>
       </c>
       <c r="G852" t="inlineStr">
         <is>
-          <t>Cy5-, Cy3-, or Alexa647-labeled siLuc used for tracking; fluorescent dyes attached to 5′ end of sense strand</t>
+          <t>Peptide nucleic acid (PNA) backbone; antisense sequence targeting translation initiation region; conjugated to (KFF)3K-L peptide</t>
         </is>
       </c>
       <c r="H852" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I852" t="n">
         <v>1</v>
       </c>
       <c r="J852" t="inlineStr">
         <is>
-          <t>EXP002504</t>
+          <t>EXP002501</t>
         </is>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B853" t="inlineStr">
         <is>
           <t>fluorescent siLuc model siRNA</t>
         </is>
       </c>
       <c r="C853" t="inlineStr">
         <is>
           <t>firefly luciferase reporter</t>
         </is>
       </c>
       <c r="D853" t="inlineStr">
         <is>
           <t>sense: CUUACGCUGAGUACUUCGA-dTdT; antisense: UCGAAGUACUCAGCGUAAG-dTdT</t>
         </is>
       </c>
       <c r="E853" t="inlineStr">
         <is>
           <t>CUUACGCUGAGUACUUCGA-dTdT</t>
         </is>
       </c>
       <c r="F853" t="inlineStr">
         <is>
           <t>UCGAAGUACUCAGCGUAAG-dTdT</t>
         </is>
       </c>
       <c r="G853" t="inlineStr">
         <is>
-          <t>Alexa647-labeled siRNA used for tumor accumulation comparison</t>
+          <t>Cy5-, Cy3-, or Alexa647-labeled siLuc used for tracking; fluorescent dyes attached to 5′ end of sense strand</t>
         </is>
       </c>
       <c r="H853" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I853" t="n">
         <v>1</v>
       </c>
       <c r="J853" t="inlineStr">
         <is>
-          <t>EXP002505</t>
+          <t>EXP002504</t>
         </is>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B854" t="inlineStr">
         <is>
-          <t>siPlk1</t>
+          <t>fluorescent siLuc model siRNA</t>
         </is>
       </c>
       <c r="C854" t="inlineStr">
         <is>
-          <t>PLK1 / polo-like kinase 1</t>
+          <t>firefly luciferase reporter</t>
         </is>
       </c>
       <c r="D854" t="inlineStr">
         <is>
-          <t>sense: AGAuCACCCuCCUuAAAuAU; antisense: UAUUUAAgGAGGGUGAuCUUU</t>
+          <t>sense: CUUACGCUGAGUACUUCGA-dTdT; antisense: UCGAAGUACUCAGCGUAAG-dTdT</t>
         </is>
       </c>
       <c r="E854" t="inlineStr">
         <is>
-          <t>AGAuCACCCuCCUuAAAuAU</t>
+          <t>CUUACGCUGAGUACUUCGA-dTdT</t>
         </is>
       </c>
       <c r="F854" t="inlineStr">
         <is>
-          <t>UAUUUAAgGAGGGUGAuCUUU</t>
+          <t>UCGAAGUACUCAGCGUAAG-dTdT</t>
         </is>
       </c>
       <c r="G854" t="inlineStr">
         <is>
-          <t>Selected bases 2′-O-methylated; lowercase letters in reported sequence indicate 2′-O-methylation</t>
+          <t>Alexa647-labeled siRNA used for tumor accumulation comparison</t>
         </is>
       </c>
       <c r="H854" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I854" t="n">
         <v>1</v>
       </c>
       <c r="J854" t="inlineStr">
         <is>
-          <t>EXP002506</t>
+          <t>EXP002505</t>
         </is>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B855" t="inlineStr">
         <is>
-          <t>siRNA targeting luciferase (siLuc)</t>
+          <t>siPlk1</t>
         </is>
       </c>
       <c r="C855" t="inlineStr">
         <is>
-          <t>firefly luciferase reporter</t>
+          <t>PLK1 / polo-like kinase 1</t>
         </is>
       </c>
       <c r="D855" t="inlineStr">
         <is>
-          <t>sense: GGACGAGGACGAGCACUUC-TT; antisense: GAAGUGCUCGUCCUCGUCC-TT</t>
+          <t>sense: AGAuCACCCuCCUuAAAuAU; antisense: UAUUUAAgGAGGGUGAuCUUU</t>
         </is>
       </c>
       <c r="E855" t="inlineStr">
         <is>
-          <t>GGACGAGGACGAGCACUUC-TT</t>
+          <t>AGAuCACCCuCCUuAAAuAU</t>
         </is>
       </c>
       <c r="F855" t="inlineStr">
         <is>
-          <t>GAAGUGCUCGUCCUCGUCC-TT</t>
+          <t>UAUUUAAgGAGGGUGAuCUUU</t>
         </is>
       </c>
       <c r="G855" t="inlineStr">
         <is>
-          <t>standard siRNA; TT/dTdT-style 3′ overhang reported in Methods text as TT</t>
+          <t>Selected bases 2′-O-methylated; lowercase letters in reported sequence indicate 2′-O-methylation</t>
         </is>
       </c>
       <c r="H855" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I855" t="n">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="J855" t="inlineStr">
         <is>
-          <t>EXP002507</t>
+          <t>EXP002506</t>
         </is>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="inlineStr">
         <is>
-          <t>SCO</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B856" t="inlineStr">
         <is>
-          <t>SCO-705 and Cy5-SCO-654 reporter SCOs</t>
+          <t>siRNA targeting luciferase (siLuc)</t>
         </is>
       </c>
       <c r="C856" t="inlineStr">
         <is>
-          <t>splice-correction reporter constructs in HeLa pLuc-705 and HeLa-eGFP-654 cells</t>
+          <t>firefly luciferase reporter</t>
         </is>
       </c>
       <c r="D856" t="inlineStr">
         <is>
-          <t>SCO-705: CCUCUUACCUCAGUUACA; SCO-654/Cy5-SCO-654: GCUAUUACCUAAACCCAG</t>
+          <t>sense: GGACGAGGACGAGCACUUC-TT; antisense: GAAGUGCUCGUCCUCGUCC-TT</t>
         </is>
       </c>
       <c r="E856" t="inlineStr">
         <is>
-          <t>CCUCUUACCUCAGUUACA; GCUAUUACCUAAACCCAG</t>
-[...2 lines deleted...]
-      <c r="F856" t="inlineStr"/>
+          <t>GGACGAGGACGAGCACUUC-TT</t>
+        </is>
+      </c>
+      <c r="F856" t="inlineStr">
+        <is>
+          <t>GAAGUGCUCGUCCUCGUCC-TT</t>
+        </is>
+      </c>
       <c r="G856" t="inlineStr">
         <is>
-          <t>phosphorothioate backbone and 2′-O-methyl modification; Cy5 label used for SCO-654 uptake/internalization experiments</t>
+          <t>standard siRNA; TT/dTdT-style 3′ overhang reported in Methods text as TT</t>
         </is>
       </c>
       <c r="H856" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I856" t="n">
         <v>16</v>
       </c>
       <c r="J856" t="inlineStr">
         <is>
-          <t>EXP002508</t>
+          <t>EXP002507</t>
         </is>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="inlineStr">
         <is>
-          <t>mRNA</t>
+          <t>SCO</t>
         </is>
       </c>
       <c r="B857" t="inlineStr">
         <is>
-          <t>firefly luciferase mRNA</t>
+          <t>SCO-705 and Cy5-SCO-654 reporter SCOs</t>
         </is>
       </c>
       <c r="C857" t="inlineStr">
         <is>
-          <t>firefly luciferase reporter expression</t>
-[...3 lines deleted...]
-      <c r="E857" t="inlineStr"/>
+          <t>splice-correction reporter constructs in HeLa pLuc-705 and HeLa-eGFP-654 cells</t>
+        </is>
+      </c>
+      <c r="D857" t="inlineStr">
+        <is>
+          <t>SCO-705: CCUCUUACCUCAGUUACA; SCO-654/Cy5-SCO-654: GCUAUUACCUAAACCCAG</t>
+        </is>
+      </c>
+      <c r="E857" t="inlineStr">
+        <is>
+          <t>CCUCUUACCUCAGUUACA; GCUAUUACCUAAACCCAG</t>
+        </is>
+      </c>
       <c r="F857" t="inlineStr"/>
       <c r="G857" t="inlineStr">
         <is>
-          <t>5-methoxyuridine-modified firefly luciferase mRNA from TriLink (reported as 5 moU)</t>
+          <t>phosphorothioate backbone and 2′-O-methyl modification; Cy5 label used for SCO-654 uptake/internalization experiments</t>
         </is>
       </c>
       <c r="H857" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I857" t="n">
         <v>16</v>
       </c>
       <c r="J857" t="inlineStr">
         <is>
-          <t>EXP002509</t>
+          <t>EXP002508</t>
         </is>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>mRNA</t>
         </is>
       </c>
       <c r="B858" t="inlineStr">
         <is>
-          <t>siFLuc / anti-firefly luciferase siRNA</t>
+          <t>firefly luciferase mRNA</t>
         </is>
       </c>
       <c r="C858" t="inlineStr">
         <is>
-          <t>firefly luciferase reporter</t>
-[...11 lines deleted...]
-      </c>
+          <t>firefly luciferase reporter expression</t>
+        </is>
+      </c>
+      <c r="D858" t="inlineStr"/>
+      <c r="E858" t="inlineStr"/>
       <c r="F858" t="inlineStr"/>
       <c r="G858" t="inlineStr">
         <is>
-          <t>standard siRNA with dTdT 3′ overhang reported for the listed strand</t>
+          <t>5-methoxyuridine-modified firefly luciferase mRNA from TriLink (reported as 5 moU)</t>
         </is>
       </c>
       <c r="H858" t="inlineStr">
         <is>
-          <t>yes</t>
+          <t>no</t>
         </is>
       </c>
       <c r="I858" t="n">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="J858" t="inlineStr">
         <is>
-          <t>EXP002555</t>
+          <t>EXP002509</t>
         </is>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B859" t="inlineStr">
         <is>
-          <t>siCDK4 / anti-CDK4 siRNA</t>
+          <t>siFLuc / anti-firefly luciferase siRNA</t>
         </is>
       </c>
       <c r="C859" t="inlineStr">
         <is>
-          <t>CDK4</t>
+          <t>firefly luciferase reporter</t>
         </is>
       </c>
       <c r="D859" t="inlineStr">
         <is>
-          <t>siCDK4 antisense: CAGAUCUCGGUGAACGAUG-dTdT; corresponding sense strand not explicitly listed in the main Materials text</t>
-[...7 lines deleted...]
-      </c>
+          <t>siFLuc sense: CUUACGCUGAGUACUUCGA-dTdT; corresponding antisense strand not explicitly listed in the main Materials text</t>
+        </is>
+      </c>
+      <c r="E859" t="inlineStr">
+        <is>
+          <t>CUUACGCUGAGUACUUCGA-dTdT</t>
+        </is>
+      </c>
+      <c r="F859" t="inlineStr"/>
       <c r="G859" t="inlineStr">
         <is>
           <t>standard siRNA with dTdT 3′ overhang reported for the listed strand</t>
         </is>
       </c>
       <c r="H859" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I859" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J859" t="inlineStr">
         <is>
-          <t>EXP002561</t>
+          <t>EXP002555</t>
         </is>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="inlineStr">
         <is>
-          <t>anti-miRNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B860" t="inlineStr">
         <is>
-          <t>anti-miR-21 / MirVana miRNA-21 inhibitor</t>
+          <t>siCDK4 / anti-CDK4 siRNA</t>
         </is>
       </c>
       <c r="C860" t="inlineStr">
         <is>
-          <t>miR-21 (MIMAT0000076); downstream targets PDCD4 and SERPINB5</t>
+          <t>CDK4</t>
         </is>
       </c>
       <c r="D860" t="inlineStr">
         <is>
-          <t>UAGCUUAUCAGACUGAUGUUGA</t>
+          <t>siCDK4 antisense: CAGAUCUCGGUGAACGAUG-dTdT; corresponding sense strand not explicitly listed in the main Materials text</t>
         </is>
       </c>
       <c r="E860" t="inlineStr"/>
       <c r="F860" t="inlineStr">
         <is>
-          <t>UAGCUUAUCAGACUGAUGUUGA</t>
+          <t>CAGAUCUCGGUGAACGAUG-dTdT</t>
         </is>
       </c>
       <c r="G860" t="inlineStr">
         <is>
-          <t>MirVana miRNA-21 inhibitor; chemistry not fully specified in main text</t>
+          <t>standard siRNA with dTdT 3′ overhang reported for the listed strand</t>
         </is>
       </c>
       <c r="H860" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I860" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J860" t="inlineStr">
         <is>
-          <t>EXP002563</t>
+          <t>EXP002561</t>
         </is>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>anti-miRNA</t>
         </is>
       </c>
       <c r="B861" t="inlineStr">
         <is>
-          <t>siGL3 / anti-firefly luciferase siRNA</t>
+          <t>anti-miR-21 / MirVana miRNA-21 inhibitor</t>
         </is>
       </c>
       <c r="C861" t="inlineStr">
         <is>
-          <t>Photinus pyralis firefly luciferase reporter</t>
+          <t>miR-21 (MIMAT0000076); downstream targets PDCD4 and SERPINB5</t>
         </is>
       </c>
       <c r="D861" t="inlineStr">
         <is>
-          <t>siGL3 / anti-firefly luciferase siRNA: sense CUUACGCUGAGUACUUCGA-dTdT; antisense UCGAAGUACUCAGCGUAAG-dTdT</t>
-[...6 lines deleted...]
-      </c>
+          <t>UAGCUUAUCAGACUGAUGUUGA</t>
+        </is>
+      </c>
+      <c r="E861" t="inlineStr"/>
       <c r="F861" t="inlineStr">
         <is>
-          <t>UCGAAGUACUCAGCGUAAG-dTdT</t>
+          <t>UAGCUUAUCAGACUGAUGUUGA</t>
         </is>
       </c>
       <c r="G861" t="inlineStr">
         <is>
-          <t>standard siRNA with 3′ dTdT overhangs</t>
+          <t>MirVana miRNA-21 inhibitor; chemistry not fully specified in main text</t>
         </is>
       </c>
       <c r="H861" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I861" t="n">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="J861" t="inlineStr">
         <is>
-          <t>EXP002564</t>
+          <t>EXP002563</t>
         </is>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B862" t="inlineStr">
         <is>
-          <t>siLuc</t>
+          <t>siGL3 / anti-firefly luciferase siRNA</t>
         </is>
       </c>
       <c r="C862" t="inlineStr">
         <is>
-          <t>firefly luciferase / luciferase reporter</t>
+          <t>Photinus pyralis firefly luciferase reporter</t>
         </is>
       </c>
       <c r="D862" t="inlineStr">
         <is>
-          <t>GAUAUGGGCUGAAUACAA</t>
+          <t>siGL3 / anti-firefly luciferase siRNA: sense CUUACGCUGAGUACUUCGA-dTdT; antisense UCGAAGUACUCAGCGUAAG-dTdT</t>
         </is>
       </c>
       <c r="E862" t="inlineStr">
         <is>
-          <t>GAUAUGGGCUGAAUACAA</t>
-[...2 lines deleted...]
-      <c r="F862" t="inlineStr"/>
+          <t>CUUACGCUGAGUACUUCGA-dTdT</t>
+        </is>
+      </c>
+      <c r="F862" t="inlineStr">
+        <is>
+          <t>UCGAAGUACUCAGCGUAAG-dTdT</t>
+        </is>
+      </c>
       <c r="G862" t="inlineStr">
         <is>
-          <t>Commercial siRNA from Dharmacon; chemical modifications not specified</t>
+          <t>standard siRNA with 3′ dTdT overhangs</t>
         </is>
       </c>
       <c r="H862" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I862" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J862" t="inlineStr">
         <is>
-          <t>EXP002571</t>
+          <t>EXP002564</t>
         </is>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="inlineStr">
         <is>
-          <t>anti-miRNA</t>
+          <t>siRNA</t>
         </is>
       </c>
       <c r="B863" t="inlineStr">
         <is>
-          <t>anti-miR-21 antisense-ODN</t>
+          <t>siLuc</t>
         </is>
       </c>
       <c r="C863" t="inlineStr">
         <is>
-          <t>miR-21 / microRNA-21</t>
+          <t>firefly luciferase / luciferase reporter</t>
         </is>
       </c>
       <c r="D863" t="inlineStr">
         <is>
-          <t>TCAACATCAGTCTGATAAGCTA</t>
-[...7 lines deleted...]
-      </c>
+          <t>GAUAUGGGCUGAAUACAA</t>
+        </is>
+      </c>
+      <c r="E863" t="inlineStr">
+        <is>
+          <t>GAUAUGGGCUGAAUACAA</t>
+        </is>
+      </c>
+      <c r="F863" t="inlineStr"/>
       <c r="G863" t="inlineStr">
         <is>
-          <t>Antisense oligodeoxynucleotide; additional chemical modifications not specified</t>
+          <t>Commercial siRNA from Dharmacon; chemical modifications not specified</t>
         </is>
       </c>
       <c r="H863" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I863" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J863" t="inlineStr">
         <is>
-          <t>EXP002575</t>
+          <t>EXP002571</t>
         </is>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="inlineStr">
         <is>
-          <t>siRNA</t>
+          <t>anti-miRNA</t>
         </is>
       </c>
       <c r="B864" t="inlineStr">
         <is>
-          <t>GFP siRNA / eGFP siRNA</t>
+          <t>anti-miR-21 antisense-ODN</t>
         </is>
       </c>
       <c r="C864" t="inlineStr">
         <is>
-          <t>GFP / eGFP reporter</t>
+          <t>miR-21 / microRNA-21</t>
         </is>
       </c>
       <c r="D864" t="inlineStr">
         <is>
-          <t>GACGUAAACGGCCACAAGUUC</t>
-[...7 lines deleted...]
-      <c r="F864" t="inlineStr"/>
+          <t>TCAACATCAGTCTGATAAGCTA</t>
+        </is>
+      </c>
+      <c r="E864" t="inlineStr"/>
+      <c r="F864" t="inlineStr">
+        <is>
+          <t>TCAACATCAGTCTGATAAGCTA</t>
+        </is>
+      </c>
       <c r="G864" t="inlineStr">
         <is>
-          <t>Synthetic siRNA; Alexa488/Cy3-labeled variants used for uptake/localization assays</t>
+          <t>Antisense oligodeoxynucleotide; additional chemical modifications not specified</t>
         </is>
       </c>
       <c r="H864" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I864" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J864" t="inlineStr">
         <is>
-          <t>EXP002577</t>
+          <t>EXP002575</t>
         </is>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B865" t="inlineStr">
         <is>
           <t>GFP siRNA / eGFP siRNA</t>
         </is>
       </c>
       <c r="C865" t="inlineStr">
         <is>
           <t>GFP / eGFP reporter</t>
         </is>
       </c>
       <c r="D865" t="inlineStr">
         <is>
           <t>GACGUAAACGGCCACAAGUUC</t>
         </is>
       </c>
       <c r="E865" t="inlineStr">
         <is>
           <t>GACGUAAACGGCCACAAGUUC</t>
         </is>
       </c>
       <c r="F865" t="inlineStr"/>
       <c r="G865" t="inlineStr">
         <is>
-          <t>Synthetic siRNA; fluorescently labeled siRNA used for uptake/localization assays</t>
+          <t>Synthetic siRNA; Alexa488/Cy3-labeled variants used for uptake/localization assays</t>
         </is>
       </c>
       <c r="H865" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
       <c r="I865" t="n">
         <v>1</v>
       </c>
       <c r="J865" t="inlineStr">
         <is>
-          <t>EXP002578</t>
+          <t>EXP002577</t>
         </is>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B866" t="inlineStr">
         <is>
-          <t>siGENOME mouse NFκB p65 siRNA 5</t>
+          <t>GFP siRNA / eGFP siRNA</t>
         </is>
       </c>
       <c r="C866" t="inlineStr">
         <is>
-          <t>NFκB p65 / RelA canonical pathway</t>
-[...3 lines deleted...]
-      <c r="E866" t="inlineStr"/>
+          <t>GFP / eGFP reporter</t>
+        </is>
+      </c>
+      <c r="D866" t="inlineStr">
+        <is>
+          <t>GACGUAAACGGCCACAAGUUC</t>
+        </is>
+      </c>
+      <c r="E866" t="inlineStr">
+        <is>
+          <t>GACGUAAACGGCCACAAGUUC</t>
+        </is>
+      </c>
       <c r="F866" t="inlineStr"/>
       <c r="G866" t="inlineStr">
         <is>
-          <t>Synthetic Dharmacon siRNA; no nucleotide modifications specified</t>
+          <t>Synthetic siRNA; fluorescently labeled siRNA used for uptake/localization assays</t>
         </is>
       </c>
       <c r="H866" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
       <c r="I866" t="n">
         <v>1</v>
       </c>
       <c r="J866" t="inlineStr">
         <is>
-          <t>EXP002579</t>
+          <t>EXP002578</t>
         </is>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B867" t="inlineStr">
         <is>
-          <t>siGENOME mouse NFKB2 p100/p52 siRNA 1</t>
+          <t>siGENOME mouse NFκB p65 siRNA 5</t>
         </is>
       </c>
       <c r="C867" t="inlineStr">
         <is>
-          <t>NFKB2 / p100-p52 noncanonical NFκB pathway</t>
+          <t>NFκB p65 / RelA canonical pathway</t>
         </is>
       </c>
       <c r="D867" t="inlineStr"/>
       <c r="E867" t="inlineStr"/>
       <c r="F867" t="inlineStr"/>
       <c r="G867" t="inlineStr">
         <is>
           <t>Synthetic Dharmacon siRNA; no nucleotide modifications specified</t>
         </is>
       </c>
       <c r="H867" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I867" t="n">
         <v>1</v>
       </c>
       <c r="J867" t="inlineStr">
         <is>
-          <t>EXP002580</t>
+          <t>EXP002579</t>
         </is>
       </c>
     </row>
     <row r="868">
       <c r="A868" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B868" t="inlineStr">
         <is>
-          <t>dual p65 + p100/p52 siRNA formulation</t>
+          <t>siGENOME mouse NFKB2 p100/p52 siRNA 1</t>
         </is>
       </c>
       <c r="C868" t="inlineStr">
         <is>
-          <t>NFκB canonical and noncanonical pathways</t>
+          <t>NFKB2 / p100-p52 noncanonical NFκB pathway</t>
         </is>
       </c>
       <c r="D868" t="inlineStr"/>
       <c r="E868" t="inlineStr"/>
       <c r="F868" t="inlineStr"/>
       <c r="G868" t="inlineStr">
         <is>
-          <t>Synthetic Dharmacon siRNAs; no nucleotide modifications specified</t>
+          <t>Synthetic Dharmacon siRNA; no nucleotide modifications specified</t>
         </is>
       </c>
       <c r="H868" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
       <c r="I868" t="n">
         <v>1</v>
       </c>
       <c r="J868" t="inlineStr">
         <is>
-          <t>EXP002581</t>
+          <t>EXP002580</t>
         </is>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="inlineStr">
         <is>
           <t>siRNA</t>
         </is>
       </c>
       <c r="B869" t="inlineStr">
         <is>
-          <t>Cy5.5-labeled scrambled siRNA</t>
+          <t>dual p65 + p100/p52 siRNA formulation</t>
         </is>
       </c>
       <c r="C869" t="inlineStr">
         <is>
-          <t>non-targeting/scrambled control; biodistribution cargo</t>
+          <t>NFκB canonical and noncanonical pathways</t>
         </is>
       </c>
       <c r="D869" t="inlineStr"/>
       <c r="E869" t="inlineStr"/>
       <c r="F869" t="inlineStr"/>
       <c r="G869" t="inlineStr">
         <is>
+          <t>Synthetic Dharmacon siRNAs; no nucleotide modifications specified</t>
+        </is>
+      </c>
+      <c r="H869" t="inlineStr">
+        <is>
+          <t>no</t>
+        </is>
+      </c>
+      <c r="I869" t="n">
+        <v>1</v>
+      </c>
+      <c r="J869" t="inlineStr">
+        <is>
+          <t>EXP002581</t>
+        </is>
+      </c>
+    </row>
+    <row r="870">
+      <c r="A870" t="inlineStr">
+        <is>
+          <t>siRNA</t>
+        </is>
+      </c>
+      <c r="B870" t="inlineStr">
+        <is>
+          <t>Cy5.5-labeled scrambled siRNA</t>
+        </is>
+      </c>
+      <c r="C870" t="inlineStr">
+        <is>
+          <t>non-targeting/scrambled control; biodistribution cargo</t>
+        </is>
+      </c>
+      <c r="D870" t="inlineStr"/>
+      <c r="E870" t="inlineStr"/>
+      <c r="F870" t="inlineStr"/>
+      <c r="G870" t="inlineStr">
+        <is>
           <t>Synthetic labeled siRNA; exact sequence not reported</t>
         </is>
       </c>
-      <c r="H869" t="inlineStr">
+      <c r="H870" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
-      <c r="I869" t="n">
-[...2 lines deleted...]
-      <c r="J869" t="inlineStr">
+      <c r="I870" t="n">
+        <v>1</v>
+      </c>
+      <c r="J870" t="inlineStr">
         <is>
           <t>EXP002582</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>